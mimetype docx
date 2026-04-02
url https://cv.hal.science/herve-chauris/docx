--- v0 (2026-03-09)
+++ v1 (2026-04-02)
@@ -248,421 +248,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DeLIA: A Dependability Library for Iterative Applications applied to parallel geophysical problems</w:t>
+                <w:t xml:space="preserve">The influence of an anticline structure on ambient noise spectral anomalies at an underground gas storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Santana</w:t>
+                <w:t xml:space="preserve">Christine El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramon C.F. Araújo</w:t>
+                <w:t xml:space="preserve">Alexandre Kazantsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idalmis Milian Sardina</w:t>
+                <w:t xml:space="preserve">Damian Kula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ítalo A.S. Assis</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arthur Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cageo.2024.105662⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 237, pp.1061-1078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggae089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04644878v1</w:t>
+                <w:t xml:space="preserve">insu-04851362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced granulometric characterization of shredded waste printed circuit boards for sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Barthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Barthet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Chauris</w:t>
+                <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Romary</w:t>
+                <w:t xml:space="preserve">Vincent Semetey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chautru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 187, pp.296-305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wasman.2024.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of an anticline structure on ambient noise spectral anomalies at an underground gas storage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DeLIA: A Dependability Library for Iterative Applications applied to parallel geophysical problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Santana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine El Khoury</w:t>
+                <w:t xml:space="preserve">Ramon C.F. Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Kazantsev</w:t>
+                <w:t xml:space="preserve">Idalmis Milian Sardina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damian Kula</w:t>
+                <w:t xml:space="preserve">Ítalo A.S. Assis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Dartois</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tiago Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 237, pp.1061-1078. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 191, pp.105662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggae089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cageo.2024.105662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04851362v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematic Inversion of Aseismic Fault Slip During the Nucleation of Laboratory Earthquakes</w:t>
               </w:r>
@@ -782,51 +782,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a more robust input for stereotomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1582,261 +1582,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayleigh wave amplitude distortions above a reservoir: new insights from elastic modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Common‐offset common‐reflection‐surface attributes estimation with differential evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kazantsev</w:t>
+                <w:t xml:space="preserve">Rafael Krummenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggz077⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Prospecting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67 (8), pp.2022-2034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2478.12827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02103946v1</w:t>
+                <w:t xml:space="preserve">hal-02408839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common‐offset common‐reflection‐surface attributes estimation with differential evolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renato Lopes</w:t>
+                <w:t xml:space="preserve">Rayleigh wave amplitude distortions above a reservoir: new insights from elastic modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kazantsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Krummenauer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Chauris</w:t>
+                <w:t xml:space="preserve">H Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Prospecting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 67 (8), pp.2022-2034. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 217 (2), pp.1267-1289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2478.12827⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggz077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408839v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02103946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the Injection Scenario on the Rate and Magnitude Content of Injection‐Induced Seismicity: Case of a Heterogeneous Fault</w:t>
               </w:r>
@@ -1933,494 +1933,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-lapse velocity analysis — Application to onshore continuous reservoir monitoring</w:t>
+                <w:t xml:space="preserve">Coupling direct inversion to common-shot image-domain velocity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cotton</w:t>
+                <w:t xml:space="preserve">Yubing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Hardouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 83 (3), pp.B105-B117</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 83 (5), pp.R497 - R514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/geo2017-0825.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055585v1</w:t>
+                <w:t xml:space="preserve">hal-01884639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling direct inversion to common-shot image-domain velocity analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-lapse velocity analysis — Application to onshore continuous reservoir monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yubing Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Chauris</w:t>
+                <w:t xml:space="preserve">Eric Forgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hardouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 83 (5), pp.R497 - R514. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, 83 (3), pp.B105-B117</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884639v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a stable iterative migration velocity analysis scheme</w:t>
+                <w:t xml:space="preserve">Broad-band ambient noise characterization by joint use of cross-correlation and MUSIC algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Cocher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Chauris</w:t>
+                <w:t xml:space="preserve">M Peruzzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René-Edouard Plessix</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Kazantsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P Métaxian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1190/geo2017-0826.1⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 215 (2), pp.760-779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggy311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01884599v1</w:t>
+                <w:t xml:space="preserve">hal-04085174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broad-band ambient noise characterization by joint use of cross-correlation and MUSIC algorithm</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward a stable iterative migration velocity analysis scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-P Métaxian</w:t>
+                <w:t xml:space="preserve">Emmanuel Cocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Huguet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">René-Edouard Plessix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 215 (2), pp.760-779. </w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83 (5), pp.R475 - R495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggy311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/geo2017-0826.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04085174v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic Iterative Migration Velocity Analysis: two strategies to update the velocity model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2493,51 +2493,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From migration to inversion velocity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 82 (3), pp.S207-S223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2565,395 +2565,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-difference strategy for elastic wave modelling on curved staggered grids</w:t>
+                <w:t xml:space="preserve">Waveform inversion based on wavefield decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos A. Pérez Solano</w:t>
+                <w:t xml:space="preserve">Fang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Donno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Audebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10596-016-9561-8⟩</w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81 (6), pp.R457-R470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/geo2015-0340.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01346801v1</w:t>
+                <w:t xml:space="preserve">hal-01385586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ability of High-Resolution Resistivity Tomography to Detect Fault and Fracture Zones: Application to the Tournemire Experimental Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justo Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 173 (2), pp.573-589. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00024-015-1110-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waveform inversion based on wavefield decomposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fang Wang</w:t>
+                <w:t xml:space="preserve">Finite-difference strategy for elastic wave modelling on curved staggered grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos A. Pérez Solano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Donno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Audebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 81 (6), pp.R457-R470. </w:t>
+              <w:t xml:space="preserve">Computational Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (1), pp.245-264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/geo2015-0340.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10596-016-9561-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01385586v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of migration velocity analysis to transmitted wavefields</w:t>
               </w:r>
@@ -3509,51 +3509,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistivity modelling with topography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3969,649 +3969,649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00535528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new sparse representation of seismic data using adaptive easy-path wavelet transform</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gerlind Plonka</w:t>
+                <w:t xml:space="preserve">Curvelet-based multiple prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Donno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 75 (6), pp.WB255-WB263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/1.3502663⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00535544v1</w:t>
+                <w:t xml:space="preserve">hal-00551721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvelet-based multiple prediction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniela Donno</w:t>
+                <w:t xml:space="preserve">A new sparse representation of seismic data using adaptive easy-path wavelet transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwei Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerlind Plonka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (3), pp.540-544</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00551721v1</w:t>
+                <w:t xml:space="preserve">hal-00535544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic wave-equation demigration/migration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Uniform Discrete Curvelet Transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Truong Trong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mondher Benjemaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 75 (3), pp.S111-S119</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (7), pp.3618-3634</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00535524v1</w:t>
+                <w:t xml:space="preserve">hal-00535527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Uniform Discrete Curvelet Transform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seismic wave-equation demigration/migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Truong Trong Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Chauris</w:t>
+                <w:t xml:space="preserve">Mondher Benjemaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 58 (7), pp.3618-3634</w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 75 (3), pp.S111-S119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00535527v1</w:t>
+                <w:t xml:space="preserve">hal-00535524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First arrival travel time tomography based on the adjoint state methods</w:t>
+                <w:t xml:space="preserve">Solving wave equations in the curvelet domain: A multi-scale and multi-directional approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Taillandier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mark S. Noble</w:t>
+                <w:t xml:space="preserve">B. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwei Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henri Calandra</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 74 (6), pp.WCB57-WCB66</w:t>
+              <w:t xml:space="preserve">Journal of Seismic Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (4), pp.385-399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00519453v1</w:t>
+                <w:t xml:space="preserve">hal-00438476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving wave equations in the curvelet domain: A multi-scale and multi-directional approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jianwei Ma</w:t>
+                <w:t xml:space="preserve">First arrival travel time tomography based on the adjoint state methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Yang</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Seismic Exploration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 18 (4), pp.385-399</w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 74 (6), pp.WCB57-WCB66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00438476v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00519453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic demigration/migration in the curvelet domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truong Trong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 73 (2), pp.S35-S46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4645,51 +4645,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementational aspects of the contourlet filter bank and application in image coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truong Trong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yilong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6132,352 +6132,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04478425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Steps in the Application of Physics-Informed Neural Networks to Full Waveform Inversion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leo De Souza</w:t>
+                <w:t xml:space="preserve">Analysis of Seismic Ambient Noise Spectral Anomalies above Fluid Reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elie Hachem</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kazantsev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">83rd EAGE Annual Conference &amp; Exhibition Workshop Programme</w:t>
+              <w:t xml:space="preserve">83rd EAGE Annual Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Madrid, Spain. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.202211045⟩</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202210938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03901589v1</w:t>
+                <w:t xml:space="preserve">hal-03901599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Seismic Ambient Noise Spectral Anomalies above Fluid Reservoirs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine El Khoury</w:t>
+                <w:t xml:space="preserve">Constant Versus Variable-Density Asymptotic Linearized Direct Waveform Inversion: a Case Study from an Australian Seismic Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Farshad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Kazantsev</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">83rd EAGE Annual Conference &amp; Exhibition</w:t>
+              <w:t xml:space="preserve">83rd EAGE Annual Conference &amp; Exhibition Workshop Programme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Madrid, Spain. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.202210938⟩</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202211039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03901599v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03901578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constant Versus Variable-Density Asymptotic Linearized Direct Waveform Inversion: a Case Study from an Australian Seismic Dataset</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First Steps in the Application of Physics-Informed Neural Networks to Full Waveform Inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo De Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Farshad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Chauris</w:t>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lopes</w:t>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">83rd EAGE Annual Conference &amp; Exhibition Workshop Programme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Madrid, Spain. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.202211039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202211045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03901578v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03901589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomographic Hessian-Based Inversion Velocity Analysis: a First Evaluation</w:t>
               </w:r>
@@ -6688,51 +6688,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparsity-Promoting Pseudo-Inverse Born Operator in the Presence of Density Variations: An Efficient MultiParameter Imaging Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Farshad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6991,51 +6991,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of Quantitative Variable Density Acoustic Reflectivity in the Context of Velocity Model Building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Farshad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7145,222 +7145,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Inversion Strategy for Visco-Acoustic Full Waveform Inversion: Application to the Marmousi Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Jiang</w:t>
+                <w:t xml:space="preserve">Optimal Surface and Subsurface Parameters for a Successful Migration Velocity Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Audebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">81st EAGE Conference and Exhibition 2019 Workshop Programme</w:t>
+              <w:t xml:space="preserve">81st EAGE Conference and Exhibition 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, London, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201901916⟩</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201900648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02408903v1</w:t>
+                <w:t xml:space="preserve">hal-02408950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Surface and Subsurface Parameters for a Successful Migration Velocity Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Zhou</w:t>
+                <w:t xml:space="preserve">A Hybrid Inversion Strategy for Visco-Acoustic Full Waveform Inversion: Application to the Marmousi Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Audebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">81st EAGE Conference and Exhibition 2019</w:t>
+              <w:t xml:space="preserve">81st EAGE Conference and Exhibition 2019 Workshop Programme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, London, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201900648⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201901916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408950v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Modified 2D Visco-Acoustic Waveform Inversion Scheme</w:t>
               </w:r>
@@ -7454,64 +7454,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyou Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yubing Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">80th EAGE Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Copenhagen, Denmark. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7539,304 +7539,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injection-induced seismicity controlled by the pore pressure rate</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Review of different expressions for the extended Born approximate inverse operator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">80th EAGE Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Copenhagen, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201801908⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04096326v1</w:t>
+                <w:t xml:space="preserve">hal-01884627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Modified 2D Visco-Acoustic Waveform Inversion Scheme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hao Jiang</w:t>
+                <w:t xml:space="preserve">Injection-induced seismicity controlled by the pore pressure rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Almakari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">80th EAGE Conference and Exhibition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201801379⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01884684v1</w:t>
+                <w:t xml:space="preserve">hal-04096326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of different expressions for the extended Born approximate inverse operator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Modified 2D Visco-Acoustic Waveform Inversion Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Cocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">80th EAGE Conference &amp; Exhibition</w:t>
+              <w:t xml:space="preserve">80th EAGE Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Copenhagen, Denmark. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201801908⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201801379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01884627v1</w:t>
+                <w:t xml:space="preserve">hal-01884684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Injection-induced seismicity controlled by the pore-pressure rate</w:t>
               </w:r>
@@ -8019,610 +8019,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01525056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discontinuous Galerkin Method for TTI Eikonal Equation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mondher Ben Jemaa</w:t>
+                <w:t xml:space="preserve">An Alternative True‐amplitude Common‐shot Reverse Time Migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yubing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">79th EAGE Conference and Exhibition 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">79th EAGE Conference and Exhibition, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009729v1</w:t>
+                <w:t xml:space="preserve">hal-01543526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Iterative Migration Velocity Analysis: Benefits for Imaging with Primaries and with First‐Order Surface Multiples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Cocher</w:t>
+                <w:t xml:space="preserve">Near‐field Elastic Scattering of Rayleigh Waves ‐ A Model for Interpreting Hydrocarbon Micro‐tremors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kazantsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René-Edouard Plessix</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dublanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">79th EAGE Conference and Exhibition, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01543527v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DAS and its coupling during VSP on wireline cable</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arthur H. Hartog</w:t>
+                <w:t xml:space="preserve">Robust Iterative Migration Velocity Analysis: Benefits for Imaging with Primaries and with First‐Order Surface Multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René-Edouard Plessix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAGE/DGG Workshop on Fibre Optics Technology in Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAGE, Mar 2017, Potsdam, Germany</w:t>
+              <w:t xml:space="preserve">79th EAGE Conference and Exhibition, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01525055v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near‐field Elastic Scattering of Rayleigh Waves ‐ A Model for Interpreting Hydrocarbon Micro‐tremors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Kazantsev</w:t>
+                <w:t xml:space="preserve">DAS and its coupling during VSP on wireline cable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Schilke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Donno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur H. Hartog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">79th EAGE Conference and Exhibition, Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">EAGE/DGG Workshop on Fibre Optics Technology in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAGE, Mar 2017, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01543525v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Alternative True‐amplitude Common‐shot Reverse Time Migration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yubing Li</w:t>
+                <w:t xml:space="preserve">Discontinuous Galerkin Method for TTI Eikonal Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Ben Jemaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borhan Tavakoli F.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">79th EAGE Conference and Exhibition, Paris</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">79th EAGE Conference and Exhibition 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201701253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01543526v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image‐domain versus Data‐domain Velocity Analysis based on True‐ amplitude Subsurface Extended Migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yubing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">79th EAGE Conference and Exhibition, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8647,51 +8647,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling True‐ amplitude Common‐shot Reverse Time Migration to Velocity Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yubing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8723,160 +8723,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-stack Data Recovery through Common Offset CRS Stack with Differential Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiago Barros</w:t>
+                <w:t xml:space="preserve">Numerical evaluation of sensor coupling of distributed acoustic sensing systems in vertical seismic profiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Schilke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Donno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur H. Hartog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Krummenauer</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alireza Farahani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">78th EAGE Conference and Exhibition, Amsterdam</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201601322⟩</w:t>
+              <w:t xml:space="preserve">86th SEG Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of Exploration Geophysicists (SEG), Oct 2016, Dallas, United States. pp.677-681, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/segam2016-13527500.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01407217v1</w:t>
+                <w:t xml:space="preserve">hal-01385616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A necessary and sufficient condition for the blind extraction of the sparsest source in convolutive mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Batany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8898,335 +8915,335 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Tomazeli Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th European Signal Processing Conference (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp.1628-1632</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Migration to Inversion Velocity Analysis – Impact on the Shape of the Gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Antoine Lameloise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">78th EAGE Conference and Exhibition, Amsterdam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Amsterdam, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/2214-4609.20160083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated and Real-time Field PSTM - How to QC More Efficiently 10 Billion Traces Today and More Tomorrow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Belles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Belles</w:t>
+                <w:t xml:space="preserve">S Mahrooqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Mahrooqi</w:t>
+                <w:t xml:space="preserve">J Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">78th EAGE Conference and Exhibition, Amsterdam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Amsterdam, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/2214-4609.201600983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical study of cable coupling of DAS measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Schilke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9235,241 +9252,224 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Donno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur H. Hartog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Farahani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Pico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">78th EAGE Conference and Exhibition, Amsterdam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical evaluation of sensor coupling of distributed acoustic sensing systems in vertical seismic profiling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniela Donno</w:t>
+                <w:t xml:space="preserve">Pre-stack Data Recovery through Common Offset CRS Stack with Differential Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Krummenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato R. Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">86th SEG Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society of Exploration Geophysicists (SEG), Oct 2016, Dallas, United States. pp.677-681, </w:t>
+              <w:t xml:space="preserve">78th EAGE Conference and Exhibition, Amsterdam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Amsterdam, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/segam2016-13527500.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201601322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01385616v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Matching Filters for Adaptive Multiple Subtraction - Lq-norm versus Statistical Independence</w:t>
               </w:r>
@@ -9680,90 +9680,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full waveform inversion based on wave field decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Donno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Audebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9886,278 +9886,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01261403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4D Pre-stack Time Migration - Application to Thermal EOR Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Cotton</w:t>
+                <w:t xml:space="preserve">Automatic Migration Velocity Analysis Applied to Direct Waves in a Crosswell Configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Antoine Lameloise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurene Michou</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">77th EAGE Conference and Exhibition, Madrid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Madrid, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201412555⟩</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201413049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01261410v1</w:t>
+                <w:t xml:space="preserve">hal-01261393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Migration Velocity Analysis Applied to Direct Waves in a Crosswell Configuration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-Antoine Lameloise</w:t>
+                <w:t xml:space="preserve">4D Pre-stack Time Migration - Application to Thermal EOR Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Cocher</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Forgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurene Michou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">77th EAGE Conference and Exhibition, Madrid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Madrid, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201413049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201412555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01261393v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging with Surface-related Multiples in the Subsurface-offset Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10230,51 +10230,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereo-wave tomography: a new strategy for seismic imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yubing Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Conference on Imaging Science (Stanford)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Stanford, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10325,51 +10325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Antoine Lameloise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">77th EAGE Conference and Exhibition, Workshop WS05 -- Wave Equation Based Migration Velocity Analysis, Madrid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Madrid, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10416,51 +10416,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative migration for velocity analysis in the presence of surface-related multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society of Exploration Geophysics, workshop on using multiples as signal for imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10485,51 +10485,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative migration to remove the imprint of multiples on the reflectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10561,702 +10561,702 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative migration in the subsurface offset domain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative Migration for a more robust migration velocity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Antoine Lameloise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-Antoine Lameloise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society of Exploration Geophysics, workshop on new advances in migration, Denver</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">76th EAGE conference and exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Amsterdam, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.20141496⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01407287v1</w:t>
+                <w:t xml:space="preserve">hal-01407291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Wave Analysis - Challenges for Application on an Ultra-shallow Structure Characterisation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a more robust automatic velocity analysis method for seismic imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gian Piero Deidda</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Antoine Lameloise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76th EAGE Conference and Exhibition 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Inverse Problem, Cambridge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Cambridge, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01087433v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Migration for a more robust migration velocity analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Removing spurious oscillations in the gradient of the differential semblance optimization functional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Antoine Lameloise</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76th EAGE conference and exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Amsterdam, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.20141496⟩</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.20141579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407291v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a more robust automatic velocity analysis method for seismic imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface Wave Analysis - Challenges for Application on an Ultra-shallow Structure Characterisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Andrés Pérez Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Donno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles-Antoine Lameloise</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gian Piero Deidda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Inverse Problem, Cambridge</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">76th EAGE Conference and Exhibition 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Amsterdam, Netherlands. pp.WS6-P03, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.20140539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407297v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removing spurious oscillations in the gradient of the differential semblance optimization functional</w:t>
+                <w:t xml:space="preserve">Quantitative migration in the subsurface offset domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Antoine Lameloise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76th EAGE conference and exhibition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Society of Exploration Geophysics, workshop on new advances in migration, Denver</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SEG, 2014, Denver, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.20141579⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01407295v1</w:t>
+                <w:t xml:space="preserve">hal-01407287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the shallow subsurface with surface waves: dispersion curve analysis versus full waveform inversion</w:t>
+                <w:t xml:space="preserve">A Waveform Inversion Strategy for Surface Wave Analysis in the Presence of High Velocity Contrasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Andrés Pérez Solano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Donno</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Strobbia Claudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">76th EAGE Conference and Exhibition 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Amsterdam, Netherlands. pp.Th E106 02, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.20141408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01087412v1</w:t>
+                <w:t xml:space="preserve">hal-01087440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Waveform Inversion Strategy for Surface Wave Analysis in the Presence of High Velocity Contrasts</w:t>
+                <w:t xml:space="preserve">Imaging the shallow subsurface with surface waves: dispersion curve analysis versus full waveform inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Andrés Pérez Solano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Donno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strobbia Claudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76th EAGE Conference and Exhibition 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.EGU2014-12088</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01087440v1</w:t>
+                <w:t xml:space="preserve">hal-01087412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration Velocity Analysis with Reflected and Transmitted Waves</w:t>
               </w:r>
@@ -11337,90 +11337,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking Advantage of Wave Field Decomposition in Full Waveform Inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Donno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eur. Ass. of Geoscientists and Engineers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, United Kingdom. pp.Th 07 08</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11458,51 +11458,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential Waveform Inversion - A Way to Cope with Multiples?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René-Edouard Plessix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75th EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, London, United Kingdom. pp.F06</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11527,51 +11527,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D Surface Wave Inversion in the F-K Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos A. Pérez Solano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Donno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11648,51 +11648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Donno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eur. Ass. of Geoscientists and Engineers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, United Kingdom. pp.Th 07 04</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11717,51 +11717,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topography effect in geo-electrical imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11851,51 +11851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Donno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74th EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Netherlands. pp.W020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11920,51 +11920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistivity Modelling with Topography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12022,152 +12022,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00723382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Resolution Electrical Resistivity Tomography in Superficial Limestones at Tournemire Site, France</w:t>
+                <w:t xml:space="preserve">2D Acoustic Wave Propagation on Unstructured Grids Using the Generalized Finite Difference Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Gélis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Justo Cabrera</w:t>
+                <w:t xml:space="preserve">Elise Vi Nhu Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos A. Pérez Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Donno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface 2012 - the 18th European Meeting of Environmental and Engineering Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Paris, France. pp.B19</w:t>
+              <w:t xml:space="preserve">74th EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Netherlands. pp.SP06</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00771996v1</w:t>
+                <w:t xml:space="preserve">hal-00723389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Normalized Integration Method - An Alternative to Full Waveform Inversion?</w:t>
               </w:r>
@@ -12179,51 +12179,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiangbo Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Symposium on the Application of Geophpysics to Engineering &amp; Environmental Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, United States. pp.Best of 2011 EAGE/NSGD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12261,51 +12261,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Differential Waveform Inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René-Edouard Plessix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74th EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Copenhagen, Denmark. pp.W05</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12330,51 +12330,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative Objective Function for Inversion of Surface Waves in 2D Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos A. Pérez Solano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Donno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12419,182 +12419,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00723392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Acoustic Wave Propagation on Unstructured Grids Using the Generalized Finite Difference Method</w:t>
+                <w:t xml:space="preserve">High Resolution Electrical Resistivity Tomography in Superficial Limestones at Tournemire Site, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Vi Nhu Ba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carlos A. Pérez Solano</w:t>
+                <w:t xml:space="preserve">Céline Gélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Justo Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Penz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Netherlands. pp.SP06</w:t>
+              <w:t xml:space="preserve">Near Surface 2012 - the 18th European Meeting of Environmental and Engineering Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Paris, France. pp.B19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00723389v1</w:t>
+                <w:t xml:space="preserve">hal-00771996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistivity Modelling: Handling Source Singularity and Topography within a Single Step</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12658,103 +12658,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of High Resolution Electrical Resistivity Tomography to Detect Fractured Zones in Limestone and Dolomites Formations in the Near Subsurface at the Tournemire Experimental Platform, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justo Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">100 Years of Electrical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.45-49</w:t>
@@ -12783,51 +12783,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite difference resistivity modeling on unstructured grids with large conductivity contrasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13392,51 +13392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiangbo Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Meeting of Environmental and Engineering Geophysics of the Near Surface Geoscience Division of EAGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Leicester, United Kingdom. pp.B07</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13677,51 +13677,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reverse-time demigration/migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Benjemaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72nd EAGE Conference and Technical Exhibition, European Association of Geoscientists and Engineers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Barcelone, Spain. pp.P373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14001,51 +14001,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First arrival traveltime tomography for complex near-surface velocity structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14077,217 +14077,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00535842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First arrival traveltime tomography for complex near-surface velocity structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nidhal Belayouni</w:t>
+                <w:t xml:space="preserve">Time demigration/migration using curvelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Truong Trong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lambaré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71st EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers, Workshop 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Amsterdam, Netherlands. Workshop 10</w:t>
+              <w:t xml:space="preserve">71st EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Amsterdam, Netherlands. pp.V0007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00535843v1</w:t>
+                <w:t xml:space="preserve">hal-00535841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time demigration/migration using curvelets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Truong Trong Nguyen</w:t>
+                <w:t xml:space="preserve">First arrival traveltime tomography for complex near-surface velocity structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark S. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Belayouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Lambaré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71st EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Amsterdam, Netherlands. pp.V0007</w:t>
+              <w:t xml:space="preserve">71st EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers, Workshop 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Amsterdam, Netherlands. Workshop 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00535841v1</w:t>
+                <w:t xml:space="preserve">hal-00535843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic imaging in the curvelet domain: achievements and perspectives</w:t>
               </w:r>
@@ -14355,51 +14355,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniform discrete curvelet transform for seismic processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truong Trong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14552,368 +14552,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What initial velocity model do we need for full waveform inversion?</w:t>
+                <w:t xml:space="preserve">Seismic velocity estimation in the curvelet domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cédric Taillandier</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Truong Trong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop 11, 70th EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Rome, Italy. Workshop 11</w:t>
+              <w:t xml:space="preserve">70th EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Rome, Italy. pp.F033</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00535849v1</w:t>
+                <w:t xml:space="preserve">hal-00535844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D refraction traveltime tomography algorithm based on adjoint state techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">What initial velocity model do we need for full waveform inversion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark S. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Taillandier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Podvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70th EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Rome, Italy. pp.P163</w:t>
+              <w:t xml:space="preserve">Workshop 11, 70th EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Rome, Italy. Workshop 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00535846v1</w:t>
+                <w:t xml:space="preserve">hal-00535849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic velocity estimation in the curvelet domain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3-D refraction traveltime tomography algorithm based on adjoint state techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark S. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Truong Trong Nguyen</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Podvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70th EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2008, Rome, Italy. pp.F033</w:t>
+              <w:t xml:space="preserve">, Jun 2008, Rome, Italy. pp.P163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00535844v1</w:t>
+                <w:t xml:space="preserve">hal-00535846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic demigration/migration with curvelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truong Trong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM conference on Imaging Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14932,273 +14932,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00535857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refraction travel-time tomography based on adjoint state techniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mark S. Noble</w:t>
+                <w:t xml:space="preserve">Seismic migration using the complex shiftable pyramid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Truong Trong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM conference on mathematical and computational issues in Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Santa Fe, United States</w:t>
+              <w:t xml:space="preserve">Workshop WO8 Curvelets, contourlets, seislets, .. in seismic data processing - where are we and where are we going?, 69th EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, London, United Kingdom. Workshop 08</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00535856v1</w:t>
+                <w:t xml:space="preserve">hal-00535853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic migration using the complex shiftable pyramid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Truong Trong Nguyen</w:t>
+                <w:t xml:space="preserve">Refraction travel-time tomography based on adjoint state techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop WO8 Curvelets, contourlets, seislets, .. in seismic data processing - where are we and where are we going?, 69th EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, London, United Kingdom. Workshop 08</w:t>
+              <w:t xml:space="preserve">SIAM conference on mathematical and computational issues in Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Santa Fe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00535853v1</w:t>
+                <w:t xml:space="preserve">hal-00535856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards interactive seismic imaging with curvelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truong Trong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop WO8 Curvelets, contourlets, seislets, .. in seismic data processing - where are we and where are we going?, 69th EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, London, United Kingdom. Workshop 08</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15223,51 +15223,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refraction travel-time tomography based on adjoint state techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15275,51 +15275,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69th EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, London, United Kingdom. pp.P054</w:t>
@@ -16668,109 +16668,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the behavior of Differential Semblance for velocity estimation</w:t>
+                <w:t xml:space="preserve">Testing the behaviour of Differential Semblance for velocity optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Podvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expanded Abstracts, 68th Annual SEG Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society of Exploration Geophysicists, 1998, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">Expanded Abstracts, 60 Annual EAGE Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Geoscientists and Engineers, 1998, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01407327v1</w:t>
+                <w:t xml:space="preserve">hal-01407324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential Semblance Optimization for 2-D velocity field estimation</w:t>
               </w:r>
@@ -16832,122 +16845,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the behaviour of Differential Semblance for velocity optimization</w:t>
+                <w:t xml:space="preserve">Testing the behavior of Differential Semblance for velocity estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Podvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expanded Abstracts, 60 Annual EAGE Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Geoscientists and Engineers, 1998, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">Expanded Abstracts, 68th Annual SEG Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of Exploration Geophysicists, 1998, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01407324v1</w:t>
+                <w:t xml:space="preserve">hal-01407327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications environnementales à la limite K/T dans le bassin profond des Apennins du NE (Italie).</w:t>
               </w:r>
@@ -17309,243 +17309,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origins of Lg phase and Rayleigh overtones in ambient noise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Peruzzetto</w:t>
+                <w:t xml:space="preserve">Dependence of Injection-Induced Seismicity on the Injection Scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Almakari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th EAGE Workshop on Passice Seismic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Krakow, Poland. </w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01735168v1</w:t>
+                <w:t xml:space="preserve">hal-02103950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependence of Injection-Induced Seismicity on the Injection Scenario</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michelle Almakari</w:t>
+                <w:t xml:space="preserve">Origins of Lg phase and Rayleigh overtones in ambient noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kazantsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Peruzzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Chauris</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
+              <w:t xml:space="preserve">7th EAGE Workshop on Passice Seismic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Krakow, Poland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02103950v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induced seismicity in a rate-and-state asperity model</w:t>
               </w:r>
@@ -18443,51 +18443,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05500323v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Sin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chauris" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Langlais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Regnault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2025.105070" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04644878v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Santana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon C.F. Ara&#250;jo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idalmis Milian Sardina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;talo A.S. Assis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Barros" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2024.105662" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792490v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Barthet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Semetey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chautru" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2024.07.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04851362v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine El Khoury" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kazantsev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Kula" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dartois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae089" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843964v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dublanchet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Passel&#232;gue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chauris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gesret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Twardzik" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB028733" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03901478v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Lopes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.13181" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03549596v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Farshad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Noble" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab405" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03901548v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-021-10089-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03901536v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2020-0916.1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341013v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2020-0527.1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03118552v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2019-0489.1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03118558v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Audebert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.12935" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02968785v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Almakari" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Passel&#232;gue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dublanchet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa446" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02103946v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kazantsev" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Huguet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz077" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408839v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Krummenauer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.12827" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367625v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Almakari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic L Pellet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB017898" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02055585v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cotton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Forgues" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hardouin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884639v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubing Li" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2017-0825.1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884599v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cocher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Edouard Plessix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2017-0826.1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085174v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Peruzzetto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kazantsev" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Luu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P M&#233;taxian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Huguet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy311" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518958v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-E. Plessix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-017-9656-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518944v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2016-0359.1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01346801v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. P&#233;rez Solano" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Donno" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-016-9561-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407157v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gelis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justo Cabrera" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Penz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-015-1110-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01385586v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Wang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Calandra" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2015-0340.1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407153v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Lameloise" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw284" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01253303v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Batany" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Tomazeli Duarte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Marcos Romano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2015-0182.1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143751v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.12195" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7GGZS44X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01253306v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhui Zhang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean S. Oliver" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2015.10.026" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L4QZM8QM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01087406v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andr&#233;s P&#233;rez Solano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu211" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850176v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mehl" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt169" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574554v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Karoui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Wackernagel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Craneguy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2010.05.009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SH6JS09W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00679234v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingbing Sun" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwei Ma" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535528v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tielang Mi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Huizhu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535544v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlind Plonka" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00551721v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3502663" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535524v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Benjemaa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535527v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Trong Nguyen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00519453v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Taillandier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00438476v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535521v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2831933" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535546v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilong Liu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soontorn Oraintara" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/373487" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113373v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Le Begat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devaux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nguyen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2478.2004.00427.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FKZ8FCKX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113383v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lambar&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Podvin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1500383" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113380v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1500382" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113385v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Xu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1487131" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113389v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246x.2001.00279.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143810v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Le Rousseau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Beaudoin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Propson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Montanari" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-0182(97)00150-8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VTV0VS5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05393904v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahin&#232;ze Ztoti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tadonki" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roblex Nana Tchakoute" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PADW69789.2025.00014" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05457815v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Beni Hamad" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422074v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Passelegue" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brantut" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnaby Fryer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-15900" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477577v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478425v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03901589v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo De Souza" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202211045" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03901599v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202210938" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03901578v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farshad" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lopes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202211039" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03901569v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Martins De Assis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audebert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Williamson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202210431" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096305v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois X Passel&#232;gue" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03118610v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202011366" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03118607v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202011108" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04095992v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03118612v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202012107" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408965v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408903v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jiang" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201901916" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408950v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201900648" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884679v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jiang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884665v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyou Zhou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201801883" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096326v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884684v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201801379" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884627v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201801908" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735175v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01525056v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Schilke" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur H. Hartog" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009729v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bouteiller" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Ben Jemaa" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;tivier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borhan Tavakoli F." TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701253" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01543527v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01525055v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01543525v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huguet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01543526v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01543523v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01543528v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407217v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Krummenauer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato R. Lopes" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201601322" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01385627v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Deville" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407177v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20160083" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407212v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Belles" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mahrooqi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Porter" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Denis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201600983" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407186v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Farahani" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Pico" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01385616v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Farahani" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2016-13527500.1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01346823v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Marcos T. Romano" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201600871" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01253310v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01253309v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01261403v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413495" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01261410v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Michou" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201412555" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01261393v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413049" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01261404v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201412876" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01261382v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01261401v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413493" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407299v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407302v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407287v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01087433v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Piero Deidda" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20140539" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407291v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141496" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407297v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407295v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141579" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01087412v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Strobbia Claudio" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01087440v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141408" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850178v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00848305v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850179v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00848301v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00848304v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00772015v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00723385v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00723382v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771996v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line G&#233;lis" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00772002v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangbo Liu" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771987v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00723392v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00723389v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vi Nhu Ba" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00723393v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00772012v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00678405v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00687285v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00609856v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Belayouni" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bardainne" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00687286v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00678402v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huizhu Yang" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00678413v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Imbert" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Imadoueddine" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thierry" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Borges" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00678406v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535548v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535549v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535547v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535860v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSSYD.2010.5603856" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00565006v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535842v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535843v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535841v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535840v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535845v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407303v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertino" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heyraud" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535849v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535846v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535844v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535857v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535856v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535853v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535851v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535854v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535859v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2370018" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407305v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lambar&#233;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407306v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Bykov" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kashtan" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Troyan" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407308v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P.E. ten Kroode" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407311v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudewijn Salomons" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407309v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407312v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Le B&#233;gat" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407313v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407317v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407315v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407321v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407319v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407328v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407326v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407327v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407325v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407324v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407323v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Rousseau" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04143236v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla dos Santos Santana" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idalmis Milian" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Xavier-de-Souza" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096245v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735168v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peruzzetto" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02103950v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735164v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00755420v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Adler" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiliam Lionheart" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408866v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2351-2.c007" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408882v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mari" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Mendes" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2351-2.c010" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00678432v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409010v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Bleistein" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ross Hill" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Van Trier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Symes" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gray" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.9781560801917.ch3" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00535531v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05500323v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Sin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chauris" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Langlais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Regnault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2025.105070" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04851362v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine El Khoury" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kazantsev" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Kula" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dartois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae089" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792490v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Barthet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Semetey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chautru" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2024.07.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04644878v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Santana" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon C.F. Ara&#250;jo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idalmis Milian Sardina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;talo A.S. Assis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Barros" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2024.105662" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843964v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dublanchet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Passel&#232;gue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chauris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gesret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Twardzik" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB028733" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03901478v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Lopes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.13181" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03549596v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Farshad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Noble" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab405" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03901548v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-021-10089-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03901536v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2020-0916.1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341013v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2020-0527.1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03118552v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2019-0489.1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03118558v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Audebert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.12935" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02968785v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Almakari" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Passel&#232;gue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dublanchet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa446" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408839v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Krummenauer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.12827" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02103946v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kazantsev" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Huguet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz077" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367625v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Almakari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic L Pellet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB017898" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884639v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubing Li" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2017-0825.1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02055585v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cotton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Forgues" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hardouin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085174v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Peruzzetto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kazantsev" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Luu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P M&#233;taxian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Huguet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy311" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884599v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cocher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Edouard Plessix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2017-0826.1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518958v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-E. Plessix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-017-9656-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518944v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2016-0359.1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01385586v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Wang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Donno" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Calandra" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2015-0340.1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407157v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gelis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justo Cabrera" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Penz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-015-1110-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01346801v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. P&#233;rez Solano" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-016-9561-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407153v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Lameloise" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw284" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01253303v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Batany" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Tomazeli Duarte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Marcos Romano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2015-0182.1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143751v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.12195" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7GGZS44X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01253306v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhui Zhang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean S. Oliver" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2015.10.026" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L4QZM8QM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01087406v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andr&#233;s P&#233;rez Solano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu211" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850176v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mehl" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt169" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574554v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Karoui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Wackernagel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Craneguy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2010.05.009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SH6JS09W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00679234v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingbing Sun" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwei Ma" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535528v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tielang Mi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Huizhu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00551721v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3502663" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535544v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlind Plonka" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535527v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Trong Nguyen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535524v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Benjemaa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00438476v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00519453v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Taillandier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535521v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2831933" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535546v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilong Liu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soontorn Oraintara" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/373487" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113373v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Le Begat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devaux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nguyen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2478.2004.00427.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FKZ8FCKX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113383v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lambar&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Podvin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1500383" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113380v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1500382" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113385v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Xu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1487131" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113389v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246x.2001.00279.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143810v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Le Rousseau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Beaudoin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Propson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Montanari" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-0182(97)00150-8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VTV0VS5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05393904v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahin&#232;ze Ztoti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tadonki" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roblex Nana Tchakoute" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PADW69789.2025.00014" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05457815v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Beni Hamad" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422074v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Passelegue" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brantut" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnaby Fryer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-15900" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477577v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478425v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03901599v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202210938" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03901578v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farshad" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lopes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202211039" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03901589v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo De Souza" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202211045" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03901569v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Martins De Assis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audebert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Williamson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202210431" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096305v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois X Passel&#232;gue" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03118610v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202011366" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03118607v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202011108" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04095992v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03118612v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202012107" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408965v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408950v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201900648" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408903v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jiang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201901916" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884679v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jiang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884665v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyou Zhou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201801883" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884627v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201801908" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096326v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884684v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201801379" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735175v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01525056v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Schilke" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur H. Hartog" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01543526v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01543525v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huguet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01543527v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01525055v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009729v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bouteiller" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Ben Jemaa" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;tivier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borhan Tavakoli F." TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701253" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01543523v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01543528v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01385616v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Farahani" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2016-13527500.1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01385627v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Deville" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407177v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20160083" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407212v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Belles" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mahrooqi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Porter" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Denis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201600983" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407186v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Farahani" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Pico" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407217v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Krummenauer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato R. Lopes" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201601322" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01346823v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Marcos T. Romano" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201600871" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01253310v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01253309v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01261403v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413495" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01261393v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413049" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01261410v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Michou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201412555" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01261404v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201412876" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01261382v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01261401v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413493" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407299v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407302v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407291v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141496" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407297v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407295v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141579" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01087433v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Piero Deidda" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20140539" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407287v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01087440v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141408" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01087412v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Strobbia Claudio" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850178v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00848305v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850179v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00848301v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00848304v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00772015v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00723385v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00723382v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00723389v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vi Nhu Ba" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00772002v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangbo Liu" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771987v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00723392v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771996v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line G&#233;lis" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00723393v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00772012v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00678405v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00687285v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00609856v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Belayouni" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bardainne" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00687286v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00678402v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huizhu Yang" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00678413v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Imbert" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Imadoueddine" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thierry" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Borges" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00678406v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535548v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535549v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535547v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535860v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSSYD.2010.5603856" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00565006v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535842v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535841v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535843v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535840v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535845v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407303v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertino" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heyraud" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535844v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535849v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535846v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535857v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535853v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535856v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535851v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535854v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535859v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2370018" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407305v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lambar&#233;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407306v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Bykov" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kashtan" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Troyan" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407308v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P.E. ten Kroode" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407311v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudewijn Salomons" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407309v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407312v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Le B&#233;gat" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407313v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407317v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407315v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407321v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407319v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407328v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407326v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407324v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407325v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407327v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407323v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Rousseau" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04143236v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla dos Santos Santana" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idalmis Milian" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Xavier-de-Souza" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096245v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02103950v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735168v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peruzzetto" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735164v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00755420v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Adler" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiliam Lionheart" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408866v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2351-2.c007" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408882v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mari" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Mendes" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2351-2.c010" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00678432v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409010v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Bleistein" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ross Hill" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Van Trier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Symes" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gray" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.9781560801917.ch3" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00535531v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>