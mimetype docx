--- v1 (2026-04-02)
+++ v2 (2026-04-26)
@@ -248,287 +248,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of an anticline structure on ambient noise spectral anomalies at an underground gas storage</w:t>
+                <w:t xml:space="preserve">Advanced granulometric characterization of shredded waste printed circuit boards for sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine El Khoury</w:t>
+                <w:t xml:space="preserve">Alexis Barthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Kazantsev</w:t>
+                <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damian Kula</w:t>
+                <w:t xml:space="preserve">Vincent Semetey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Dartois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Chauris</w:t>
+                <w:t xml:space="preserve">Emilie Chautru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 237, pp.1061-1078. </w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 187, pp.296-305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggae089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2024.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04851362v1</w:t>
+                <w:t xml:space="preserve">hal-04792490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced granulometric characterization of shredded waste printed circuit boards for sampling</w:t>
+                <w:t xml:space="preserve">The influence of an anticline structure on ambient noise spectral anomalies at an underground gas storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Barthet</w:t>
+                <w:t xml:space="preserve">Christine El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kazantsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Kula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chautru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 187, pp.296-305. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 237, pp.1061-1078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2024.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggae089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04792490v1</w:t>
+                <w:t xml:space="preserve">insu-04851362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DeLIA: A Dependability Library for Iterative Applications applied to parallel geophysical problems</w:t>
               </w:r>
@@ -3620,311 +3620,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The circlet transform: a robust tool for detecting features with circular shapes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D post-stack one-way migration using curvelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingbing Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Garreau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jianwei Ma</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Seismic Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20, pp.257-271</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574554v1</w:t>
+                <w:t xml:space="preserve">hal-00679234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D post-stack one-way migration using curvelets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The circlet transform: a robust tool for detecting features with circular shapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Wackernagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Craneguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Seismic Exploration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37 (3), pp.331-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cageo.2010.05.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00679234v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilevel adaptive mesh modeling for wave propagation in layer media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tielang Mi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianwei Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4079,51 +4079,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new sparse representation of seismic data using adaptive easy-path wavelet transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianwei Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerlind Plonka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4351,51 +4351,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving wave equations in the curvelet domain: A multi-scale and multi-directional approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianwei Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6138,77 +6138,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Seismic Ambient Noise Spectral Anomalies above Fluid Reservoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kazantsev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">83rd EAGE Annual Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Madrid, Spain. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7539,304 +7539,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of different expressions for the extended Born approximate inverse operator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Modified 2D Visco-Acoustic Waveform Inversion Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Cocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">80th EAGE Conference &amp; Exhibition</w:t>
+              <w:t xml:space="preserve">80th EAGE Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Copenhagen, Denmark. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201801908⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201801379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01884627v1</w:t>
+                <w:t xml:space="preserve">hal-01884684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injection-induced seismicity controlled by the pore pressure rate</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Review of different expressions for the extended Born approximate inverse operator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">80th EAGE Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Copenhagen, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201801908⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04096326v1</w:t>
+                <w:t xml:space="preserve">hal-01884627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Modified 2D Visco-Acoustic Waveform Inversion Scheme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hao Jiang</w:t>
+                <w:t xml:space="preserve">Injection-induced seismicity controlled by the pore pressure rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Almakari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">80th EAGE Conference and Exhibition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201801379⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01884684v1</w:t>
+                <w:t xml:space="preserve">hal-04096326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Injection-induced seismicity controlled by the pore-pressure rate</w:t>
               </w:r>
@@ -8019,420 +8019,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01525056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Alternative True‐amplitude Common‐shot Reverse Time Migration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yubing Li</w:t>
+                <w:t xml:space="preserve">DAS and its coupling during VSP on wireline cable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Schilke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Donno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur H. Hartog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">79th EAGE Conference and Exhibition, Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">EAGE/DGG Workshop on Fibre Optics Technology in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAGE, Mar 2017, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01543526v1</w:t>
+                <w:t xml:space="preserve">hal-01525055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near‐field Elastic Scattering of Rayleigh Waves ‐ A Model for Interpreting Hydrocarbon Micro‐tremors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Kazantsev</w:t>
+                <w:t xml:space="preserve">An Alternative True‐amplitude Common‐shot Reverse Time Migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yubing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">79th EAGE Conference and Exhibition, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01543525v1</w:t>
+                <w:t xml:space="preserve">hal-01543526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Iterative Migration Velocity Analysis: Benefits for Imaging with Primaries and with First‐Order Surface Multiples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Cocher</w:t>
+                <w:t xml:space="preserve">Near‐field Elastic Scattering of Rayleigh Waves ‐ A Model for Interpreting Hydrocarbon Micro‐tremors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kazantsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René-Edouard Plessix</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dublanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">79th EAGE Conference and Exhibition, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01543527v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DAS and its coupling during VSP on wireline cable</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arthur H. Hartog</w:t>
+                <w:t xml:space="preserve">Robust Iterative Migration Velocity Analysis: Benefits for Imaging with Primaries and with First‐Order Surface Multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René-Edouard Plessix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAGE/DGG Workshop on Fibre Optics Technology in Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAGE, Mar 2017, Potsdam, Germany</w:t>
+              <w:t xml:space="preserve">79th EAGE Conference and Exhibition, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01525055v1</w:t>
+                <w:t xml:space="preserve">hal-01543527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discontinuous Galerkin Method for TTI Eikonal Equation</w:t>
               </w:r>
@@ -8723,636 +8723,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical evaluation of sensor coupling of distributed acoustic sensing systems in vertical seismic profiling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arthur H. Hartog</w:t>
+                <w:t xml:space="preserve">Automated and Real-time Field PSTM - How to QC More Efficiently 10 Billion Traces Today and More Tomorrow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alireza Farahani</w:t>
+                <w:t xml:space="preserve">M Belles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mahrooqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Porter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">86th SEG Annual Meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1190/segam2016-13527500.1⟩</w:t>
+              <w:t xml:space="preserve">78th EAGE Conference and Exhibition, Amsterdam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Amsterdam, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201600983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01385616v1</w:t>
+                <w:t xml:space="preserve">hal-01407212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A necessary and sufficient condition for the blind extraction of the sparsest source in convolutive mixtures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves-Marie Batany</w:t>
+                <w:t xml:space="preserve">A numerical study of cable coupling of DAS measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Schilke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Donno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yannick Deville</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur H. Hartog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Farahani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Pico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Signal Processing Conference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp.1628-1632</w:t>
+              <w:t xml:space="preserve">78th EAGE Conference and Exhibition, Amsterdam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01385627v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Migration to Inversion Velocity Analysis – Impact on the Shape of the Gradient</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical evaluation of sensor coupling of distributed acoustic sensing systems in vertical seismic profiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Schilke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Donno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur H. Hartog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Farahani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">78th EAGE Conference and Exhibition, Amsterdam</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.20160083⟩</w:t>
+              <w:t xml:space="preserve">86th SEG Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of Exploration Geophysicists (SEG), Oct 2016, Dallas, United States. pp.677-681, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/segam2016-13527500.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407177v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated and Real-time Field PSTM - How to QC More Efficiently 10 Billion Traces Today and More Tomorrow</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Denis</w:t>
+                <w:t xml:space="preserve">A necessary and sufficient condition for the blind extraction of the sparsest source in convolutive mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Batany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Donno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Tomazeli Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">78th EAGE Conference and Exhibition, Amsterdam</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp.1628-1632</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201600983⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01407212v1</w:t>
+                <w:t xml:space="preserve">hal-01385627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical study of cable coupling of DAS measurements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Migration to Inversion Velocity Analysis – Impact on the Shape of the Gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Antoine Lameloise</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">78th EAGE Conference and Exhibition, Amsterdam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Amsterdam, Netherlands</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, Amsterdam, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.20160083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407186v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-stack Data Recovery through Common Offset CRS Stack with Differential Evolution</w:t>
               </w:r>
@@ -11024,239 +11024,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Waveform Inversion Strategy for Surface Wave Analysis in the Presence of High Velocity Contrasts</w:t>
+                <w:t xml:space="preserve">Imaging the shallow subsurface with surface waves: dispersion curve analysis versus full waveform inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Andrés Pérez Solano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Donno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strobbia Claudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76th EAGE Conference and Exhibition 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.EGU2014-12088</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01087440v1</w:t>
+                <w:t xml:space="preserve">hal-01087412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the shallow subsurface with surface waves: dispersion curve analysis versus full waveform inversion</w:t>
+                <w:t xml:space="preserve">A Waveform Inversion Strategy for Surface Wave Analysis in the Presence of High Velocity Contrasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Andrés Pérez Solano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Donno</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Strobbia Claudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">76th EAGE Conference and Exhibition 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Amsterdam, Netherlands. pp.Th E106 02, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.20141408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01087412v1</w:t>
+                <w:t xml:space="preserve">hal-01087440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration Velocity Analysis with Reflected and Transmitted Waves</w:t>
               </w:r>
@@ -12022,424 +12022,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00723382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Acoustic Wave Propagation on Unstructured Grids Using the Generalized Finite Difference Method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alternative Objective Function for Inversion of Surface Waves in 2D Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos A. Pérez Solano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Donno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Netherlands. pp.SP06</w:t>
+              <w:t xml:space="preserve">Near Surface 2012 - the 18th European Meeting of Environmental and Engineering Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, France. pp.A21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00723389v1</w:t>
+                <w:t xml:space="preserve">hal-00723392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Normalized Integration Method - An Alternative to Full Waveform Inversion?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jiangbo Liu</w:t>
+                <w:t xml:space="preserve">2D Acoustic Wave Propagation on Unstructured Grids Using the Generalized Finite Difference Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Vi Nhu Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos A. Pérez Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Donno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Symposium on the Application of Geophpysics to Engineering &amp; Environmental Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, United States. pp.Best of 2011 EAGE/NSGD</w:t>
+              <w:t xml:space="preserve">74th EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Netherlands. pp.SP06</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772002v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Differential Waveform Inversion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Normalized Integration Method - An Alternative to Full Waveform Inversion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiangbo Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René-Edouard Plessix</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Copenhagen, Denmark. pp.W05</w:t>
+              <w:t xml:space="preserve">25th Symposium on the Application of Geophpysics to Engineering &amp; Environmental Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, United States. pp.Best of 2011 EAGE/NSGD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00771987v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative Objective Function for Inversion of Surface Waves in 2D Media</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating the Differential Waveform Inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René-Edouard Plessix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface 2012 - the 18th European Meeting of Environmental and Engineering Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, France. pp.A21</w:t>
+              <w:t xml:space="preserve">74th EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Copenhagen, Denmark. pp.W05</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00723392v1</w:t>
+                <w:t xml:space="preserve">hal-00771987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Resolution Electrical Resistivity Tomography in Superficial Limestones at Tournemire Site, France</w:t>
               </w:r>
@@ -13137,77 +13137,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D post-stack one-way migration in the curvelet domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bingbing Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianwei Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huizhu Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13366,51 +13366,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The normalized integration method : an alternative to full waveform inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiangbo Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13556,64 +13556,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving the Wave Equation Using Curvelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bingbing Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianwei Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13746,90 +13746,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-resolution eddy detection from ocean color and sea surface temperature images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Craneguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean'10 - IEEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Sydney, Australia. 6 p, </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13876,90 +13876,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocean eddy tracking with circlelets, GeoInformatics for Environmental Surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Wackernagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Craneguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">StatGIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Milos, Greece</w:t>
@@ -14286,51 +14286,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic imaging in the curvelet domain: achievements and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianwei Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop 71st EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers, Workshop 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Amsterdam, Netherlands. Workshop 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14437,90 +14437,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing discrepancies in SST representation by geostatistical means</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Wackernagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bertino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Heyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14932,230 +14932,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00535857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic migration using the complex shiftable pyramid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Truong Trong Nguyen</w:t>
+                <w:t xml:space="preserve">Refraction travel-time tomography based on adjoint state techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop WO8 Curvelets, contourlets, seislets, .. in seismic data processing - where are we and where are we going?, 69th EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, London, United Kingdom. Workshop 08</w:t>
+              <w:t xml:space="preserve">SIAM conference on mathematical and computational issues in Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Santa Fe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00535853v1</w:t>
+                <w:t xml:space="preserve">hal-00535856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refraction travel-time tomography based on adjoint state techniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mark S. Noble</w:t>
+                <w:t xml:space="preserve">Seismic migration using the complex shiftable pyramid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Truong Trong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM conference on mathematical and computational issues in Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Santa Fe, United States</w:t>
+              <w:t xml:space="preserve">Workshop WO8 Curvelets, contourlets, seislets, .. in seismic data processing - where are we and where are we going?, 69th EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, London, United Kingdom. Workshop 08</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00535856v1</w:t>
+                <w:t xml:space="preserve">hal-00535853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards interactive seismic imaging with curvelets</w:t>
               </w:r>
@@ -17462,51 +17462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th EAGE Workshop on Passice Seismic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Krakow, Poland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18443,51 +18443,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05500323v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Sin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chauris" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Langlais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Regnault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2025.105070" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04851362v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine El Khoury" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kazantsev" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Kula" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dartois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae089" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792490v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Barthet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Semetey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chautru" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2024.07.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04644878v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Santana" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon C.F. Ara&#250;jo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idalmis Milian Sardina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;talo A.S. Assis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Barros" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2024.105662" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843964v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dublanchet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Passel&#232;gue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chauris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gesret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Twardzik" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB028733" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03901478v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Lopes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.13181" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03549596v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Farshad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Noble" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab405" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03901548v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-021-10089-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03901536v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2020-0916.1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341013v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2020-0527.1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03118552v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2019-0489.1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03118558v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Audebert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.12935" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02968785v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Almakari" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Passel&#232;gue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dublanchet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa446" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408839v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Krummenauer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.12827" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02103946v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kazantsev" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Huguet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz077" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367625v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Almakari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic L Pellet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB017898" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884639v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubing Li" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2017-0825.1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02055585v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cotton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Forgues" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hardouin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085174v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Peruzzetto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kazantsev" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Luu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P M&#233;taxian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Huguet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy311" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884599v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cocher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Edouard Plessix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2017-0826.1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518958v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-E. Plessix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-017-9656-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518944v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2016-0359.1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01385586v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Wang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Donno" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Calandra" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2015-0340.1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407157v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gelis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justo Cabrera" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Penz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-015-1110-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01346801v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. P&#233;rez Solano" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-016-9561-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407153v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Lameloise" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw284" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01253303v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Batany" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Tomazeli Duarte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Marcos Romano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2015-0182.1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143751v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.12195" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7GGZS44X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01253306v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhui Zhang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean S. Oliver" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2015.10.026" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L4QZM8QM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01087406v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andr&#233;s P&#233;rez Solano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu211" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850176v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mehl" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt169" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574554v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Karoui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Wackernagel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Craneguy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2010.05.009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SH6JS09W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00679234v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingbing Sun" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwei Ma" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535528v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tielang Mi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Huizhu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00551721v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3502663" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535544v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlind Plonka" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535527v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Trong Nguyen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535524v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Benjemaa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00438476v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00519453v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Taillandier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535521v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2831933" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535546v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilong Liu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soontorn Oraintara" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/373487" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113373v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Le Begat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devaux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nguyen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2478.2004.00427.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FKZ8FCKX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113383v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lambar&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Podvin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1500383" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113380v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1500382" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113385v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Xu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1487131" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113389v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246x.2001.00279.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143810v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Le Rousseau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Beaudoin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Propson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Montanari" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-0182(97)00150-8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VTV0VS5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05393904v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahin&#232;ze Ztoti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tadonki" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roblex Nana Tchakoute" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PADW69789.2025.00014" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05457815v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Beni Hamad" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422074v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Passelegue" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brantut" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnaby Fryer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-15900" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477577v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478425v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03901599v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202210938" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03901578v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farshad" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lopes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202211039" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03901589v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo De Souza" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202211045" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03901569v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Martins De Assis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audebert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Williamson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202210431" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096305v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois X Passel&#232;gue" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03118610v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202011366" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03118607v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202011108" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04095992v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03118612v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202012107" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408965v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408950v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201900648" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408903v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jiang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201901916" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884679v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jiang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884665v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyou Zhou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201801883" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884627v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201801908" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096326v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884684v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201801379" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735175v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01525056v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Schilke" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur H. Hartog" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01543526v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01543525v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huguet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01543527v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01525055v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009729v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bouteiller" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Ben Jemaa" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;tivier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borhan Tavakoli F." TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701253" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01543523v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01543528v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01385616v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Farahani" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2016-13527500.1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01385627v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Deville" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407177v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20160083" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407212v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Belles" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mahrooqi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Porter" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Denis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201600983" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407186v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Farahani" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Pico" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407217v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Krummenauer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato R. Lopes" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201601322" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01346823v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Marcos T. Romano" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201600871" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01253310v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01253309v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01261403v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413495" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01261393v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413049" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01261410v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Michou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201412555" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01261404v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201412876" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01261382v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01261401v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413493" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407299v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407302v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407291v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141496" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407297v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407295v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141579" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01087433v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Piero Deidda" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20140539" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407287v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01087440v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141408" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01087412v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Strobbia Claudio" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850178v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00848305v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850179v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00848301v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00848304v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00772015v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00723385v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00723382v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00723389v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vi Nhu Ba" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00772002v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangbo Liu" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771987v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00723392v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771996v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line G&#233;lis" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00723393v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00772012v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00678405v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00687285v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00609856v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Belayouni" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bardainne" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00687286v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00678402v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huizhu Yang" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00678413v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Imbert" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Imadoueddine" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thierry" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Borges" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00678406v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535548v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535549v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535547v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535860v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSSYD.2010.5603856" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00565006v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535842v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535841v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535843v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535840v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535845v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407303v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertino" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heyraud" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535844v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535849v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535846v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535857v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535853v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535856v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535851v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535854v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535859v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2370018" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407305v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lambar&#233;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407306v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Bykov" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kashtan" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Troyan" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407308v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P.E. ten Kroode" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407311v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudewijn Salomons" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407309v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407312v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Le B&#233;gat" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407313v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407317v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407315v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407321v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407319v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407328v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407326v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407324v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407325v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407327v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407323v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Rousseau" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04143236v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla dos Santos Santana" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idalmis Milian" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Xavier-de-Souza" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096245v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02103950v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735168v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peruzzetto" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735164v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00755420v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Adler" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiliam Lionheart" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408866v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2351-2.c007" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408882v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mari" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Mendes" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2351-2.c010" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00678432v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409010v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Bleistein" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ross Hill" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Van Trier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Symes" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gray" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.9781560801917.ch3" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00535531v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05500323v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Sin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chauris" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Langlais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Regnault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2025.105070" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792490v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Barthet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Semetey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chautru" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2024.07.001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04851362v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine El Khoury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kazantsev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Kula" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dartois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae089" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04644878v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Santana" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon C.F. Ara&#250;jo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idalmis Milian Sardina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;talo A.S. Assis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Barros" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2024.105662" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843964v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dublanchet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Passel&#232;gue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chauris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gesret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Twardzik" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB028733" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03901478v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Lopes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.13181" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03549596v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Farshad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Noble" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab405" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03901548v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-021-10089-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03901536v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2020-0916.1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341013v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2020-0527.1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03118552v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2019-0489.1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03118558v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Audebert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.12935" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02968785v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Almakari" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Passel&#232;gue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dublanchet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa446" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408839v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Krummenauer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.12827" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02103946v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kazantsev" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Huguet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz077" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367625v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Almakari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic L Pellet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB017898" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884639v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubing Li" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2017-0825.1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02055585v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cotton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Forgues" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hardouin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085174v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Peruzzetto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kazantsev" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Luu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P M&#233;taxian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Huguet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy311" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884599v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cocher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Edouard Plessix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2017-0826.1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518958v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-E. Plessix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-017-9656-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518944v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2016-0359.1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01385586v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Wang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Donno" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Calandra" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2015-0340.1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407157v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gelis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justo Cabrera" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Penz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-015-1110-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01346801v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. P&#233;rez Solano" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-016-9561-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407153v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Lameloise" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw284" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01253303v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Batany" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Tomazeli Duarte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Marcos Romano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2015-0182.1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143751v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.12195" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7GGZS44X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01253306v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhui Zhang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean S. Oliver" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2015.10.026" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L4QZM8QM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01087406v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andr&#233;s P&#233;rez Solano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu211" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850176v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mehl" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt169" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00679234v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingbing Sun" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwei Ma" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574554v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Karoui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Wackernagel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Craneguy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2010.05.009" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SH6JS09W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535528v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tielang Mi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Huizhu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00551721v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3502663" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535544v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlind Plonka" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535527v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Trong Nguyen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535524v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Benjemaa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00438476v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00519453v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Taillandier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535521v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2831933" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535546v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilong Liu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soontorn Oraintara" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/373487" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113373v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Le Begat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devaux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nguyen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2478.2004.00427.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FKZ8FCKX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113383v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lambar&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Podvin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1500383" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113380v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1500382" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113385v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Xu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1487131" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113389v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246x.2001.00279.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143810v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Le Rousseau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Beaudoin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Propson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Montanari" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-0182(97)00150-8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VTV0VS5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05393904v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahin&#232;ze Ztoti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tadonki" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roblex Nana Tchakoute" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PADW69789.2025.00014" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05457815v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Beni Hamad" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422074v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Passelegue" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brantut" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnaby Fryer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-15900" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477577v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478425v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03901599v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202210938" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03901578v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farshad" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lopes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202211039" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03901589v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo De Souza" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202211045" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03901569v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Martins De Assis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audebert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Williamson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202210431" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096305v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois X Passel&#232;gue" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03118610v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202011366" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03118607v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202011108" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04095992v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03118612v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202012107" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408965v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408950v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201900648" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408903v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jiang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201901916" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884679v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jiang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884665v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyou Zhou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201801883" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884684v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201801379" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884627v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201801908" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096326v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735175v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01525056v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Schilke" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur H. Hartog" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01525055v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01543526v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01543525v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huguet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01543527v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009729v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bouteiller" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Ben Jemaa" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;tivier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borhan Tavakoli F." TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701253" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01543523v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01543528v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407212v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Belles" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mahrooqi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Porter" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Denis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201600983" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407186v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Farahani" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Pico" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01385616v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Farahani" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2016-13527500.1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01385627v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Deville" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407177v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20160083" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407217v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Krummenauer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato R. Lopes" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201601322" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01346823v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Marcos T. Romano" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201600871" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01253310v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01253309v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01261403v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413495" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01261393v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413049" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01261410v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Michou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201412555" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01261404v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201412876" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01261382v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01261401v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413493" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407299v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407302v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407291v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141496" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407297v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407295v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141579" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01087433v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Piero Deidda" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20140539" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407287v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01087412v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Strobbia Claudio" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01087440v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141408" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850178v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00848305v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850179v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00848301v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00848304v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00772015v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00723385v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00723382v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00723392v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00723389v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vi Nhu Ba" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00772002v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangbo Liu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771987v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771996v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line G&#233;lis" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00723393v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00772012v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00678405v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00687285v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00609856v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Belayouni" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bardainne" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00687286v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00678402v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huizhu Yang" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00678413v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Imbert" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Imadoueddine" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thierry" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Borges" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00678406v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535548v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535549v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535547v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535860v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSSYD.2010.5603856" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00565006v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535842v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535841v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535843v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535840v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535845v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407303v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertino" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heyraud" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535844v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535849v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535846v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535857v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535856v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535853v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535851v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535854v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535859v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2370018" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407305v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lambar&#233;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407306v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Bykov" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kashtan" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Troyan" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407308v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P.E. ten Kroode" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407311v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudewijn Salomons" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407309v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407312v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Le B&#233;gat" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407313v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407317v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407315v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407321v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407319v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407328v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407326v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407324v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407325v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407327v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407323v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Rousseau" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04143236v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla dos Santos Santana" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idalmis Milian" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Xavier-de-Souza" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096245v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02103950v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735168v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peruzzetto" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735164v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00755420v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Adler" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiliam Lionheart" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408866v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2351-2.c007" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408882v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mari" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Mendes" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2351-2.c010" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00678432v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409010v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Bleistein" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ross Hill" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Van Trier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Symes" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gray" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.9781560801917.ch3" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00535531v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>