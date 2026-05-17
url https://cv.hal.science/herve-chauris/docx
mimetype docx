--- v2 (2026-04-26)
+++ v3 (2026-05-17)
@@ -248,421 +248,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced granulometric characterization of shredded waste printed circuit boards for sampling</w:t>
+                <w:t xml:space="preserve">DeLIA: A Dependability Library for Iterative Applications applied to parallel geophysical problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Barthet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Chauris</w:t>
+                <w:t xml:space="preserve">Carla Santana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Romary</w:t>
+                <w:t xml:space="preserve">Ramon C.F. Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Semetey</w:t>
+                <w:t xml:space="preserve">Idalmis Milian Sardina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Chautru</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ítalo A.S. Assis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2024.07.001⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 191, pp.105662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cageo.2024.105662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04792490v1</w:t>
+                <w:t xml:space="preserve">hal-04644878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of an anticline structure on ambient noise spectral anomalies at an underground gas storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kazantsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Kula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 237, pp.1061-1078. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gji/ggae089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04851362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DeLIA: A Dependability Library for Iterative Applications applied to parallel geophysical problems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advanced granulometric characterization of shredded waste printed circuit boards for sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramon C.F. Araújo</w:t>
+                <w:t xml:space="preserve">Alexis Barthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idalmis Milian Sardina</w:t>
+                <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ítalo A.S. Assis</w:t>
+                <w:t xml:space="preserve">Vincent Semetey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiago Barros</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emilie Chautru</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 191, pp.105662. </w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 187, pp.296-305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cageo.2024.105662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2024.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04644878v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematic Inversion of Aseismic Fault Slip During the Nucleation of Laboratory Earthquakes</w:t>
               </w:r>
@@ -782,51 +782,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a more robust input for stereotomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1257,382 +1257,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From constant- to variable-density inverse extended Born modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Milad Farshad</w:t>
+                <w:t xml:space="preserve">Impact of user parameters in inversion velocity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Audebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1190/geo2019-0489.1⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Prospecting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (5), pp.1492-1508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2478.12935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03118552v1</w:t>
+                <w:t xml:space="preserve">hal-03118558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of user parameters in inversion velocity analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Zhou</w:t>
+                <w:t xml:space="preserve">Fault’s hydraulic diffusivity enhancement during injection induced fault reactivation: application of pore pressure diffusion inversions to laboratory injection experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Almakari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois Audebert</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Passelègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dublanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Prospecting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2478.12935⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 223 (3), pp.2117-2132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaa446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03118558v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault’s hydraulic diffusivity enhancement during injection induced fault reactivation: application of pore pressure diffusion inversions to laboratory injection experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Almakari</w:t>
+                <w:t xml:space="preserve">From constant- to variable-density inverse extended Born modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milad Farshad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 223 (3), pp.2117-2132. </w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 85 (4), pp.S217-S232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggaa446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/geo2019-0489.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968785v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common‐offset common‐reflection‐surface attributes estimation with differential evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1731,51 +1731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kazantsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1835,51 +1835,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the Injection Scenario on the Rate and Magnitude Content of Injection‐Induced Seismicity: Case of a Heterogeneous Fault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Almakari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1933,494 +1933,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling direct inversion to common-shot image-domain velocity analysis</w:t>
+                <w:t xml:space="preserve">Time-lapse velocity analysis — Application to onshore continuous reservoir monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yubing Li</w:t>
+                <w:t xml:space="preserve">Julien Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Forgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hardouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 83 (5), pp.R497 - R514. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, 83 (3), pp.B105-B117</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01884639v1</w:t>
+                <w:t xml:space="preserve">hal-02055585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-lapse velocity analysis — Application to onshore continuous reservoir monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Cotton</w:t>
+                <w:t xml:space="preserve">Coupling direct inversion to common-shot image-domain velocity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yubing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Hardouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 83 (3), pp.B105-B117</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 83 (5), pp.R497 - R514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/geo2017-0825.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055585v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broad-band ambient noise characterization by joint use of cross-correlation and MUSIC algorithm</w:t>
+                <w:t xml:space="preserve">Toward a stable iterative migration velocity analysis scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Peruzzetto</w:t>
+                <w:t xml:space="preserve">Emmanuel Cocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Kazantsev</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">René-Edouard Plessix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggy311⟩</w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83 (5), pp.R475 - R495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/geo2017-0826.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04085174v1</w:t>
+                <w:t xml:space="preserve">hal-01884599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a stable iterative migration velocity analysis scheme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Broad-band ambient noise characterization by joint use of cross-correlation and MUSIC algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Peruzzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Kazantsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Cocher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Chauris</w:t>
+                <w:t xml:space="preserve">J-P Métaxian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René-Edouard Plessix</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 83 (5), pp.R475 - R495. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 215 (2), pp.760-779. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/geo2017-0826.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggy311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884599v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic Iterative Migration Velocity Analysis: two strategies to update the velocity model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2493,51 +2493,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From migration to inversion velocity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 82 (3), pp.S207-S223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2565,395 +2565,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waveform inversion based on wavefield decomposition</w:t>
+                <w:t xml:space="preserve">Finite-difference strategy for elastic wave modelling on curved staggered grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fang Wang</w:t>
+                <w:t xml:space="preserve">Carlos A. Pérez Solano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Donno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Audebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1190/geo2015-0340.1⟩</w:t>
+              <w:t xml:space="preserve">Computational Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (1), pp.245-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10596-016-9561-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01385586v1</w:t>
+                <w:t xml:space="preserve">hal-01346801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ability of High-Resolution Resistivity Tomography to Detect Fault and Fracture Zones: Application to the Tournemire Experimental Platform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Waveform inversion based on wavefield decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Donno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Gelis</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00024-015-1110-1⟩</w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81 (6), pp.R457-R470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/geo2015-0340.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407157v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-difference strategy for elastic wave modelling on curved staggered grids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ability of High-Resolution Resistivity Tomography to Detect Fault and Fracture Zones: Application to the Tournemire Experimental Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark S. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justo Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos A. Pérez Solano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniela Donno</w:t>
+                <w:t xml:space="preserve">Sébastien Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 20 (1), pp.245-264. </w:t>
+              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 173 (2), pp.573-589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10596-016-9561-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00024-015-1110-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01346801v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of migration velocity analysis to transmitted wavefields</w:t>
               </w:r>
@@ -3509,51 +3509,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistivity modelling with topography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3620,782 +3620,782 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D post-stack one-way migration using curvelets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The circlet transform: a robust tool for detecting features with circular shapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bingbing Sun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Chauris</w:t>
+                <w:t xml:space="preserve">Imen Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianwei Ma</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Wackernagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Craneguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Seismic Exploration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37 (3), pp.331-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cageo.2010.05.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00679234v1</w:t>
+                <w:t xml:space="preserve">hal-00574554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The circlet transform: a robust tool for detecting features with circular shapes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D post-stack one-way migration using curvelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingbing Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwei Ma</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Seismic Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20, pp.257-271</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00574554v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00679234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilevel adaptive mesh modeling for wave propagation in layer media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jianwei Ma</w:t>
+                <w:t xml:space="preserve">Curvelet-based multiple prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Donno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yang Huizhu</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Seismic Exploration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 75 (6), pp.WB255-WB263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/1.3502663⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00535528v1</w:t>
+                <w:t xml:space="preserve">hal-00551721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvelet-based multiple prediction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniela Donno</w:t>
+                <w:t xml:space="preserve">A new sparse representation of seismic data using adaptive easy-path wavelet transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwei Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerlind Plonka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (3), pp.540-544</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00551721v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00535544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new sparse representation of seismic data using adaptive easy-path wavelet transform</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seismic wave-equation demigration/migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Benjemaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 7 (3), pp.540-544</w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 75 (3), pp.S111-S119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00535544v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00535524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Uniform Discrete Curvelet Transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truong Trong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 58 (7), pp.3618-3634</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00535527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic wave-equation demigration/migration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multilevel adaptive mesh modeling for wave propagation in layer media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tielang Mi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwei Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mondher Benjemaa</w:t>
+                <w:t xml:space="preserve">Yang Huizhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 75 (3), pp.S111-S119</w:t>
+              <w:t xml:space="preserve">Journal of Seismic Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (2), pp.121-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00535524v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00535528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving wave equations in the curvelet domain: A multi-scale and multi-directional approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianwei Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4485,51 +4485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 74 (6), pp.WCB57-WCB66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4567,51 +4567,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic demigration/migration in the curvelet domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truong Trong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 73 (2), pp.S35-S46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4645,51 +4645,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementational aspects of the contourlet filter bank and application in image coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truong Trong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yilong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5132,235 +5132,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common‐angle migration: A strategy for imaging complex media</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two-dimensional velocity macro model estimation from seismic reflection data by local differential semblance optimization: applications to synthetic and real data sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Lambaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1190/1.1487131⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 144 (1), pp.14-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-246x.2001.00279.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01113385v1</w:t>
+                <w:t xml:space="preserve">hal-01113389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional velocity macro model estimation from seismic reflection data by local differential semblance optimization: applications to synthetic and real data sets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Common‐angle migration: A strategy for imaging complex media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lambaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 144 (1), pp.14-26. </w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 66 (6), pp.1877-1894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1365-246x.2001.00279.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/1.1487131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113389v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inoceramid extinction in the Gubbio basin (northeastern Apennines of Italy) and relations with mid-Maastrichtian environmental changes</w:t>
               </w:r>
@@ -5480,3679 +5480,3658 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (114)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (115)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient SIMD and Shared-Memory Parallelization of 3D Acoustic Wave Propagation Simulation</w:t>
+                <w:t xml:space="preserve">Inferring Permeability Enhancement During Fluid-Induced Fault Slip Reactivation In The Laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chahinèze Ztoti</w:t>
+                <w:t xml:space="preserve">Inès Ben Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dublanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Tadonki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Chauris</w:t>
+                <w:t xml:space="preserve">Laura Blanco Martín</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE/SBC 37th International Symposium on Computer Architecture and High Performance Computing Workshops (SBAC-PADW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, Apr 2025, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05393904v1</w:t>
+                <w:t xml:space="preserve">hal-05607250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving Inverse chemical problems via the Adjoint method: A case study on Uranium In-Situ Recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Beni Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Sin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Corvisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PICOF'2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of injection rate on the dynamic of fluid-induced aseismic slip fronts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Passelegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brantut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dublanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barnaby Fryer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Wien, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-15900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">History matching of large-scale reactive transport problem based on deterministic and stochastic approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Collet</w:t>
+                <w:t xml:space="preserve">Efficient SIMD and Shared-Memory Parallelization of 3D Acoustic Wave Propagation Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahinèze Ztoti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Tadonki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roblex Nana Tchakoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE/SBC 37th International Symposium on Computer Architecture and High Performance Computing Workshops (SBAC-PADW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bonito, Brazil. pp.33-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SBAC-PADW69789.2025.00014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04477577v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Adjoint-Based Inversion of Large-Scale Reactive Transport Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">History matching of large-scale reactive transport problem based on deterministic and stochastic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Sin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 SIAM Conference on Mathematical &amp; Computational Issues in the Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Bergen (NO), Norway</w:t>
+              <w:t xml:space="preserve">Goldschmidt 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04478425v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Seismic Ambient Noise Spectral Anomalies above Fluid Reservoirs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine El Khoury</w:t>
+                <w:t xml:space="preserve">Efficient Adjoint-Based Inversion of Large-Scale Reactive Transport Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Sin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">83rd EAGE Annual Conference &amp; Exhibition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2023 SIAM Conference on Mathematical &amp; Computational Issues in the Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bergen (NO), Norway</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03901599v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constant Versus Variable-Density Asymptotic Linearized Direct Waveform Inversion: a Case Study from an Australian Seismic Dataset</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Farshad</w:t>
+                <w:t xml:space="preserve">First Steps in the Application of Physics-Informed Neural Networks to Full Waveform Inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo De Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Lopes</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">83rd EAGE Annual Conference &amp; Exhibition Workshop Programme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Madrid, Spain. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.202211039⟩</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202211045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03901578v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03901589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Steps in the Application of Physics-Informed Neural Networks to Full Waveform Inversion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leo De Souza</w:t>
+                <w:t xml:space="preserve">Analysis of Seismic Ambient Noise Spectral Anomalies above Fluid Reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elie Hachem</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kazantsev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">83rd EAGE Annual Conference &amp; Exhibition Workshop Programme</w:t>
+              <w:t xml:space="preserve">83rd EAGE Annual Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Madrid, Spain. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.202211045⟩</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202210938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03901589v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03901599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomographic Hessian-Based Inversion Velocity Analysis: a First Evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constant Versus Variable-Density Asymptotic Linearized Direct Waveform Inversion: a Case Study from an Australian Seismic Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Farshad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.A. Martins De Assis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Williamson</w:t>
+                <w:t xml:space="preserve">L. Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">83rd EAGE Annual Conference &amp; Exhibition</w:t>
+              <w:t xml:space="preserve">83rd EAGE Annual Conference &amp; Exhibition Workshop Programme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Madrid, Spain. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.202210431⟩</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202211039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03901569v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03901578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced Fault Reactivation and Hydraulic Diffusivity Enhancement : Insights from Pressure Diffusion Inversion in Laboratory Injection Tests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michelle Almakari</w:t>
+                <w:t xml:space="preserve">Tomographic Hessian-Based Inversion Velocity Analysis: a First Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Martins De Assis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François X Passelègue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dublanchet</w:t>
+                <w:t xml:space="preserve">P. Williamson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">83rd EAGE Annual Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Madrid, Spain. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202210431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096305v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03901569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparsity-Promoting Pseudo-Inverse Born Operator in the Presence of Density Variations: An Efficient MultiParameter Imaging Tool</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Farshad</w:t>
+                <w:t xml:space="preserve">Applicability of Migration Velocity Analysis on a Marine Real Data Set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Audebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">82nd EAGE Annual Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Amsterdam, Netherlands. pp.1-5, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202011108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.202011366⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03118610v1</w:t>
+                <w:t xml:space="preserve">hal-03118607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applicability of Migration Velocity Analysis on a Marine Real Data Set</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Zhou</w:t>
+                <w:t xml:space="preserve">Induced Fault Reactivation and Hydraulic Diffusivity Enhancement: Insights from Pressure Diffusion Inversion in Laboratory Injection Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Almakari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois Audebert</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François X Passelègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">82nd EAGE Annual Conference &amp; Exhibition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.202011108⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03118607v1</w:t>
+                <w:t xml:space="preserve">hal-04095992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced Fault Reactivation and Hydraulic Diffusivity Enhancement: Insights from Pressure Diffusion Inversion in Laboratory Injection Tests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michelle Almakari</w:t>
+                <w:t xml:space="preserve">Reconstruction of Quantitative Variable Density Acoustic Reflectivity in the Context of Velocity Model Building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Farshad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">82nd EAGE Annual Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Amsterdam, Netherlands. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202012107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095992v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of Quantitative Variable Density Acoustic Reflectivity in the Context of Velocity Model Building</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Sparsity-Promoting Pseudo-Inverse Born Operator in the Presence of Density Variations: An Efficient MultiParameter Imaging Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Farshad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">82nd EAGE Annual Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Amsterdam, Netherlands. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.202012107⟩</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202011366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03118612v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Velocity Analysis: What is the Need for a Non-physical Extended Space to Derive a Proper Solution?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Induced Fault Reactivation and Hydraulic Diffusivity Enhancement : Insights from Pressure Diffusion Inversion in Laboratory Injection Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Almakari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François X Passelègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Mathematical &amp; Computational Issues in the Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Houston, United States</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Virtual (Online), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408965v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Surface and Subsurface Parameters for a Successful Migration Velocity Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Audebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">81st EAGE Conference and Exhibition 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, London, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/2214-4609.201900648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hybrid Inversion Strategy for Visco-Acoustic Full Waveform Inversion: Application to the Marmousi Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">81st EAGE Conference and Exhibition 2019 Workshop Programme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, London, United Kingdom. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201901916⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Modified 2D Visco-Acoustic Waveform Inversion Scheme</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seismic Velocity Analysis: What is the Need for a Non-physical Extended Space to Derive a Proper Solution?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">80th EAGE Conference and Exhibition 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Mathematical &amp; Computational Issues in the Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884679v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examples of asymptotic analysis for understanding and building seismic wave-equation imaging tools</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Modified 2D Visco-Acoustic Waveform Inversion Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yubing Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">80th EAGE Conference &amp; Exhibition</w:t>
+              <w:t xml:space="preserve">80th EAGE Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Copenhagen, Denmark. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201801883⟩</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201801379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884665v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Modified 2D Visco-Acoustic Waveform Inversion Scheme</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Review of different expressions for the extended Born approximate inverse operator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">80th EAGE Conference and Exhibition</w:t>
+              <w:t xml:space="preserve">80th EAGE Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Copenhagen, Denmark. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201801908⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201801379⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01884684v1</w:t>
+                <w:t xml:space="preserve">hal-01884627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of different expressions for the extended Born approximate inverse operator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Injection-induced seismicity controlled by the pore pressure rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Almakari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dublanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Cocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">80th EAGE Conference &amp; Exhibition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201801908⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01884627v1</w:t>
+                <w:t xml:space="preserve">hal-04096326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injection-induced seismicity controlled by the pore pressure rate</w:t>
+                <w:t xml:space="preserve">Injection-induced seismicity controlled by the pore-pressure rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Almakari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04096326v1</w:t>
+                <w:t xml:space="preserve">hal-01735175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injection-induced seismicity controlled by the pore-pressure rate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dublanchet</w:t>
+                <w:t xml:space="preserve">A Modified 2D Visco-Acoustic Waveform Inversion Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">80th EAGE Conference and Exhibition 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01735175v1</w:t>
+                <w:t xml:space="preserve">hal-01884679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DAS for borehole VSP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Examples of asymptotic analysis for understanding and building seismic wave-equation imaging tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sven Schilke</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hervé Chauris</w:t>
+                <w:t xml:space="preserve">Tianyou Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yubing Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd WAVES Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">80th EAGE Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Copenhagen, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201801883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01525056v1</w:t>
+                <w:t xml:space="preserve">hal-01884665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DAS and its coupling during VSP on wireline cable</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arthur H. Hartog</w:t>
+                <w:t xml:space="preserve">Discontinuous Galerkin Method for TTI Eikonal Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Ben Jemaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borhan Tavakoli F.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAGE/DGG Workshop on Fibre Optics Technology in Geophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">79th EAGE Conference and Exhibition 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201701253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01525055v1</w:t>
+                <w:t xml:space="preserve">hal-02009729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Alternative True‐amplitude Common‐shot Reverse Time Migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yubing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">79th EAGE Conference and Exhibition, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near‐field Elastic Scattering of Rayleigh Waves ‐ A Model for Interpreting Hydrocarbon Micro‐tremors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kazantsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">79th EAGE Conference and Exhibition, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Iterative Migration Velocity Analysis: Benefits for Imaging with Primaries and with First‐Order Surface Multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René-Edouard Plessix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">79th EAGE Conference and Exhibition, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discontinuous Galerkin Method for TTI Eikonal Equation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mondher Ben Jemaa</w:t>
+                <w:t xml:space="preserve">DAS and its coupling during VSP on wireline cable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Schilke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Donno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur H. Hartog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">79th EAGE Conference and Exhibition 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EAGE/DGG Workshop on Fibre Optics Technology in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAGE, Mar 2017, Potsdam, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201701253⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02009729v1</w:t>
+                <w:t xml:space="preserve">hal-01525055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image‐domain versus Data‐domain Velocity Analysis based on True‐ amplitude Subsurface Extended Migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yubing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">79th EAGE Conference and Exhibition, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling True‐ amplitude Common‐shot Reverse Time Migration to Velocity Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yubing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">79th EAGE Conference and Exhibition, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated and Real-time Field PSTM - How to QC More Efficiently 10 Billion Traces Today and More Tomorrow</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DAS for borehole VSP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Schilke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Donno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur H. Hartog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">78th EAGE Conference and Exhibition, Amsterdam</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd WAVES Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Cambridge, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407212v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical study of cable coupling of DAS measurements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pre-stack Data Recovery through Common Offset CRS Stack with Differential Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Krummenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato R. Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">78th EAGE Conference and Exhibition, Amsterdam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Amsterdam, Netherlands</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, Amsterdam, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201601322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407186v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical evaluation of sensor coupling of distributed acoustic sensing systems in vertical seismic profiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Schilke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Donno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur H. Hartog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Farahani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">86th SEG Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society of Exploration Geophysicists (SEG), Oct 2016, Dallas, United States. pp.677-681, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1190/segam2016-13527500.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A necessary and sufficient condition for the blind extraction of the sparsest source in convolutive mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Batany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9174,4960 +9153,4977 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Tomazeli Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th European Signal Processing Conference (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp.1628-1632</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Migration to Inversion Velocity Analysis – Impact on the Shape of the Gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Antoine Lameloise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">78th EAGE Conference and Exhibition, Amsterdam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Amsterdam, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/2214-4609.20160083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-stack Data Recovery through Common Offset CRS Stack with Differential Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiago Barros</w:t>
+                <w:t xml:space="preserve">Automated and Real-time Field PSTM - How to QC More Efficiently 10 Billion Traces Today and More Tomorrow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Belles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mahrooqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Krummenauer</w:t>
+                <w:t xml:space="preserve">J Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renato R. Lopes</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">78th EAGE Conference and Exhibition, Amsterdam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Amsterdam, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201601322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201600983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407217v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Matching Filters for Adaptive Multiple Subtraction - Lq-norm versus Statistical Independence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Tomazeli Duarte</w:t>
+                <w:t xml:space="preserve">A numerical study of cable coupling of DAS measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Schilke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Donno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur H. Hartog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joao Marcos T. Romano</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F Farahani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Pico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">78th EAGE Conference and Technical Exhibition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">78th EAGE Conference and Exhibition, Amsterdam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Amsterdam, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01346823v1</w:t>
+                <w:t xml:space="preserve">hal-01407186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full waveform inversion: challenges in the presence of surface waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of Matching Filters for Adaptive Multiple Subtraction - Lq-norm versus Statistical Independence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Batany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Tomazeli Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Donno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Marcos T. Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniela Donno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 SEG Middle East Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">78th EAGE Conference and Technical Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eur. Ass. of Geoscientists and Engineers, May 2016, Vienna, Austria. pp.Tu-STZ1-03, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201600871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01253310v1</w:t>
+                <w:t xml:space="preserve">hal-01346823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full waveform inversion based on wave field decomposition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniela Donno</w:t>
+                <w:t xml:space="preserve">Automatic Migration Velocity Analysis Applied to Direct Waves in a Crosswell Configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Antoine Lameloise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francois Audebert</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 SEG Summer Research Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">77th EAGE Conference and Exhibition, Madrid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201413049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253309v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration Velocity Analysis Combining Reflected and Direct Waves in a Crosswell Configuration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-Antoine Lameloise</w:t>
+                <w:t xml:space="preserve">4D Pre-stack Time Migration - Application to Thermal EOR Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Forgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurene Michou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">77th EAGE Conference and Exhibition, Workshops WS05 -- Wave Equation Based Migration Velocity Analysis, Madrid</w:t>
+              <w:t xml:space="preserve">77th EAGE Conference and Exhibition, Madrid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Madrid, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201413495⟩</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201412555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01261403v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Migration Velocity Analysis Applied to Direct Waves in a Crosswell Configuration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imaging with Surface-related Multiples in the Subsurface-offset Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Antoine Lameloise</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Cocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">77th EAGE Conference and Exhibition, Madrid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Madrid, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201413049⟩</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201412876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01261393v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4D Pre-stack Time Migration - Application to Thermal EOR Monitoring</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stereo-wave tomography: a new strategy for seismic imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Forgues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurene Michou</w:t>
+                <w:t xml:space="preserve">Yubing Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">77th EAGE Conference and Exhibition, Madrid</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIAM Conference on Imaging Science (Stanford)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Stanford, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01261410v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging with Surface-related Multiples in the Subsurface-offset Domain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Inversion Velocity Analysis - The Importance of Regularisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Antoine Lameloise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cocher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles-Antoine Lameloise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">77th EAGE Conference and Exhibition, Madrid</w:t>
+              <w:t xml:space="preserve">77th EAGE Conference and Exhibition, Workshop WS05 -- Wave Equation Based Migration Velocity Analysis, Madrid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Madrid, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201412876⟩</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201413493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01261404v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereo-wave tomography: a new strategy for seismic imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Migration Velocity Analysis Combining Reflected and Direct Waves in a Crosswell Configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Antoine Lameloise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yubing Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Imaging Science (Stanford)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">77th EAGE Conference and Exhibition, Workshops WS05 -- Wave Equation Based Migration Velocity Analysis, Madrid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201413495⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01261382v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion Velocity Analysis - The Importance of Regularisation</w:t>
+                <w:t xml:space="preserve">Full waveform inversion: challenges in the presence of surface waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Cocher</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Andrés Pérez Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Donno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">77th EAGE Conference and Exhibition, Workshop WS05 -- Wave Equation Based Migration Velocity Analysis, Madrid</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2015 SEG Middle East Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Abu Dhabi, United Arab Emirates</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01261401v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative migration for velocity analysis in the presence of surface-related multiples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Full waveform inversion based on wave field decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Donno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Cocher</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Audebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society of Exploration Geophysics, workshop on using multiples as signal for imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Denver, United States</w:t>
+              <w:t xml:space="preserve">2015 SEG Summer Research Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407299v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative migration to remove the imprint of multiples on the reflectivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Cocher</w:t>
+                <w:t xml:space="preserve">Surface Wave Analysis - Challenges for Application on an Ultra-shallow Structure Characterisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Andrés Pérez Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Donno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gian Piero Deidda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEG/KOC Workshop: Seismic multiples – Are they signal or noise?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">76th EAGE Conference and Exhibition 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Amsterdam, Netherlands. pp.WS6-P03, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.20140539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407302v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Migration for a more robust migration velocity analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative migration in the subsurface offset domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Antoine Lameloise</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76th EAGE conference and exhibition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Society of Exploration Geophysics, workshop on new advances in migration, Denver</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SEG, 2014, Denver, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407291v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a more robust automatic velocity analysis method for seismic imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative Migration for a more robust migration velocity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Antoine Lameloise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-Antoine Lameloise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Inverse Problem, Cambridge</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">76th EAGE conference and exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Amsterdam, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.20141496⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407297v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removing spurious oscillations in the gradient of the differential semblance optimization functional</w:t>
+                <w:t xml:space="preserve">Towards a more robust automatic velocity analysis method for seismic imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Antoine Lameloise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76th EAGE conference and exhibition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Inverse Problem, Cambridge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Cambridge, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407295v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Wave Analysis - Challenges for Application on an Ultra-shallow Structure Characterisation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Removing spurious oscillations in the gradient of the differential semblance optimization functional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gian Piero Deidda</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Antoine Lameloise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76th EAGE Conference and Exhibition 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.20140539⟩</w:t>
+              <w:t xml:space="preserve">76th EAGE conference and exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Amsterdam, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.20141579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01087433v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative migration in the subsurface offset domain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imaging the shallow subsurface with surface waves: dispersion curve analysis versus full waveform inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Andrés Pérez Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Donno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strobbia Claudio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-Antoine Lameloise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society of Exploration Geophysics, workshop on new advances in migration, Denver</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SEG, 2014, Denver, United States</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.EGU2014-12088</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407287v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the shallow subsurface with surface waves: dispersion curve analysis versus full waveform inversion</w:t>
+                <w:t xml:space="preserve">A Waveform Inversion Strategy for Surface Wave Analysis in the Presence of High Velocity Contrasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Andrés Pérez Solano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Donno</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Strobbia Claudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">76th EAGE Conference and Exhibition 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Amsterdam, Netherlands. pp.Th E106 02, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.20141408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01087412v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Waveform Inversion Strategy for Surface Wave Analysis in the Presence of High Velocity Contrasts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniela Donno</w:t>
+                <w:t xml:space="preserve">Iterative migration to remove the imprint of multiples on the reflectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76th EAGE Conference and Exhibition 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SEG/KOC Workshop: Seismic multiples – Are they signal or noise?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Kuwait City, Kuwait</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01087440v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration Velocity Analysis with Reflected and Transmitted Waves</w:t>
+                <w:t xml:space="preserve">Iterative migration for velocity analysis in the presence of surface-related multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniela Donno</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75th EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, London, United Kingdom. pp.We P01 01</w:t>
+              <w:t xml:space="preserve">Society of Exploration Geophysics, workshop on using multiples as signal for imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850178v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking Advantage of Wave Field Decomposition in Full Waveform Inversion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differential Waveform Inversion - A Way to Cope with Multiples?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Henri Calandra</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René-Edouard Plessix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur. Ass. of Geoscientists and Engineers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, United Kingdom. pp.Th 07 08</w:t>
+              <w:t xml:space="preserve">75th EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, London, United Kingdom. pp.F06</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848305v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Waveform Inversion - A Way to Cope with Multiples?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2D Surface Wave Inversion in the F-K Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos A. Pérez Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Donno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">René-Edouard Plessix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75th EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, London, United Kingdom. pp.F06</w:t>
+              <w:t xml:space="preserve">Eur. Ass. of Geoscientists and Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, United Kingdom. pp.Th 10 07</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850179v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Surface Wave Inversion in the F-K Domain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating the Background Velocity Model with the Normalized Integration Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Donno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eur. Ass. of Geoscientists and Engineers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, United Kingdom. pp.Th 10 07</w:t>
+              <w:t xml:space="preserve">, 2013, United Kingdom. pp.Th 07 04</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848301v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the Background Velocity Model with the Normalized Integration Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taking Advantage of Wave Field Decomposition in Full Waveform Inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Donno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eur. Ass. of Geoscientists and Engineers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, United Kingdom. pp.Th 07 04</w:t>
+              <w:t xml:space="preserve">, 2013, United Kingdom. pp.Th 07 08</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848304v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topography effect in geo-electrical imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Migration Velocity Analysis with Reflected and Transmitted Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Antoine Lameloise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Donno</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Mehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">100 Years of Electrical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.41-44</w:t>
+              <w:t xml:space="preserve">75th EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, London, United Kingdom. pp.We P01 01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772015v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity Estimation with the Normalized Integration Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High Resolution Electrical Resistivity Tomography in Superficial Limestones at Tournemire Site, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark S. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justo Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Netherlands. pp.W020</w:t>
+              <w:t xml:space="preserve">Near Surface 2012 - the 18th European Meeting of Environmental and Engineering Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Paris, France. pp.B19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00723385v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistivity Modelling with Topography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">2D Acoustic Wave Propagation on Unstructured Grids Using the Generalized Finite Difference Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Vi Nhu Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos A. Pérez Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Donno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74th EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Netherlands. pp.H048</w:t>
+              <w:t xml:space="preserve">, 2012, Netherlands. pp.SP06</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00723382v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative Objective Function for Inversion of Surface Waves in 2D Media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniela Donno</w:t>
+                <w:t xml:space="preserve">The Normalized Integration Method - An Alternative to Full Waveform Inversion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiangbo Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface 2012 - the 18th European Meeting of Environmental and Engineering Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, France. pp.A21</w:t>
+              <w:t xml:space="preserve">25th Symposium on the Application of Geophpysics to Engineering &amp; Environmental Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, United States. pp.Best of 2011 EAGE/NSGD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00723392v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Acoustic Wave Propagation on Unstructured Grids Using the Generalized Finite Difference Method</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating the Differential Waveform Inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René-Edouard Plessix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74th EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Netherlands. pp.SP06</w:t>
+              <w:t xml:space="preserve">, Jun 2012, Copenhagen, Denmark. pp.W05</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00723389v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Normalized Integration Method - An Alternative to Full Waveform Inversion?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jiangbo Liu</w:t>
+                <w:t xml:space="preserve">Alternative Objective Function for Inversion of Surface Waves in 2D Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos A. Pérez Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Donno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Symposium on the Application of Geophpysics to Engineering &amp; Environmental Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, United States. pp.Best of 2011 EAGE/NSGD</w:t>
+              <w:t xml:space="preserve">Near Surface 2012 - the 18th European Meeting of Environmental and Engineering Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, France. pp.A21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772002v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Differential Waveform Inversion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resistivity Modelling: Handling Source Singularity and Topography within a Single Step</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René-Edouard Plessix</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Donno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Copenhagen, Denmark. pp.W05</w:t>
+              <w:t xml:space="preserve">Near Surface 2012 - the 18th European Meeting of Environmental and Engineering Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, France. pp.A23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00771987v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Resolution Electrical Resistivity Tomography in Superficial Limestones at Tournemire Site, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
+                <w:t xml:space="preserve">Potential of High Resolution Electrical Resistivity Tomography to Detect Fractured Zones in Limestone and Dolomites Formations in the Near Subsurface at the Tournemire Experimental Platform, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justo Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface 2012 - the 18th European Meeting of Environmental and Engineering Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Paris, France. pp.B19</w:t>
+              <w:t xml:space="preserve">100 Years of Electrical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.45-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00771996v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistivity Modelling: Handling Source Singularity and Topography within a Single Step</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Velocity Estimation with the Normalized Integration Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Donno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Mehl</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface 2012 - the 18th European Meeting of Environmental and Engineering Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, France. pp.A23</w:t>
+              <w:t xml:space="preserve">74th EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Netherlands. pp.W020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00723393v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of High Resolution Electrical Resistivity Tomography to Detect Fractured Zones in Limestone and Dolomites Formations in the Near Subsurface at the Tournemire Experimental Platform, France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Justo Cabrera</w:t>
+                <w:t xml:space="preserve">Resistivity Modelling with Topography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Donno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mehl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">100 Years of Electrical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.45-49</w:t>
+              <w:t xml:space="preserve">74th EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Netherlands. pp.H048</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772012v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite difference resistivity modeling on unstructured grids with large conductivity contrasts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Topography effect in geo-electrical imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Donno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Meeting of Environmental and Engineering Geophysics, Near Surface 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Leicester, United Kingdom. pp.F05</w:t>
+              <w:t xml:space="preserve">100 Years of Electrical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.41-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00678405v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative formulations for full waveform inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems in Science and Engineering,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00687285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Method for Amplitude Computation on High Contrast Velocity Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Belayouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bardainne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73rd EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Vienna, Austria. pp.SP36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00609856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite difference resistivity modeling on unstructured grids with large conductivity contrasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00687286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D post-stack one-way migration in the curvelet domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bingbing Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianwei Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huizhu Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73rd EAGE Conference &amp; Exhibition incorporating SPE EUROPEC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Vienna, Austria. pp.P097</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00678402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tips and tricks for Finite difference and i/o-less FWI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Imadoueddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Borges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEG International and Exposition 81st Annual Meeting, San Antonio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, San Antonio, United States. pp.3174-3178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00678413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The normalized integration method : an alternative to full waveform inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiangbo Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Meeting of Environmental and Engineering Geophysics of the Near Surface Geoscience Division of EAGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Leicester, United Kingdom. pp.B07</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00678406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D multiple prediction in the curvelet domain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite difference resistivity modeling on unstructured grids with large conductivity contrasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Donno</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72nd EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Barcelone, Spain. pp.B020</w:t>
+              <w:t xml:space="preserve">17th European Meeting of Environmental and Engineering Geophysics, Near Surface 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Leicester, United Kingdom. pp.F05</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00535548v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving the Wave Equation Using Curvelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bingbing Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianwei Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huizhu Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72nd EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Barcelone, Spain. pp.C044</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00535549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reverse-time demigration/migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Benjemaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72nd EAGE Conference and Technical Exhibition, European Association of Geoscientists and Engineers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Barcelone, Spain. pp.P373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00535547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-resolution eddy detection from ocean color and sea surface temperature images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Craneguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean'10 - IEEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Sydney, Australia. 6 p, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/OCEANSSYD.2010.5603856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00535860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean eddy tracking with circlelets, GeoInformatics for Environmental Surveillance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2D multiple prediction in the curvelet domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Donno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark S. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">StatGIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Milos, Greece</w:t>
+              <w:t xml:space="preserve">72nd EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Barcelone, Spain. pp.B020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00565006v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00535548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First arrival traveltime tomography for complex near-surface velocity structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Taillandier</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Belayouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71st EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Amsterdam, Netherlands. pp.P122</w:t>
+              <w:t xml:space="preserve">71st EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers, Workshop 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Amsterdam, Netherlands. Workshop 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00535842v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00535843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time demigration/migration using curvelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truong Trong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14142,2245 +14138,2288 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71st EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Amsterdam, Netherlands. pp.V0007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00535841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First arrival traveltime tomography for complex near-surface velocity structures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seismic imaging in the curvelet domain: achievements and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwei Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71st EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers, Workshop 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Amsterdam, Netherlands. Workshop 10</w:t>
+              <w:t xml:space="preserve">Workshop 71st EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers, Workshop 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Amsterdam, Netherlands. Workshop 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00535843v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00535840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic imaging in the curvelet domain: achievements and perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First arrival traveltime tomography for complex near-surface velocity structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark S. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jianwei Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop 71st EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers, Workshop 1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Amsterdam, Netherlands. Workshop 1</w:t>
+              <w:t xml:space="preserve">71st EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Amsterdam, Netherlands. pp.P122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00535840v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00535842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform discrete curvelet transform for seismic processing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ocean eddy tracking with circlelets, GeoInformatics for Environmental Surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Wackernagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Craneguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70th EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Rome, Italy. pp.P066</w:t>
+              <w:t xml:space="preserve">StatGIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Milos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00535845v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00565006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing discrepancies in SST representation by geostatistical means</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What initial velocity model do we need for full waveform inversion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Heyraud</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark S. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Taillandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General Assembly EGU Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union, 2008, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Workshop 11, 70th EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Rome, Italy. Workshop 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407303v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00535849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic velocity estimation in the curvelet domain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3-D refraction traveltime tomography algorithm based on adjoint state techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark S. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Truong Trong Nguyen</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Podvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70th EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2008, Rome, Italy. pp.F033</w:t>
+              <w:t xml:space="preserve">, Jun 2008, Rome, Italy. pp.P163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00535844v1</w:t>
+                <w:t xml:space="preserve">hal-00535846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What initial velocity model do we need for full waveform inversion?</w:t>
+                <w:t xml:space="preserve">Seismic velocity estimation in the curvelet domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cédric Taillandier</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Truong Trong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop 11, 70th EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Rome, Italy. Workshop 11</w:t>
+              <w:t xml:space="preserve">70th EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Rome, Italy. pp.F033</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00535849v1</w:t>
+                <w:t xml:space="preserve">hal-00535844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D refraction traveltime tomography algorithm based on adjoint state techniques</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seismic demigration/migration with curvelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Podvin</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Truong Trong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70th EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Rome, Italy. pp.P163</w:t>
+              <w:t xml:space="preserve">SIAM conference on Imaging Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00535846v1</w:t>
+                <w:t xml:space="preserve">hal-00535857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic demigration/migration with curvelets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uniform discrete curvelet transform for seismic processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Truong Trong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Truong Trong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM conference on Imaging Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, San Diego, United States</w:t>
+              <w:t xml:space="preserve">70th EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Rome, Italy. pp.P066</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00535857v1</w:t>
+                <w:t xml:space="preserve">hal-00535845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refraction travel-time tomography based on adjoint state techniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mark S. Noble</w:t>
+                <w:t xml:space="preserve">Characterizing discrepancies in SST representation by geostatistical means</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Wackernagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Henri Calandra</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bertino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Heyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM conference on mathematical and computational issues in Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Santa Fe, United States</w:t>
+              <w:t xml:space="preserve">General Assembly EGU Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, 2008, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00535856v1</w:t>
+                <w:t xml:space="preserve">hal-01407303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic migration using the complex shiftable pyramid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truong Trong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop WO8 Curvelets, contourlets, seislets, .. in seismic data processing - where are we and where are we going?, 69th EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, London, United Kingdom. Workshop 08</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00535853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards interactive seismic imaging with curvelets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Refraction travel-time tomography based on adjoint state techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark S. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Truong Trong Nguyen</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop WO8 Curvelets, contourlets, seislets, .. in seismic data processing - where are we and where are we going?, 69th EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, London, United Kingdom. Workshop 08</w:t>
+              <w:t xml:space="preserve">SIAM conference on mathematical and computational issues in Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Santa Fe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00535851v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00535856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refraction travel-time tomography based on adjoint state techniques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards interactive seismic imaging with curvelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Truong Trong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69th EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, London, United Kingdom. pp.P054</w:t>
+              <w:t xml:space="preserve">Workshop WO8 Curvelets, contourlets, seislets, .. in seismic data processing - where are we and where are we going?, 69th EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, London, United Kingdom. Workshop 08</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00535854v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00535851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic imaging in the curvelet domain and its implications for the curvelet design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Refraction travel-time tomography based on adjoint state techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark S. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76th Annual SEG Meeting and Exposition, Soc. Expl. Geophys.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">69th EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, London, United Kingdom. pp.P054</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00535859v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00535854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic velocity analysis: in time or depth domain?</w:t>
+                <w:t xml:space="preserve">Seismic imaging in the curvelet domain and its implications for the curvelet design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Lambaré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA annual workshop, Imaging from wave propagation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">76th Annual SEG Meeting and Exposition, Soc. Expl. Geophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, New Orleans, United States. pp.2406 - 2410, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/1.2370018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407305v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00535859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the value of combining reflection and diving P-waves for velocity estimation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seismic velocity analysis: in time or depth domain?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Kashtan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Troyan</w:t>
+                <w:t xml:space="preserve">G. Lambaré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expanded Abstracts, 66th Annual EAGE Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Geoscientists and Engineers, 2005, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">IMA annual workshop, Imaging from wave propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Minnesota, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407306v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of multi-valued migration for sub-surface imaging in complex media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the value of combining reflection and diving P-waves for velocity estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Bykov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.P.E. ten Kroode</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Chauris</w:t>
+                <w:t xml:space="preserve">Boris Kashtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Troyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Problems in Mechanics, XXXII International Summer School Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SEG, 2004, Saint Petersburg, Russia</w:t>
+              <w:t xml:space="preserve">Expanded Abstracts, 66th Annual EAGE Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Geoscientists and Engineers, 2005, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407308v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-driven Kirchhoff migration or how to take advantage of the slant stack domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boudewijn Salomons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expanded Abstracts, 66th Annual EAGE Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Geoscientists and Engineers, 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining refracted and diving waves for seismic anisotropic model building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Bykov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kashtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Troyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomodel'04</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Gelengik, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-D velocity estimation based on locally coherent seismic data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mark S. Noble</w:t>
+                <w:t xml:space="preserve">On the use of multi-valued migration for sub-surface imaging in complex media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P.E. ten Kroode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sub-basalt imaging workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge, 2002, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Advanced Problems in Mechanics, XXXII International Summer School Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SEG, 2004, Saint Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407312v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration velocity analysis in complex media: application to the Marmousi data set</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2-D velocity estimation based on locally coherent seismic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soazig Le Bégat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark S. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Lambaré</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expanded Abstracts, 63rd Annual EAGE Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAGE, 2001, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Sub-basalt imaging workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge, 2002, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407313v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomographic migration velocity analysis: application on a 2-D marine data set</w:t>
+                <w:t xml:space="preserve">Migration velocity analysis in complex media: application to the Marmousi data set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lambaré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expanded Abstracts, 62nd Annual EAGE Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Geoscientists and Engineers, 2000, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Expanded Abstracts, 63rd Annual EAGE Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAGE, 2001, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407317v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic velocity estimation from locally coherent events picked in the depth migrated domain: application on a 2-D real data set</w:t>
+                <w:t xml:space="preserve">Tomographic migration velocity analysis: application on a 2-D marine data set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expanded Abstracts, 69th Annual SEG Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Calgary, Canada</w:t>
+              <w:t xml:space="preserve">Expanded Abstracts, 62nd Annual EAGE Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Geoscientists and Engineers, 2000, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407315v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DSO for 2-D velocity estimation through local optimization process</w:t>
+                <w:t xml:space="preserve">Automatic velocity estimation from locally coherent events picked in the depth migrated domain: application on a 2-D real data set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Mathematical and Computational Issues in the Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Industrial and Applied Mathematics, 1999, San Antonio, United States</w:t>
+              <w:t xml:space="preserve">Expanded Abstracts, 69th Annual SEG Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Calgary, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407321v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration based velocity analysis in 2-D laterally heterogeneous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16422,195 +16461,169 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expanded Abstracts, 68th Annual SEG Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society of Exploration Geophysicists, 1999, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common angle image gather: a strategy for imaging complex media</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DSO for 2-D velocity estimation through local optimization process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Lambaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expanded Abstracts, 68th Annual SEG Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">Conference on Mathematical and Computational Issues in the Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Industrial and Applied Mathematics, 1999, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407328v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common angle image gather: a strategy for imaging complex media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16622,362 +16635,470 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lambaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expanded Abstracts, EAGE/SEG Summer Research Workshop Depth Imaging of Reservoir Attributes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAGE/SEG, 1998, Boussens, France</w:t>
+              <w:t xml:space="preserve">Expanded Abstracts, 68th Annual SEG Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407326v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the behaviour of Differential Semblance for velocity optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Common angle image gather: a strategy for imaging complex media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lambaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Podvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expanded Abstracts, 60 Annual EAGE Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Geoscientists and Engineers, 1998, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">Expanded Abstracts, EAGE/SEG Summer Research Workshop Depth Imaging of Reservoir Attributes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAGE/SEG, 1998, Boussens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407324v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Semblance Optimization for 2-D velocity field estimation</w:t>
+                <w:t xml:space="preserve">Testing the behaviour of Differential Semblance for velocity optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Podvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAGE/SEG Summer Research Workshop Depth Imaging of Reservoir Attributes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAGE/SEG, 1998, Boussens, France</w:t>
+              <w:t xml:space="preserve">Expanded Abstracts, 60 Annual EAGE Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Geoscientists and Engineers, 1998, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407325v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the behavior of Differential Semblance for velocity estimation</w:t>
+                <w:t xml:space="preserve">Differential Semblance Optimization for 2-D velocity field estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expanded Abstracts, 68th Annual SEG Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society of Exploration Geophysicists, 1998, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">EAGE/SEG Summer Research Workshop Depth Imaging of Reservoir Attributes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAGE/SEG, 1998, Boussens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407327v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Testing the behavior of Differential Semblance for velocity estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark S. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expanded Abstracts, 68th Annual SEG Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of Exploration Geophysicists, 1998, New Orleans, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modifications environnementales à la limite K/T dans le bassin profond des Apennins du NE (Italie).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17005,51 +17126,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cretaceous-Tertiary boundary: biological and geological aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Congrès de la Société Géologique de France, 1996, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17059,582 +17180,582 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DeLIA: Dependability Library for Iterative Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla dos Santos Santana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idalmis Milian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Tadonki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Xavier-de-Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISC 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04143236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydraulic Diffusivity Enhancement during Injection-Induced Fault Reactivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Almakari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François X Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, New-Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependence of Injection-Induced Seismicity on the Injection Scenario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Almakari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origins of Lg phase and Rayleigh overtones in ambient noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kazantsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Peruzzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th EAGE Workshop on Passice Seismic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Krakow, Poland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induced seismicity in a rate-and-state asperity model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Almakari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cargèse school on Earthquakes : nucleation, triggering rupture and relationship with aseismic processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Cargèse (Corse), France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17644,117 +17765,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">100 Years of Electrical Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiliam Lionheart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presse des Mines, pp.192, 2012, Sciences de la terre et de l'environnement, 978-2-911256-87-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00755420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17764,233 +17885,233 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 5 • Full waveform inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seismic imaging: a practical approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/978-2-7598-2351-2.c007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seismic imaging: a practical approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2351-2.c010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling modeling and migration for seismic imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18010,185 +18131,185 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Intech. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seismic Waves, Research and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Intech, pp.155-172, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00678432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3. Integral Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Bleistein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ross Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jos Van Trier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Symes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prestack Depth Migration and Velocity Model Building</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society of Exploration Geophysicists, pp.77-224, 2008, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1190/1.9781560801917.ch3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18198,105 +18319,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation de la cohérence locale des données sismiques pour l'imagerie du sous-sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université Pierre et Marie Curie - Paris VI, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00535531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId424"/>
+      <w:footerReference w:type="default" r:id="rId427"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18443,51 +18564,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05500323v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Sin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chauris" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Langlais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Regnault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2025.105070" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792490v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Barthet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Semetey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chautru" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2024.07.001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04851362v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine El Khoury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kazantsev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Kula" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dartois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae089" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04644878v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Santana" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon C.F. Ara&#250;jo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idalmis Milian Sardina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;talo A.S. Assis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Barros" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2024.105662" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843964v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dublanchet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Passel&#232;gue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chauris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gesret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Twardzik" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB028733" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03901478v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Lopes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.13181" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03549596v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Farshad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Noble" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab405" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03901548v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-021-10089-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03901536v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2020-0916.1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341013v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2020-0527.1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03118552v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2019-0489.1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03118558v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Audebert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.12935" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02968785v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Almakari" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Passel&#232;gue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dublanchet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa446" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408839v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Krummenauer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.12827" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02103946v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kazantsev" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Huguet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz077" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367625v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Almakari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic L Pellet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB017898" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884639v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubing Li" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2017-0825.1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02055585v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cotton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Forgues" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hardouin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085174v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Peruzzetto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kazantsev" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Luu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P M&#233;taxian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Huguet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy311" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884599v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cocher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Edouard Plessix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2017-0826.1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518958v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-E. Plessix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-017-9656-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518944v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2016-0359.1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01385586v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Wang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Donno" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Calandra" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2015-0340.1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407157v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gelis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justo Cabrera" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Penz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-015-1110-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01346801v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. P&#233;rez Solano" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-016-9561-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407153v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Lameloise" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw284" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01253303v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Batany" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Tomazeli Duarte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Marcos Romano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2015-0182.1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143751v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.12195" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7GGZS44X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01253306v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhui Zhang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean S. Oliver" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2015.10.026" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L4QZM8QM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01087406v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andr&#233;s P&#233;rez Solano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu211" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850176v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mehl" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt169" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00679234v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingbing Sun" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwei Ma" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574554v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Karoui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Wackernagel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Craneguy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2010.05.009" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SH6JS09W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535528v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tielang Mi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Huizhu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00551721v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3502663" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535544v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlind Plonka" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535527v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Trong Nguyen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535524v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Benjemaa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00438476v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00519453v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Taillandier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535521v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2831933" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535546v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilong Liu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soontorn Oraintara" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/373487" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113373v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Le Begat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devaux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nguyen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2478.2004.00427.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FKZ8FCKX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113383v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lambar&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Podvin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1500383" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113380v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1500382" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113385v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Xu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1487131" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113389v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246x.2001.00279.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143810v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Le Rousseau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Beaudoin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Propson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Montanari" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-0182(97)00150-8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VTV0VS5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05393904v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahin&#232;ze Ztoti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tadonki" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roblex Nana Tchakoute" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PADW69789.2025.00014" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05457815v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Beni Hamad" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422074v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Passelegue" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brantut" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnaby Fryer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-15900" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477577v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478425v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03901599v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202210938" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03901578v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farshad" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lopes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202211039" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03901589v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo De Souza" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202211045" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03901569v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Martins De Assis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audebert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Williamson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202210431" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096305v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois X Passel&#232;gue" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03118610v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202011366" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03118607v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202011108" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04095992v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03118612v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202012107" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408965v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408950v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201900648" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408903v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jiang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201901916" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884679v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jiang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884665v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyou Zhou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201801883" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884684v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201801379" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884627v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201801908" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096326v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735175v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01525056v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Schilke" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur H. Hartog" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01525055v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01543526v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01543525v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huguet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01543527v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009729v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bouteiller" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Ben Jemaa" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;tivier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borhan Tavakoli F." TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701253" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01543523v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01543528v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407212v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Belles" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mahrooqi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Porter" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Denis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201600983" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407186v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Farahani" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Pico" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01385616v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Farahani" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2016-13527500.1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01385627v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Deville" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407177v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20160083" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407217v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Krummenauer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato R. Lopes" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201601322" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01346823v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Marcos T. Romano" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201600871" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01253310v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01253309v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01261403v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413495" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01261393v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413049" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01261410v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Michou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201412555" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01261404v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201412876" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01261382v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01261401v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413493" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407299v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407302v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407291v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141496" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407297v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407295v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141579" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01087433v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Piero Deidda" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20140539" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407287v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01087412v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Strobbia Claudio" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01087440v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141408" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850178v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00848305v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850179v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00848301v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00848304v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00772015v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00723385v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00723382v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00723392v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00723389v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vi Nhu Ba" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00772002v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangbo Liu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771987v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771996v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line G&#233;lis" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00723393v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00772012v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00678405v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00687285v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00609856v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Belayouni" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bardainne" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00687286v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00678402v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huizhu Yang" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00678413v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Imbert" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Imadoueddine" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thierry" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Borges" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00678406v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535548v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535549v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535547v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535860v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSSYD.2010.5603856" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00565006v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535842v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535841v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535843v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535840v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535845v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407303v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertino" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heyraud" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535844v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535849v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535846v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535857v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535856v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535853v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535851v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535854v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535859v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2370018" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407305v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lambar&#233;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407306v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Bykov" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kashtan" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Troyan" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407308v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P.E. ten Kroode" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407311v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudewijn Salomons" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407309v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407312v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Le B&#233;gat" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407313v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407317v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407315v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407321v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407319v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407328v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407326v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407324v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407325v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407327v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407323v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Rousseau" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04143236v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla dos Santos Santana" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idalmis Milian" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Xavier-de-Souza" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096245v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02103950v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735168v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peruzzetto" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735164v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00755420v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Adler" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiliam Lionheart" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408866v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2351-2.c007" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408882v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mari" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Mendes" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2351-2.c010" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00678432v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409010v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Bleistein" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ross Hill" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Van Trier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Symes" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gray" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.9781560801917.ch3" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00535531v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05500323v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Sin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chauris" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Langlais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Regnault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2025.105070" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04644878v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Santana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon C.F. Ara&#250;jo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idalmis Milian Sardina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;talo A.S. Assis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Barros" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2024.105662" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04851362v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine El Khoury" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kazantsev" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Kula" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dartois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae089" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792490v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Barthet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Semetey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chautru" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2024.07.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843964v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dublanchet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Passel&#232;gue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chauris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gesret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Twardzik" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB028733" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03901478v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Lopes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.13181" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03549596v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Farshad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Noble" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab405" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03901548v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-021-10089-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03901536v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2020-0916.1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341013v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2020-0527.1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03118558v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Audebert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.12935" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02968785v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Almakari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Passel&#232;gue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dublanchet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa446" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03118552v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2019-0489.1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408839v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Krummenauer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.12827" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02103946v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kazantsev" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Huguet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz077" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367625v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Almakari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic L Pellet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB017898" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02055585v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cotton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Forgues" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hardouin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884639v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubing Li" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2017-0825.1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884599v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cocher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Edouard Plessix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2017-0826.1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085174v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Peruzzetto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kazantsev" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Luu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P M&#233;taxian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Huguet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy311" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518958v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-E. Plessix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-017-9656-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518944v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2016-0359.1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01346801v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. P&#233;rez Solano" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Donno" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-016-9561-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01385586v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Calandra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2015-0340.1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407157v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gelis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justo Cabrera" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Penz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-015-1110-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407153v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Lameloise" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw284" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01253303v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Batany" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Tomazeli Duarte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Marcos Romano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2015-0182.1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143751v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.12195" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7GGZS44X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01253306v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhui Zhang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean S. Oliver" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2015.10.026" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L4QZM8QM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01087406v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andr&#233;s P&#233;rez Solano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu211" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850176v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mehl" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt169" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574554v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Karoui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Wackernagel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Craneguy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2010.05.009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SH6JS09W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00679234v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingbing Sun" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwei Ma" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00551721v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3502663" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535544v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlind Plonka" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535524v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Benjemaa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535527v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Trong Nguyen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535528v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tielang Mi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Huizhu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00438476v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00519453v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Taillandier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535521v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2831933" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535546v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilong Liu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soontorn Oraintara" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/373487" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113373v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Le Begat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devaux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nguyen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2478.2004.00427.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FKZ8FCKX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113383v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lambar&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Podvin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1500383" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113380v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1500382" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113389v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246x.2001.00279.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113385v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Xu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1487131" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143810v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Le Rousseau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Beaudoin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Propson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Montanari" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-0182(97)00150-8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VTV0VS5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607250v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ben Khaled" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Blanco Mart&#237;n" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05457815v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Beni Hamad" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422074v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Passelegue" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brantut" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnaby Fryer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-15900" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05393904v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahin&#232;ze Ztoti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tadonki" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roblex Nana Tchakoute" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PADW69789.2025.00014" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477577v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478425v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03901589v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo De Souza" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202211045" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03901599v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202210938" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03901578v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farshad" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lopes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202211039" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03901569v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Martins De Assis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audebert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Williamson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202210431" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03118607v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202011108" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04095992v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois X Passel&#232;gue" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03118612v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202012107" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03118610v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202011366" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096305v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408950v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201900648" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408903v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jiang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201901916" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408965v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884684v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jiang" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201801379" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884627v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201801908" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096326v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735175v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884679v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884665v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyou Zhou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201801883" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009729v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bouteiller" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Ben Jemaa" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;tivier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borhan Tavakoli F." TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701253" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01543526v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01543525v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huguet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01543527v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01525055v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Schilke" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur H. Hartog" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01543523v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01543528v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01525056v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407217v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Krummenauer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato R. Lopes" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201601322" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01385616v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Farahani" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2016-13527500.1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01385627v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Deville" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407177v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20160083" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407212v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Belles" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mahrooqi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Porter" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Denis" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201600983" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407186v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Farahani" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Pico" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01346823v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Marcos T. Romano" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201600871" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01261393v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413049" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01261410v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Michou" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201412555" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01261404v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201412876" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01261382v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01261401v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413493" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01261403v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413495" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01253310v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01253309v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01087433v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Piero Deidda" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20140539" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407287v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407291v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141496" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407297v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407295v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141579" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01087412v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Strobbia Claudio" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01087440v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141408" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407302v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407299v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850179v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00848301v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00848304v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00848305v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850178v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771996v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line G&#233;lis" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00723389v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vi Nhu Ba" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00772002v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangbo Liu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771987v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00723392v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00723393v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00772012v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00723385v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00723382v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00772015v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00687285v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00609856v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Belayouni" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bardainne" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00687286v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00678402v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huizhu Yang" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00678413v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Imbert" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Imadoueddine" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thierry" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Borges" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00678406v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00678405v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535549v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535547v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535860v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSSYD.2010.5603856" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535548v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535843v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535841v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535840v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535842v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00565006v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535849v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535846v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535844v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535857v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535845v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407303v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertino" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heyraud" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535853v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535856v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535851v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535854v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535859v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2370018" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407305v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lambar&#233;" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407306v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Bykov" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kashtan" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Troyan" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407311v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudewijn Salomons" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407309v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407308v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P.E. ten Kroode" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407312v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Le B&#233;gat" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407313v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407317v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407315v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407319v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407321v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407328v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407326v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407324v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407325v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407327v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407323v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Rousseau" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04143236v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla dos Santos Santana" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idalmis Milian" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Xavier-de-Souza" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096245v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02103950v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735168v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peruzzetto" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735164v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00755420v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Adler" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiliam Lionheart" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408866v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2351-2.c007" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408882v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mari" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Mendes" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2351-2.c010" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00678432v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409010v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Bleistein" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ross Hill" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Van Trier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Symes" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gray" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.9781560801917.ch3" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00535531v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>