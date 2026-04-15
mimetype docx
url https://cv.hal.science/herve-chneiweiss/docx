--- v0 (2026-03-24)
+++ v1 (2026-04-15)
@@ -66,547 +66,815 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immune Cells Infiltration of Patient Derived Glioblastoma Cells spheroids in Acoustic Levitation in Bulk Acoustic Wave devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mousset Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuermanbayi Shuake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeger-Madiot Nathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delaunay Virgile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A unique malignant cell type per patient tumor is encoded in each cancer cell transcriptome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirca Saurty-Seerunghen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias El-Habr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yossi Eliaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Bellenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Antoniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lettre d'information du comité d'éthique N°21 - Octobre 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chneiweiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05484130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sortir de la naïveté face aux systèmes d’IA : l’Inserm se dote d’un guide de bonnes pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chneiweiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05484093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandations de bonnes pratiques suite à l'analyse des questions éthiques soulevées par l'utilisation de l'Intelligence Artificielle dans la recherche à l'Inserm.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bourgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Chneiweiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Eisinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guide de bonnes pratiques de l'Intelligence Artificielle à l'Inserm / Février 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04975393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint memo from the Inserm Ethics Committee, the LORIER program, and the Inserm Scientific Advisory Board</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bourgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Chneiweiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Eisinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Best practice recommendations using AI in Inserm Research / February 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05003733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser l'innovation en santé : vers une approche éthique plurielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bourgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grosset Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lombrail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Filliatreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislaine Filliatreau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Chneiweiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02996655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -616,2560 +884,2442 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune cell infiltration of patient derived glioblastoma cell spheroids in acoustic levitation in bulk acoustic wave devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuake Kuermanbayi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Jeger-Madiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab on a Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d5lc00249d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05350906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges in glioblastoma research: focus on the tumor microenvironment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Bikfalvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristine Alves da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Vianney Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9 (1), pp.9-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.trecan.2022.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03860005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glioblastoma cell motility depends on enhanced oxidative stress coupled with mobilization of a sulfurtransferase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirca S Saurty-Seerunghen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Daubon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Bellenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Daubon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Virgile Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Death and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (10), pp.913. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41419-022-05358-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ethics of genomic medicine: redefining values and norms in the UK and France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Horn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Bale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bourgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Buchanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 29 (5), pp.780 - 788. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41431-020-00798-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03254485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les épaules des géants qui nous ont précédés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chneiweiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 37 (2), pp.185-188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/medsci/2021015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03143638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ERK-mediated loss of miR-199a-3p and induction of EGR1 act as a &amp;quot;toggle switch&amp;quot; of GBM cell dedifferentiation into NANOG- and OCT4-positive cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Almairac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Turchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sakakini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Debruyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Elkeurti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 80, pp.3236-3250. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-19-0855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The oncolytic virus Delta-24-RGD elicits an antitumor effect in pediatric glioma and DIPG mouse models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naiara Martínez-Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Garcia-Moure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Marigil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marisol González-Huarriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montse Puigdelloses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (1), pp.2235. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-019-10043-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03941202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in chromatin state reveal ARNT2 at a node of a tumorigenic transcription factor signature driving glioblastoma cell aggressiveness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bogeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Morvan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elías El-Habr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Neuropathologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 135 (2), pp.267-283. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00401-017-1783-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02368647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering Responsible Research with Genome Editing Technologies: a European Perspective</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Solveig Fenet</w:t>
+                <w:t xml:space="preserve">A driver role for GABA metabolism in controlling stem and proliferative cell state through GHB production in glioma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias A El-Habr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Luiz Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Burel-Vandenbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bogeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Lipecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transgenic Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11248-017-0028-z⟩</w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 133 (4), pp.645-660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00401-016-1659-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">inserm-01586239v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01481051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A driver role for GABA metabolism in controlling stem and proliferative cell state through GHB production in glioma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joanna Lipecka</w:t>
+                <w:t xml:space="preserve">Fostering Responsible Research with Genome Editing Technologies: a European Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chneiweiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluis Montoliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albrecht A Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00401-016-1659-5⟩</w:t>
+              <w:t xml:space="preserve">Transgenic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26, pp.709-713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11248-017-0028-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inserm-01481051v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01586239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The anti-hypertensive drug prazosin inhibits glioblastoma growth via the PKCd-dependent inhibition of the AKT pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzana Assad Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Lima Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharareh Gholamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan T. Nitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Luiz Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8 (5), pp.511-526. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15252/emmm.201505421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHD7 promotes proliferation of neural stem cells mediated by MIF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shigeki Ohta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomonori Yaguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hironobu Okuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chneiweiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yutaka Kawakami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Brain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9 (1), pp.96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13041-016-0275-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01415337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absence of the Adaptor Protein PEA-15 Is Associated with Altered Pattern of Th Cytokines Production by Activated CD4+ T Lymphocytes In Vitro, and Defective Red Blood Cell Alloimmune Response In Vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Vingert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Junier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavia Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renault-Mihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (8), pp.e0136885. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0136885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01235701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional analysis of HOXD9 in human gliomas and glioma cancer stem cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masanao Tabuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shigeki Ohta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohei Ohashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raita Fukaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Misawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10 (1), pp.60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1476-4598-10-60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00601587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CD133, CD15/SSEA-1, CD34 or side populations do not resume tumor-initiating properties of long-term cultured cancer stem cells from human malignant glio-neuronal tumors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Patru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Romao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Varlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Raponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (1), pp.66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2407-10-66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00663773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ANOCEF genomic and transcriptomic microarray study of the response to radiotherapy or to alkylating first-line chemotherapy in glioblastoma patients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ducray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien de Reyniès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Idbaih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Figarella-Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 9 (1), pp.234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1476-4598-9-234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00668209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune Cells Infiltration of Patient Derived Glioblastoma Cells spheroids in Acoustic Levitation in Bulk Acoustic Wave devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delaunay Virgile</w:t>
+                <w:t xml:space="preserve">Digital Twins in Health : Issues, Definitions and Ethical Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Séroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Bounaud-Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Chneiweiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Desaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
-[...135 lines deleted...]
-                <w:t xml:space="preserve">hal-05392842v1</w:t>
+              <w:t xml:space="preserve">Inria siège, France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit et neurosciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sagant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie de Lamarzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Chémali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Janas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djohar Sidhoum-Rahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rencontres : droit et neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lyon, France. 52 p., 2023, Actes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05207868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId138"/>
+      <w:footerReference w:type="default" r:id="rId143"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3316,51 +3466,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05484130v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chneiweiss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05484093v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04975393v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Atlan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourgain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Chneiweiss" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eisinger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vidal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05003733v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02996655v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosset Marie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lombrail" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Filliatreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350906v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mousset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuake Kuermanbayi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dupuis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Jeger-Madiot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Delaunay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5lc00249d" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860005v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bikfalvi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Alves da Costa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Avril" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vianney Barnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bauchet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trecan.2022.09.005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836497v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirca S Saurty-Seerunghen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Daubon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bellenger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Castro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-022-05358-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254485v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Horn" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bale" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Buchanan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-020-00798-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143638v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890919v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Almairac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Turchi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sakakini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Debruyne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Elkeurti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-19-0855" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03941202v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara Mart&#237;nez-V&#233;lez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garcia-Moure" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Marigil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Gonz&#225;lez-Huarriz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montse Puigdelloses" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10043-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02368647v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bogeas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Morvan-Dubois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as El-Habr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lejeune" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Defrance" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-017-1783-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01586239v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Hirsch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Montoliu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht A M&#252;ller" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Fenet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-017-0028-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01481051v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias A El-Habr" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Luiz Dubois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Burel-Vandenbos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lipecka" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-016-1659-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01297988v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Assad Kahn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lima Costa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharareh Gholamin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan T. Nitta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201505421" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01415337v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeki Ohta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomonori Yaguchi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hironobu Okuno" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Kawakami" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13041-016-0275-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01235701v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Kerbrat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vingert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Junier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Castellano" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renault-Mihara" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136885" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00601587v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanao Tabuse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Ohashi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raita Fukaya" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Misawa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-4598-10-60" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663773v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Patru" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Romao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Varlet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Coulombel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raponi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-10-66" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668209v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ducray" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de Reyni&#232;s" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chinot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Idbaih" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Figarella-Branger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-4598-9-234" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343597v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousset Xavier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuermanbayi Shuake" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeger-Madiot Nathan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaunay Virgile" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392842v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirca Saurty-Seerunghen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias El-Habr" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossi Eliaz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Bellenger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antoniewski" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207868v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sagant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie de Lamarzelle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ch&#233;mali" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Janas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djohar Sidhoum-Rahal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343597v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousset Xavier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuermanbayi Shuake" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dupuis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeger-Madiot Nathan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaunay Virgile" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392842v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirca Saurty-Seerunghen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias El-Habr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossi Eliaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Bellenger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antoniewski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05484130v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chneiweiss" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05484093v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04975393v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Atlan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourgain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Chneiweiss" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eisinger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vidal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05003733v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02996655v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosset Marie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lombrail" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Filliatreau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350906v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mousset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuake Kuermanbayi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Jeger-Madiot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Delaunay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5lc00249d" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860005v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bikfalvi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Alves da Costa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Avril" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vianney Barnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bauchet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trecan.2022.09.005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836497v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirca S Saurty-Seerunghen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Daubon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bellenger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Castro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-022-05358-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254485v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Horn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bale" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Buchanan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-020-00798-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143638v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890919v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Almairac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Turchi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sakakini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Debruyne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Elkeurti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-19-0855" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03941202v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara Mart&#237;nez-V&#233;lez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garcia-Moure" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Marigil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Gonz&#225;lez-Huarriz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montse Puigdelloses" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10043-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02368647v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bogeas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Morvan-Dubois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as El-Habr" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lejeune" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Defrance" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-017-1783-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01481051v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias A El-Habr" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Luiz Dubois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Burel-Vandenbos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lipecka" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-016-1659-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01586239v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Hirsch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Montoliu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht A M&#252;ller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Fenet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-017-0028-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01297988v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Assad Kahn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lima Costa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharareh Gholamin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan T. Nitta" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201505421" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01415337v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeki Ohta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomonori Yaguchi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hironobu Okuno" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Kawakami" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13041-016-0275-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01235701v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Kerbrat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vingert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Junier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Castellano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renault-Mihara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136885" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00601587v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanao Tabuse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Ohashi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raita Fukaya" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Misawa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-4598-10-60" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663773v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Patru" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Romao" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Varlet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Coulombel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raponi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-10-66" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668209v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ducray" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de Reyni&#232;s" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chinot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Idbaih" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Figarella-Branger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-4598-9-234" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405227v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Barbier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S&#233;roussi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Bounaud-Devillers" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desaive" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207868v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sagant" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie de Lamarzelle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ch&#233;mali" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Janas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djohar Sidhoum-Rahal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>