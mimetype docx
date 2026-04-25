--- v0 (2026-03-15)
+++ v1 (2026-04-25)
@@ -181,174 +181,174 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The liber sepulturarum of the collegiate church of Saint-Paul of Lyon: topography and sociology</w:t>
+                <w:t xml:space="preserve">Les inhumations dans le quartier canonial de la collégiale Saint-Paul de Lyon aux XIVe et XVe siècles à travers le Liber sepulturarum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medievalista</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Minima medievalia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, SEPOLTURE MEDIEVALI (IV-XV SECOLO) Spazi, opere, scritture MEDIEVAL BURIALS (4th-15th CENTURIES) Spaces, Artworks, Writings, pp.420-439, t. II</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04863851v1</w:t>
+                <w:t xml:space="preserve">halshs-04969311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les inhumations dans le quartier canonial de la collégiale Saint-Paul de Lyon aux XIVe et XVe siècles à travers le Liber sepulturarum</w:t>
+                <w:t xml:space="preserve">The liber sepulturarum of the collegiate church of Saint-Paul of Lyon: topography and sociology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minima medievalia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medievalista</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (37), pp.111-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/134b4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04969311v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du gisement à l'approvisionnement : extraction, transformation, diffusion, mise en œuvre</w:t>
               </w:r>
@@ -1431,165 +1431,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03374768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accueil et hébergement dans les collégiales séculières de l'ancien diocèse de Lyon au Moyen Âge</w:t>
+                <w:t xml:space="preserve">La charité dans le monde canonial dans l'ancien diocèse de Lyon, au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Moines et chanoines du VIIIe au XVIIIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Philippe Racinet; Anne Massoni; Noëlle Deflou-Leca, Oct 2014, Saint-Amand-les-Eaux, France. pp.161-180</w:t>
+              <w:t xml:space="preserve">La charité de saint Vincent de Paul : un défi ? Développements historiques et réflexions contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dominique Blot, Sep 2017, Châtillon-sur-Chalaronne, France. pp.109-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02448309v1</w:t>
+                <w:t xml:space="preserve">halshs-01868176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La charité dans le monde canonial dans l'ancien diocèse de Lyon, au Moyen Âge</w:t>
+                <w:t xml:space="preserve">Accueil et hébergement dans les collégiales séculières de l'ancien diocèse de Lyon au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La charité de saint Vincent de Paul : un défi ? Développements historiques et réflexions contemporaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dominique Blot, Sep 2017, Châtillon-sur-Chalaronne, France. pp.109-133</w:t>
+              <w:t xml:space="preserve">Moines et chanoines du VIIIe au XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Racinet; Anne Massoni; Noëlle Deflou-Leca, Oct 2014, Saint-Amand-les-Eaux, France. pp.161-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01868176v1</w:t>
+                <w:t xml:space="preserve">hal-02448309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le prieuré Saint-Irénée de Lyon : essai d'histoire d'un témoin de la réforme grégorienne</w:t>
               </w:r>
@@ -2040,195 +2040,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le renouveau de Lyon aux XIe-XIIIe siècles</w:t>
+                <w:t xml:space="preserve">La possession de vestiges antiques au Moyen Age : l'exemple du chapitre cathédral de Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chopin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Bernardi; Philippe Dillmann; Maxime L'Héritier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Merveilleux Moyen Age. L'abbaye de l'Île-Barbe, un voyage aux portes de Lyon</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.87-95, 2025, 9788836662838</w:t>
+              <w:t xml:space="preserve">Démonter pour reconstruire. Une histoire des matériaux de seconde main</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Mergoil, pp.122, 2025, Europe médiévale, 17, 9782355181535</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361219v1</w:t>
+                <w:t xml:space="preserve">hal-05527594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La possession de vestiges antiques au Moyen Age : l'exemple du chapitre cathédral de Lyon</w:t>
+                <w:t xml:space="preserve">Le renouveau de Lyon aux XIe-XIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chopin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Démonter pour reconstruire. Une histoire des matériaux de seconde main</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, éditions Mergoil, pp.122, 2025, Europe médiévale, 17, 9782355181535</w:t>
+              <w:t xml:space="preserve">Merveilleux Moyen Age. L'abbaye de l'Île-Barbe, un voyage aux portes de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana editoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.87-95, 2025, 9788836662838</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05527594v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récupérations de matériaux et démolitions dans la période révolutionnaire : l'exemple lyonnais</w:t>
               </w:r>
@@ -2281,243 +2281,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le monastère de l'Île-Barbe : portrait d'une recherche interdisciplinaire</w:t>
+                <w:t xml:space="preserve">Lyon et l'Île-Barbe à la fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gaillard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Foucault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Merveilleux Moyen Âge. L'abbaye de l'Île-Barbe, un voyage aux portes de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana editoriale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.24-36, 2025, 9788836662838</w:t>
+              <w:t xml:space="preserve">, pp.129-135, 2025, 9788836662838</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361201v1</w:t>
+                <w:t xml:space="preserve">hal-05361236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyon et l'Île-Barbe à la fin du Moyen Âge</w:t>
+                <w:t xml:space="preserve">Le monastère de l'Île-Barbe : portrait d'une recherche interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Faure-Jarrosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Foucault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Merveilleux Moyen Âge. L'abbaye de l'Île-Barbe, un voyage aux portes de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana editoriale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.129-135, 2025, 9788836662838</w:t>
+              <w:t xml:space="preserve">, pp.24-36, 2025, 9788836662838</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05361236v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconstruction du quartier épiscopal de Lyon aux XIIe-XIIIe s. : choix constructifs et pratiques de récupération</w:t>
               </w:r>
@@ -2915,573 +2915,573 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les collégiales du diocèse de Saint-Flour au Moyen Âge</w:t>
+                <w:t xml:space="preserve">Histoire des chanoines-comtes de l'Eglise de Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anne Massoni. </w:t>
+              <w:t xml:space="preserve">Jean-Dominique Durand; Nicolas Reveyron; Didier Repellin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collégiales et chanoines dans le centre de la France du Moyen Âge à la Révolution : ancienne province ecclésiastique de Bourges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Limoges, p. 37-56, 2011, 9782842875091</w:t>
+              <w:t xml:space="preserve">Lyon, La Grâce d'une cathédrale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2011, 2716507899</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01827713v1</w:t>
+                <w:t xml:space="preserve">hal-01827662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire des chanoines-comtes de l'Eglise de Lyon</w:t>
+                <w:t xml:space="preserve">Les collégiales du diocèse de Saint-Flour au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Dominique Durand; Nicolas Reveyron; Didier Repellin. </w:t>
+              <w:t xml:space="preserve">Anne Massoni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lyon, La Grâce d'une cathédrale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2011, 2716507899</w:t>
+              <w:t xml:space="preserve">Collégiales et chanoines dans le centre de la France du Moyen Âge à la Révolution : ancienne province ecclésiastique de Bourges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Limoges, p. 37-56, 2011, 9782842875091</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01827662v1</w:t>
+                <w:t xml:space="preserve">hal-01827713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les lieux d’inhumation</w:t>
+                <w:t xml:space="preserve">Présentation des sources textuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chopin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Gabayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Parron-Kontis; Joëlle Tardieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De mémoires de palais : Archéologie et histoire du groupe épiscopal de Valence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée Valence, p. 198-206, 2006, 2-902935-68-4</w:t>
+              <w:t xml:space="preserve">De mémoires de palais : archéologie et histoire du groupe cathédral de Valence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée de Valence, pp.146-150, 2006, 978-2-902935-68-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01863516v1</w:t>
+                <w:t xml:space="preserve">halshs-01863497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation des sources textuelles</w:t>
+                <w:t xml:space="preserve">Les institutions ecclésiastiques et leur évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Parron-Kontis; Joëlle Tardieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De mémoires de palais : archéologie et histoire du groupe cathédral de Valence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Musée de Valence, pp.146-150, 2006, 978-2-902935-68-0</w:t>
+              <w:t xml:space="preserve">, Musée Valence, p. 151-167, 2006, 2-902935-68-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01863497v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01863508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les institutions ecclésiastiques et leur évolution</w:t>
+                <w:t xml:space="preserve">Le palais épiscopal au Moyen Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Parron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Bouticourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Parron-Kontis; Joëlle Tardieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De mémoires de palais : archéologie et histoire du groupe cathédral de Valence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée Valence, p. 151-167, 2006, 2-902935-68-4</w:t>
+              <w:t xml:space="preserve">De mémoires de palais. Archéologie et histoire du groupe épiscopal de Valence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée Valence, p. 207-221, 2006, 2-902935-68-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01863508v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01863525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le palais épiscopal au Moyen Age</w:t>
+                <w:t xml:space="preserve">Les lieux d’inhumation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Parron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Reynaud</w:t>
+                <w:t xml:space="preserve">Franck Gabayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Parron-Kontis; Joëlle Tardieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De mémoires de palais. Archéologie et histoire du groupe épiscopal de Valence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée Valence, p. 207-221, 2006, 2-902935-68-4</w:t>
+              <w:t xml:space="preserve">De mémoires de palais : Archéologie et histoire du groupe épiscopal de Valence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée Valence, p. 198-206, 2006, 2-902935-68-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01863525v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01863516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie et histoire autour du cloître canonial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Parron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Parron-Kontis; Joëlle Tardieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De mémoires de palais : archéologie et histoire du groupe cathédral de Valence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée Valence, p. 192-197, 2006, 2-902935-68-4</w:t>
@@ -3504,385 +3504,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01863514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’église [Saint-Paul] dans la ville</w:t>
+                <w:t xml:space="preserve">Le culte de saint Ennemond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Reveyron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chantiers lyonnais du Moyen Age (Saint-Jean, Saint-Nizier, Saint-Paul). Archéologie et histoire de l’art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DARA 28, série lyonnaise 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 218-219, 2005, 9782951614598</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, p. 170, 2005, 9782951614598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.alpara.2577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01863553v1</w:t>
+                <w:t xml:space="preserve">halshs-01863548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Nizier dans l'histoire lyonnaise</w:t>
+                <w:t xml:space="preserve">Le chapitre de Saint-Paul de Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Reveyron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chantiers lyonnais du Moyen Age (Saint-Jean, Saint-Nizier, Saint-Paul). Archéologie et histoire de l’art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, DARA 28, série lyonnaise 8, Alpara, p. 164-165, 2005, 9782951614598. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, DARA 28, série lyonnaise 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alpara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 235, 2005, 9782951614598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.alpara.2577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.alpara.2577⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01863544v1</w:t>
+                <w:t xml:space="preserve">halshs-01863556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le chapitre de Saint-Paul de Lyon</w:t>
+                <w:t xml:space="preserve">L’église [Saint-Paul] dans la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Reveyron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chantiers lyonnais du Moyen Age (Saint-Jean, Saint-Nizier, Saint-Paul). Archéologie et histoire de l’art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DARA 28, série lyonnaise 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 235, 2005, 9782951614598. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, p. 218-219, 2005, 9782951614598</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01863556v1</w:t>
+                <w:t xml:space="preserve">halshs-01863553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le culte de saint Ennemond</w:t>
+                <w:t xml:space="preserve">Saint-Nizier dans l'histoire lyonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Reveyron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chantiers lyonnais du Moyen Age (Saint-Jean, Saint-Nizier, Saint-Paul). Archéologie et histoire de l’art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, DARA 28, série lyonnaise 8, </w:t>
-[...14 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+              <w:t xml:space="preserve">, DARA 28, série lyonnaise 8, Alpara, p. 164-165, 2005, 9782951614598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.alpara.2577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01863548v1</w:t>
+                <w:t xml:space="preserve">halshs-01863544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chapitre [de Saint-Nizier] et son organisation</w:t>
               </w:r>
@@ -3908,51 +3908,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chantiers lyonnais du Moyen Age (Saint-Jean, Saint-Nizier, Saint-Paul). Archéologie et histoire de l’art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DARA 28, série lyonnaise 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 212, 2005, 9782951614598. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.alpara.2577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01863550v1</w:t>
@@ -4232,211 +4232,211 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La collégiale d'Aigueperse (Rhône) : un exemple de modifications architecturales liées à un changement de statut</w:t>
+                <w:t xml:space="preserve">Le chœur : définitions,organisations des espaces,cheminement et franchissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chopin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Massoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reveyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liégard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Parron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01863574v1</w:t>
+                <w:t xml:space="preserve">halshs-01863578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le chœur : définitions,organisations des espaces,cheminement et franchissement</w:t>
+                <w:t xml:space="preserve">La collégiale d'Aigueperse (Rhône) : un exemple de modifications architecturales liées à un changement de statut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chopin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Liégard</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">halshs-01863578v1</w:t>
+                <w:t xml:space="preserve">halshs-01863574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4506,51 +4506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile André-Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Daubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service archéologique de la Ville de Lyon; Service Régional de l'archéologie Rhône-Alpes. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5008,51 +5008,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B6EF7F6E"/>
+    <w:nsid w:val="7A663250"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5239,51 +5239,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-chopin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0190-4143" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194103757" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863851v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chopin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134b4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969311v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571204v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Tardieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/asrm.13577" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04559525v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04227511v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.JMMS.5.132847" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04227501v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHEF.5.133770" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03438032v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.JMMS.5.125374" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882367v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reveyron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059325v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Kilgallon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bernot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02077955v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RM.4.2019015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152351v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04559546v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04670960v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12nzk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338072v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03374768v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13hwq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448309v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01868176v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141895v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340780v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827621v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294188v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Charansonnet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gaulin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mounier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Rau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;roujon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-5986-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527619v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361219v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.silvanaeditoriale.it/libro/9788836662838" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527594v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527608v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361201v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Faure-Jarrosson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Foucault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361236v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527634v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361247v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863459v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827686v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lagracedunecathedrale.com/index.php?option=com_content&amp;amp;view=article&amp;amp;id=389:fourviere&amp;amp;catid=69:fourviere&amp;amp;Itemid=90" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827586v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alpara.org/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.3684" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827713v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827662v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863516v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gabayet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863497v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863508v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863525v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bouticourt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Reynaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863514v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863553v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/2577?lang=fr" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863544v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.2577" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863556v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863548v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863550v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863481v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247044v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247053v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863574v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863578v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massoni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Li&#233;gard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01911638v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Puel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Andr&#233;-Chaze" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Daubas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03874709v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LYSE2016" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519434v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519424v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519429v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-chopin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0190-4143" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194103757" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969311v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chopin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863851v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134b4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571204v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Tardieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/asrm.13577" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04559525v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04227511v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.JMMS.5.132847" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04227501v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHEF.5.133770" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03438032v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.JMMS.5.125374" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882367v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reveyron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059325v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Kilgallon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bernot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02077955v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RM.4.2019015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152351v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04559546v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04670960v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12nzk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338072v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03374768v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13hwq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01868176v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448309v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141895v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340780v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827621v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294188v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Charansonnet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gaulin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mounier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Rau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;roujon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-5986-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527619v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527594v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361219v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.silvanaeditoriale.it/libro/9788836662838" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527608v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361236v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361201v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Faure-Jarrosson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Foucault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527634v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361247v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863459v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827686v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lagracedunecathedrale.com/index.php?option=com_content&amp;amp;view=article&amp;amp;id=389:fourviere&amp;amp;catid=69:fourviere&amp;amp;Itemid=90" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827586v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alpara.org/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.3684" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827662v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827713v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863497v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863508v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863525v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bouticourt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Reynaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863516v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gabayet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863514v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863548v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/2577?lang=fr" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.2577" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863556v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863553v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863544v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863550v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863481v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247044v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247053v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863578v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massoni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Li&#233;gard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863574v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01911638v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Puel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Andr&#233;-Chaze" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Daubas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03874709v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LYSE2016" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519434v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519424v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519429v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>