--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -1638,165 +1638,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02141895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les comptes de construction médiévaux : une source documentaire sur les techniques de construction, l'outillage et les matériaux. Exemple du clocher de Saint-Paul de Lyon.</w:t>
+                <w:t xml:space="preserve">Dans le sillon de Saint-Julien de Brioude, les fondations de collégiales séculières dans le diocèse de Clermont aux XIe-XIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Congrès francophone d'histoire de la construction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSAL, Jan 2014, Villeurbanne, France. pp.743-754</w:t>
+              <w:t xml:space="preserve">Brioude aux temps féodaux (XIe-XIIIe). Cultes, pouvoirs, territoires et société,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Brioude, France. p. 177-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01340780v1</w:t>
+                <w:t xml:space="preserve">hal-01827621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans le sillon de Saint-Julien de Brioude, les fondations de collégiales séculières dans le diocèse de Clermont aux XIe-XIIIe siècles</w:t>
+                <w:t xml:space="preserve">Les comptes de construction médiévaux : une source documentaire sur les techniques de construction, l'outillage et les matériaux. Exemple du clocher de Saint-Paul de Lyon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brioude aux temps féodaux (XIe-XIIIe). Cultes, pouvoirs, territoires et société,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Brioude, France. p. 177-190</w:t>
+              <w:t xml:space="preserve">2e Congrès francophone d'histoire de la construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSAL, Jan 2014, Villeurbanne, France. pp.743-754</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01827621v1</w:t>
+                <w:t xml:space="preserve">hal-01340780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2915,573 +2915,573 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire des chanoines-comtes de l'Eglise de Lyon</w:t>
+                <w:t xml:space="preserve">Les collégiales du diocèse de Saint-Flour au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Dominique Durand; Nicolas Reveyron; Didier Repellin. </w:t>
+              <w:t xml:space="preserve">Anne Massoni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lyon, La Grâce d'une cathédrale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2011, 2716507899</w:t>
+              <w:t xml:space="preserve">Collégiales et chanoines dans le centre de la France du Moyen Âge à la Révolution : ancienne province ecclésiastique de Bourges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Limoges, p. 37-56, 2011, 9782842875091</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01827662v1</w:t>
+                <w:t xml:space="preserve">hal-01827713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les collégiales du diocèse de Saint-Flour au Moyen Âge</w:t>
+                <w:t xml:space="preserve">Histoire des chanoines-comtes de l'Eglise de Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anne Massoni. </w:t>
+              <w:t xml:space="preserve">Jean-Dominique Durand; Nicolas Reveyron; Didier Repellin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collégiales et chanoines dans le centre de la France du Moyen Âge à la Révolution : ancienne province ecclésiastique de Bourges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Limoges, p. 37-56, 2011, 9782842875091</w:t>
+              <w:t xml:space="preserve">Lyon, La Grâce d'une cathédrale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2011, 2716507899</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01827713v1</w:t>
+                <w:t xml:space="preserve">hal-01827662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation des sources textuelles</w:t>
+                <w:t xml:space="preserve">Les lieux d’inhumation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Parron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gabayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Parron-Kontis; Joëlle Tardieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De mémoires de palais : archéologie et histoire du groupe cathédral de Valence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée de Valence, pp.146-150, 2006, 978-2-902935-68-0</w:t>
+              <w:t xml:space="preserve">De mémoires de palais : Archéologie et histoire du groupe épiscopal de Valence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée Valence, p. 198-206, 2006, 2-902935-68-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01863497v1</w:t>
+                <w:t xml:space="preserve">halshs-01863516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les institutions ecclésiastiques et leur évolution</w:t>
+                <w:t xml:space="preserve">Présentation des sources textuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Parron-Kontis; Joëlle Tardieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De mémoires de palais : archéologie et histoire du groupe cathédral de Valence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Musée Valence, p. 151-167, 2006, 2-902935-68-4</w:t>
+              <w:t xml:space="preserve">, Musée de Valence, pp.146-150, 2006, 978-2-902935-68-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01863508v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01863497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le palais épiscopal au Moyen Age</w:t>
+                <w:t xml:space="preserve">Les institutions ecclésiastiques et leur évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chopin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Parron-Kontis; Joëlle Tardieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De mémoires de palais. Archéologie et histoire du groupe épiscopal de Valence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée Valence, p. 207-221, 2006, 2-902935-68-4</w:t>
+              <w:t xml:space="preserve">De mémoires de palais : archéologie et histoire du groupe cathédral de Valence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée Valence, p. 151-167, 2006, 2-902935-68-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01863525v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01863508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les lieux d’inhumation</w:t>
+                <w:t xml:space="preserve">Le palais épiscopal au Moyen Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Parron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Bouticourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Gabayet</w:t>
+                <w:t xml:space="preserve">Jean-François Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Parron-Kontis; Joëlle Tardieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De mémoires de palais : Archéologie et histoire du groupe épiscopal de Valence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée Valence, p. 198-206, 2006, 2-902935-68-4</w:t>
+              <w:t xml:space="preserve">De mémoires de palais. Archéologie et histoire du groupe épiscopal de Valence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée Valence, p. 207-221, 2006, 2-902935-68-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01863516v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01863525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie et histoire autour du cloître canonial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Parron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Parron-Kontis; Joëlle Tardieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De mémoires de palais : archéologie et histoire du groupe cathédral de Valence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée Valence, p. 192-197, 2006, 2-902935-68-4</w:t>
@@ -4232,211 +4232,211 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le chœur : définitions,organisations des espaces,cheminement et franchissement</w:t>
+                <w:t xml:space="preserve">La collégiale d'Aigueperse (Rhône) : un exemple de modifications architecturales liées à un changement de statut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chopin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01863578v1</w:t>
+                <w:t xml:space="preserve">halshs-01863574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La collégiale d'Aigueperse (Rhône) : un exemple de modifications architecturales liées à un changement de statut</w:t>
+                <w:t xml:space="preserve">Le chœur : définitions,organisations des espaces,cheminement et franchissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chopin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Massoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reveyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liégard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Parron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-01863574v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01863578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5008,51 +5008,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A663250"/>
+    <w:nsid w:val="A75B3EE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5239,51 +5239,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-chopin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0190-4143" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194103757" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969311v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chopin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863851v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134b4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571204v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Tardieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/asrm.13577" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04559525v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04227511v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.JMMS.5.132847" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04227501v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHEF.5.133770" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03438032v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.JMMS.5.125374" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882367v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reveyron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059325v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Kilgallon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bernot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02077955v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RM.4.2019015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152351v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04559546v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04670960v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12nzk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338072v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03374768v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13hwq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01868176v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448309v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141895v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340780v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827621v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294188v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Charansonnet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gaulin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mounier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Rau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;roujon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-5986-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527619v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527594v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361219v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.silvanaeditoriale.it/libro/9788836662838" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527608v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361236v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361201v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Faure-Jarrosson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Foucault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527634v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361247v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863459v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827686v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lagracedunecathedrale.com/index.php?option=com_content&amp;amp;view=article&amp;amp;id=389:fourviere&amp;amp;catid=69:fourviere&amp;amp;Itemid=90" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827586v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alpara.org/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.3684" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827662v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827713v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863497v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863508v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863525v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bouticourt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Reynaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863516v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gabayet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863514v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863548v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/2577?lang=fr" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.2577" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863556v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863553v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863544v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863550v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863481v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247044v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247053v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863578v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massoni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Li&#233;gard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863574v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01911638v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Puel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Andr&#233;-Chaze" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Daubas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03874709v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LYSE2016" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519434v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519424v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519429v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-chopin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0190-4143" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194103757" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969311v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chopin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863851v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134b4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571204v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Tardieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/asrm.13577" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04559525v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04227511v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.JMMS.5.132847" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04227501v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHEF.5.133770" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03438032v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.JMMS.5.125374" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882367v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reveyron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059325v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Kilgallon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bernot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02077955v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RM.4.2019015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152351v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04559546v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04670960v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12nzk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338072v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03374768v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13hwq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01868176v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448309v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141895v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827621v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340780v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294188v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Charansonnet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gaulin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mounier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Rau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;roujon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-5986-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527619v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527594v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361219v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.silvanaeditoriale.it/libro/9788836662838" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527608v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361236v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361201v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Faure-Jarrosson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Foucault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527634v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361247v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863459v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827686v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lagracedunecathedrale.com/index.php?option=com_content&amp;amp;view=article&amp;amp;id=389:fourviere&amp;amp;catid=69:fourviere&amp;amp;Itemid=90" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827586v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alpara.org/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.3684" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827713v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827662v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863516v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gabayet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863497v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863508v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863525v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bouticourt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Reynaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863514v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863548v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/2577?lang=fr" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.2577" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863556v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863553v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863544v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863550v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863481v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247044v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247053v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863574v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863578v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massoni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Li&#233;gard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01911638v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Puel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Andr&#233;-Chaze" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Daubas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03874709v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LYSE2016" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519434v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519424v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519429v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>