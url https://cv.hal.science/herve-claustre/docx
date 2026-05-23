--- v0 (2026-05-03)
+++ v1 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hervé Claustre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (208)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive acoustic monitoring from profiling floats as a pathway to scalable autonomous observations of global surface wind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cauchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Cazau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Pensieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 22 (1), pp.101-117. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-22-101-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate estimation of photosynthetic available radiation from multispectral downwelling irradiance profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Pitarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Vellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lom3.10673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical float deployment strategy in the Southwestern Indian ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhem Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 222, pp.105504. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2025.105504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Surface Phytoplankton Dynamics to Small‐Particle Fluxes in the Mesopelagic Zone: Insights From High Latitude Bioregions Using BGC‐Argo Floats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Cornec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (7), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024GB008447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing ocean monitoring and knowledge for societal benefit: the urgency to expand Argo to OneArgo by 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Zilberman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth S. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, 1593904 (41p.). </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2025.1593904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of mini warm pool extent on phytoplankton productivity and export in the Arabian sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Goes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga Do Rosario Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep-Sea Research Part I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 214, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2024.104406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04847414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using machine learning and Biogeochemical-Argo (BGC-Argo) floats to assess biogeochemical models and optimize observing system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpiero Cossarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gutknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (7), pp.1405-1422. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-20-1405-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertically Resolved Global Ocean Light Models Using Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pannimpullath Remanan Renosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (24), pp.5663. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15245663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved accuracy and spatial resolution for bio-logging-derived chlorophyll a fluorescence measurements in the Southern Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Ster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Ovidio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.1122822. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2023.1122822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational Monitoring of Open-Ocean Carbon Dioxide Removal Deployments: Detection, Attribution, and Determination of Side Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Boyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gattuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Traon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANOGRAPHY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5670/oceanog.2023.s1.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A census of quality-controlled Biogeochemical-Argo float measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Stoer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuichiro Takeshita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Lea Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Begouen Demeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Bittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.1233289. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2023.1233289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioGeoChemical‐Argo Floats Reveal Stark Latitudinal Gradient in the Southern Ocean Deep Carbon Flux Driven by Phytoplankton Community Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Terrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (11), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GB007624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative and mechanistic understanding of the open ocean carbonate pump - perspectives for remote sensing and autonomous in situ observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Neukermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.T. Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Butterley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 239, pp.104359. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2023.104359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compilation of global bio-optical in situ data for ocean colour satellite applications - version three</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubha Sathyendranath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Brotas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Groom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (12), pp.5737-5770. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-14-5737-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04004053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Green Edge cruise: Understanding the onset, life and fate of the Arctic phytoplankton spring bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavienne Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Amiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pier Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.4607-4642. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-2022-41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical Classification of the Global Ocean From BGC-Argo Floats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Cornec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GB007233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03779814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the phytoplankton community composition on the in situ fluorescence signal: Implication for an improved estimation of the chlorophyll-a concentration from BioGeoChemical-Argo profiling floats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schmechtig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.959131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OneArgo: A New Paradigm for Observing the Global Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Brechner Owens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Zilberman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Scanderbeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Technology Society Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (3), pp.84-90. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4031/MTSJ.56.3.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological production in two contrasted regions of the Mediterranean Sea during the oligotrophic period: an estimate based on the diel cycle of optical properties measured by BioGeoChemical-Argo profiling floats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collin Roesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (4), pp.1165-1194. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-19-1165-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03661717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the gaps between particulate backscattering measurements and modeled particulate organic carbon in the ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martí Galí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Falls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Bernardello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, pp.1245-1275. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-19-1245-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03661716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildfire aerosol deposition likely amplified a summertime Arctic phytoplankton bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ardyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas S Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana N Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (1), pp.201. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-022-00511-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Underwater Vision Profiler 6: an imaging sensor of particle size spectra and plankton, for autonomous and cabled platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lom3.10475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Green Edge cruise: investigating the marginal ice zone processes during late spring and early summer to understand the fate of the Arctic phytoplankton bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavienne Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Amiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pier Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.4607-4642. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-14-4607-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03863335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Mesoscale Eddies on Deep Chlorophyll Maxima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Cornec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laxenaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Speich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (15), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL093470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MALINA oceanographic expedition: how do changesin ice cover, permafrost and UV radiation impactbiodiversity and biogeochemical fluxesin the Arctic Ocean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Massicotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Balzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, pp.1561-1592. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-13-1561-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02978433v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Chlorophyll Maxima in the Global Ocean: Occurrences, Drivers and Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Cornec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (4), </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020gb006759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction of Biogeochemical-Argo Radiometry for Sensor Temperature-Dependence and Drift: Protocols for a Delayed-Mode Quality Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Jutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Organelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaogang Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schmechtig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (18), pp.6217. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21186217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral Radiometry on Biogeochemical-Argo Floats: A Bright Perspective for Phytoplankton Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Organelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Zielinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio D’ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.90-91. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5670/oceanog.2021.supplement.02-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BGC‐Argo Floats Observe Nitrate Injection and Spring Phytoplankton Increase in the Surface Layer of Levantine Sea (Eastern Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (8), </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GL091649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oceans’ biological carbon pumps: Framework for a research observational community approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Boyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2021.780052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing the Global Ocean with Biogeochemical-Argo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuichiro Takeshita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.23-48. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-marine-010419-010956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The suspended small-particle layer in the oxygen-poor Black Sea: a proxy for delineating the effective N 2 -yielding section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (24), pp.6491-6505. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-6491-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing the New Phase of Argo: Technological Developments on Profiling Floats in the NAOS Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Le Reste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dutreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.e577446. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2020.577446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Edge ice camp campaigns: understanding the processes controlling the under-ice Arctic phytoplankton spring bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Massicotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Amiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pier Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ardyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data : Papers in open discussion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.151-176. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-12-151-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring ocean biogeochemistry with autonomous platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Chai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaogang Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuntao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (6), pp.315-326. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43017-020-0053-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic mid-winter phytoplankton growth revealed by autonomous profilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Randelhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Lagunas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (39), pp.eabc2678. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abc2678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of oceanic particulate organic carbon with machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Camps-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ruescas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Annals of Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, V-2-2020, pp.949-956. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-2-2020-949-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argo Data 1999–2019: Two Million Temperature-Salinity Profiles and Subsurface Velocity Observations From a Global Array of Profiling Floats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Wijffels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Riser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigeki Hosoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.00700. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2020.00700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation of wind stress drives the abrupt onset of biological carbon uptake in the Kerguelen bloom: A multisensor approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pellichero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Merlivat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Sallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (9), pp.e2019GL085992. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019gl085992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Mesopelagic Organisms Using Biogeochemical-Argo Floats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Haëntjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Della Penna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Karp-Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (6), pp.e2019GL086088. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GL086088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Regional Neural Network Approach to Estimate Water-Column Nutrient Concentrations and Carbonate System Variables in the Mediterranean Sea: CANYON-MED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2020.00620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing the New Phase of Argo: Scientific Achievements of the NAOS Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.e577408. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2020.577408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental drivers of under-ice phytoplankton bloom dynamics in the Arctic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ardyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Mundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew M. Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Oziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Luc Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/elementa.430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oceans’ twilight zone must be studied now, before it is too late</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Boyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Buesseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivona Cetinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 580 (7801), pp.26-28. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-020-00915-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of phytoplankton biomass leeward of Tahiti as observed by Biogeochemical-Argo floats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 204, pp.103284. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2019.103284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Carbon Export and Loss Rates in the Red Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Kheireddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Dall'Olmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Ouhssain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Krokos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (10), pp.e2020GB006650. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GB006650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical Argo: The Test Case of the NAOS Mediterranean Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Marie Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.120. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2020.00120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major role of particle fragmentation in regulating biological sequestration of CO 2 by the oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Dall’olmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 367 (6479), pp.791-793. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aay1790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Coccolithophore Blooms With BioGeoChemical‐Argo Floats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Terrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cornec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Neukermans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (23), pp.e2020GL090559. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GL090559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global variability of optical backscattering by non-algal particles from a Biogeochemical-Argo dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bellacicco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Cornec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Organelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J W Brewin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Neukermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (16), pp.9767-9776. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GL084078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal vents trigger massive phytoplankton blooms in the Southern Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ardyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Sergi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Ovidio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Sallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.2451. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-09973-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Future of Argo: A Global, Full-Depth, Multi-Disciplinary Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dean Roemmich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Alford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.e00439. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2019.00439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating tropical phytoplankton phenology metrics using contemporary tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Gittings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionysios Raitsos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Kheireddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Fanny Racault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.e674. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-37370-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A BGC-Argo Guide: Planning, Deployment, Data Handling and Usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Bittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Plant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schmechtig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.00502. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2019.00502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compilation of global bio-optical in situ data for ocean-colour satellite applications – version two</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubha Sathyendranath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Brotas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Groom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (3), pp.1037-1068. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-11-1037-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-optical characterization of subsurface chlorophyll maxima in the Mediterranean Sea from a Biogeochemical-Argo float database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (6), pp.1321-1342. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-16-1321-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community‐Level Responses to Iron Availability in Open Ocean Plankton Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Caputi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos Kirilovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (3), pp.391-419. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GB006022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Observation to Information and Users: The Copernicus Marine Service Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Reppucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Alvarez Fanjul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Behrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.234. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2019.00234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-faceted particle pumps drive carbon sequestration in the ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Boyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 568 (7752), pp.327-335. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-019-1098-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Phytoplankton Shapes Colored Dissolved Organic Matter Dynamics in the North Atlantic Subtropical Gyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Organelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (21), pp.12183-12191. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GL084699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The intra-seasonal dynamics of the mixed layer pump in the subpolar North Atlantic Ocean: a BGC-Argo float approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ardyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dall'Olmo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (3), pp.266-281. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GB005997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Variability in the Relationship Between the Particulate Backscattering Coefficient and the Chlorophyll a Concentration From a Global Biogeochemical-Argo Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Organelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (2), pp.1229 - 1250. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JC013030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Chlorophyll Fluorescence: The Time is Right to Expand Biological Measurements in Ocean Observing Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Waite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Muller-Karger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidekatsu Yamazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rik Wanninkhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (3), pp.89-90. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lob.10243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floats with bio-optical sensors reveal what processes trigger the North Atlantic bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.190. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-017-02143-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Dynamics of the Oxic‐Anoxic Interface in the Black Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil Stanev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐marie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Grayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (2), pp.864-871. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017gl076206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProVal: A New Autonomous Profiling Float for High Quality Radiometric Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Penkerc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Vellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lerebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.437. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2018.00437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward deeper development of Biogeochemical-Argo floats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Gang Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Chai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric and Oceanic Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (3), pp.287-290. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16742834.2018.1457932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon cycle in the tropical South Pacific: contribution to the global Si cycle and evidence for an active pico-sized siliceous plankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Rimmelin-Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Helias Nunige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (18), pp.5595-5620. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-15-5595-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Alternative to Static Climatologies: Robust Estimation of Open Ocean CO2 Variables and Nutrient Concentrations From T, S, and O2 Data Using Bayesian Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Bittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Steinhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Fiedler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.e328. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2018.00328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Floats with bio-optical sensors reveal what processes trigger the North Atlantic bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1834. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-04181-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03661730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved correction for non-photochemical quenching of in situ chlorophyll fluorescence based on a synchronous irradiance profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaogang Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (19), pp.24734-24751. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.024734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendations for obtaining unbiased chlorophyll estimates from in situ chlorophyll fluorometers: A global analysis of WET Labs ECO sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collin Roesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaogang Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lom3.10185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Phytoplankton Community Structure on the Spring and Annual Primary Production in the Northwestern Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (12), pp.9918-9936. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JC012668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delineating environmental control of phytoplankton biomass and phenology in the Southern Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ardyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Sallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Ovidio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (10), pp.5016 - 5024. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GL072428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plankton Assemblage Estimated with BGC-Argo Floats in the Southern Ocean: Implications for Seasonal Successions and Particle Export</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rembauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ardyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Catala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (10), pp.8278-8292. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017jc013067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-optical anomalies in the world's oceans: An investigation on the diffuse attenuation coefficients for downward irradiance derived from Biogeochemical Argo float measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Organelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (5), pp.3543-3564. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JC012629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two databases derived from BGC-Argo float measurements for marine biogeochemical and bio-optical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Organelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schmechtig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (2), pp.861-880. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-9-861-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water intrusions and particle signatures in the Black Sea: a Biogeochemical-Argo float investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil Vassilev Stanev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Grayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaterine Schmechtig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 67 (9), pp.1119-1136. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10236-017-1077-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Pigment-Based Phytoplankton Community Distributions in the Red Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Kheireddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Ouhssain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2017.00132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particulate concentration and seasonal dynamics in the mesopelagic ocean based on the backscattering coefficient measured with Biogeochemical-Argo floats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (13), pp.6933 - 6939. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017GL073949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction of profiles of in-situ chlorophyll fluorometry for the contribution of fluorescence originating from non-algal matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaogang Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collin Roesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Organelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (1), pp.80-93. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lom3.10144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimates of Water-Column Nutrient Concentrations and Carbonate System Parameters in the Global Ocean: A Novel Approach Based on Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Bittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gattuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2017.00128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and biogeochemical controls of the phytoplankton blooms in North-Western Mediterranean Sea: A multiplatform approach over a complete annual cycle (2012-2013 DEWEX experiment)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (12), pp.9999-10019. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JC012052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interannual variability of the Mediterranean trophic regimes from ocean color satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Ribera D 'Alcalà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (6), pp.1901-1917. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-13-1901-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compilation of global bio-optical in situ data for ocean-colour satellite applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubha Sathyendranath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Brotas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Groom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (1), pp.235-252. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-8-235-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03463382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substantial energy input to the mesopelagic ecosystem from the seasonal mixed-layer pump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Dall’olmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Dingle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Polimene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert J. W. Brewin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (11), pp.820-823. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo2818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Near-Real-Time Quality-Control Procedure for Radiometric Profiles Measured by Bio-Argo Floats: Protocols and Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Organelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schmechtig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (5), pp.937-951. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JTECH-D-15-0193.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neural network-based method for merging ocean color and Argo data to extend surface bio-optical properties to depth: Retrieval of the particulate backscattering coefficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Dall’olmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (4), pp.2552-2571. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JC011408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing Biogeochemistry into the Argo Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2016EO062427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the vertical distribution of the chlorophyll &amp;lt;i&amp;gt;a&amp;lt;/i&amp;gt; concentration in the Mediterranean Sea: a basin-scale and seasonal approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribera d'Alcalà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (16), pp.5021-5039. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-12-5021-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variability of nutrient concentrations in the Mediterranean Sea: Contribution of Bio-Argo floats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Migon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (12), pp.8528-8550 </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JC011103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton biomass cycles in the North Atlantic subpolar gyre: A similar mechanism for two different blooms in the Labrador Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.early view. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015GL064540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01177050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical distribution of chlorophyll a concentration and phytoplankton community composition from in situ fluorescence profiles: a first database for the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schmechtig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (2), pp.261-273. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-7-261-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving the vertical distribution of chlorophyll a concentration and phytoplankton community composition from in situ fluorescence profiles: A method based on a neural network with potential for global-scale applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (1), pp.451-470. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JC010355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing mixed layer depth, nitrate and chlorophyll concentrations in the northwestern Mediterranean: A combined satellite and NO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; profiling floats experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (18), pp.6443-6451. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014GL061020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the seasonal dynamics of phytoplankton biomass and the deep chlorophyll maximum in oligotrophic environments: A Bio-Argo float investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (8), pp.856-876. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013GB004781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations of bio-optical properties and their interrelationships observed by Bio-Argo floats in the subpolar North Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaogang Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119 (10), pp.7372-7388. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JC010189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dynamics in colored dissolved organic matter in the Mediterranean Sea: Patterns and drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaogang Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haili Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 83, pp.93-101. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2013.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumented elephant seals reveal the seasonality in chlorophyll and light-mixing regime in the iron-fertilized Southern Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaogang Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, pp.6368-6372. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013GL058065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The characteristics of particulate absorption, scattering and attenuation coefficients in the surface ocean; Contribution of the Tara Oceans expedition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Chase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Karsenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.52-62. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mio.2013.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03190095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the comprehension of mixed layer depth control on the Mediterranean phytoplankton phenology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Migon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118, pp.3416-3430. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/JGRC.20251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MAREDAT global database of high performance liquid chromatography marine pigment measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peloquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Swan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (1), pp.109-123. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-5-109-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03463361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration procedures and first dataset of Southern Ocean chlorophyll &amp;lt;i&amp;gt;a&amp;lt;/i&amp;gt; profiles collected by elephant seals equipped with a newly developed CTD-fluorescence tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Monestiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (1), pp.15-29. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-5-15-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition of in situ particulate absorption spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Chase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Zaneveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.110-124. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mio.2014.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quenching correction for in vivo chlorophyll fluorescence acquired by autonomous platforms: a case study with instrumented elephant seals in the Kerguelen region (Southern Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaogang Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10, pp.483-495. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lom.2012.10.483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a merged satellite and in situ fluorescence ocean chlorophyll product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (6), pp.2111-2125. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-2111-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimates of phytoplankton class-specific and total primary production in the Mediterranean Sea from satellite ocean color observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Stramski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (2), pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011GB004055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined processing and mutual interpretation of radiometry and fluorometry from autonomous profiling Bio-Argo floats: 2. Colored dissolved organic matter absorption retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaogang Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117 (C4), pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JC007632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined processing and mutual interpretation of radiometry and fluorimetry from autonomous profiling Bio-Argo floats: Chlorophyll a retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaogang Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116 (C6), </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010JC006899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the shape of the vertical profile of in vivo fluorescence to Chlorophyll-a concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (8), pp.2391-2406. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-8-2391-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep silicon maxima in the stratified oligotrophic Mediterranean Sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Crombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Queguiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Moutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Rimmelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8, pp.459-475. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-8-459-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light absorption properties and absorption budget of Southeast Pacific waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Tieche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009JC005517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton class-specific primary production in the world's oceans: Seasonal and interannual variability from satellite observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Stramski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24, </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009GB003680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The most oligotrophic subtropical zones of the global ocean: similarities and differences in terms of chlorophyll and yellow substance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gentili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (10), pp.3139-3151. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-7-3139-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of phytoplankton community on production, size and export of large aggregates: A world-ocean analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Stemmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George A. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (6), pp.1951-1963. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2009.54.6.1951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme diversity in noncalcifying haptophytes explains a major pigment paradox in open oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Aris-Brosou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106 (31), pp.12803-12808. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0905841106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBSERVING BIOGEOCHEMICAL CYCLES AT GLOBAL SCALES WITH PROFILING FLOATS AND GLIDERS PROSPECTS FOR A GLOBAL ARRAY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth S. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William M. Berelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel S. Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zanna Chase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANOGRAPHY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (3, SI), pp.216-225. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5670/oceanog.2009.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submesoscale physical-biogeochemical coupling across the Ligurian current (northwestern Mediterranean) using a bio-optical glider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Niewiadomska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53 (5part2), pp.2210-2225. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2008.53.5_part_2.2210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability of phytoplankton pigment distributions in the Subtropical South Pacific Ocean: comparison between in situ and predicted data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Uitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (2), pp.353-369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relating phytoplankton photophysiological properties to community structure on large scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavienne Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53 (2), pp.614-630. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2008.53.2.0614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterotrophic bacterial production in the eastern South Pacific: longitudinal trends and coupling with primary production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Obernosterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Moutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ulloa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (1), pp.157-169. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-5-157-2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special section bio-optical and biogeochemical conditions in the South East Pacific in late 2004: the BIOSOPE program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sciandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (3), pp.679-691. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-5-679-2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330707v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and fluxes of aggregates &amp;gt; 100 mu m in the upper kilometer of the South-Eastern Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stemmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gorsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (5), pp.1361-1372. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-5-1361-2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting distribution of aggregates &amp;gt;100 µm in the upper kilometre of the South-Eastern Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gorsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stemmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (1), pp.871-901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phytoplankton class-specific primary production model applied to the Kerguelen Islands region (Southern Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56, pp.541-560. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2008.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rarely reported dinoflagellates of the genera Ceratium, Gloeodinium, Histioneis, Oxytoxum and Prorocentrum (Dinophyceae) from the open southeast Pacific Ocean.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Souissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Biologia Marina y Oceanografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43 (1), pp.43 (1), 25-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient limitation of primary productivity in the Southeast Pacific (BIOSOPE cruise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Prášil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (1), pp.215-225. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-5-215-2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin and global distribution of second order variability in satellite ocean color and its potential applications to algorithm development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine A. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jeremy Werdell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (12), pp.4186-4203. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2008.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gross community production and metabolic balance in the South Pacific Gyre, using a non intrusive bio-optical method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Obernosterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (2), pp.463-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of lipid biomarkers and carbon isotope fractionation in contrasting trophic environments of the South East Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Goyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (3), pp.949-968. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-5-949-2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphate availability and the ultimate control of new nitrogen input by nitrogen fixation in the tropical Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Moutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Karl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rimmelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (1), pp.95-109. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-5-95-2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between the surface concentration of particulate organic carbon and optical properties in the eastern South Pacific and eastern Atlantic Oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Stramski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. A. Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (1), pp.171-201. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-5-171-2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330341v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical backscattering properties of the &amp;quot;clearest&amp;quot; natural waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Twardowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Freeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Stramski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Huot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (6), pp.1041-1058</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of picoplankton to the total particulate organic carbon concentration in the eastern South Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ulloa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alarcón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (5), pp.837-852. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-4-837-2007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of picoplankton to the total particulate organic carbon (POC) concentration in the eastern South Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ulloa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alarcón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (3), pp.1461-1497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two High-Nutrient Low-Chlorophyll phytoplankton assemblages: the tropical central Pacific and the offshore Perú-Chile Current</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Souissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (3), pp.1535-1554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does chlorophyll &amp;lt;i&amp;gt;a&amp;lt;/i&amp;gt; provide the best index of phytoplankton biomass for primary productivity studies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Twardowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (2), pp.707-745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical backscattering properties of the &amp;quot;clearest&amp;quot; natural waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Twardowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Freeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Stramski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Huot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (4), pp.2441-2491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcite production by Coccolithophores in the South East Pacific Ocean: from desert to jungle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Couapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (5), pp.3267-3299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphate availability and the ultimate control of new nitrogen input by nitrogen fixation in the tropical Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Moutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Karl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rimmelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (4), pp.2407-2440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High vertical and low horizontal diversity of Prochlorococcus ecotypes in the Mediterranean sea in summers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Garczarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rousvoal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyree J. West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 60 (2), pp.189-206. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.2007.00297.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural variability of bio-optical properties in Case 1 waters: attenuation and reflectance within the visible and near-UV spectral domains, as observed in South Pacific and Mediterranean waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gentili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (4), pp.2147-2178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval of pigment concentrations and size structure of algal populations from their absorption spectra using multilayered perceptrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Mejia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Biondeau-Patissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Crépon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46 (8), pp.1251-1260. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.46.001251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and specific P-uptake rates of bacterial and phytoplanktonic communities in the Southeast Pacific (BIOSOPE cruise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Moutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. van Mooy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rimmelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (6), pp.941-956. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-4-941-2007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of the ``clearest'' natural waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52 (1), pp.217-229. </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2007.52.1.0217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Abundances of Aerobic Anoxygenic Photosynthetic Bacteria in the South Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Cottrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osvaldo Ulloa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Obernosterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 73 (13), pp.4198-4205. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02652-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning total spectral absorption in phytoplankton and colored detrital material contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadija Oubelkheir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Babin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5, pp.384-395. </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lom.2007.5.384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology and biogeochemistry of contrasting trophic environments in the South East Pacific by carbon isotope ratios on lipid biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (6), pp.4653-4696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between photosynthetic parameters and different proxies of phytoplankton biomass in the subtropical ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Twardowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (5), pp.853-868. </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-4-853-2007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two High-Nutrient Low-Chlorophyll phytoplankton assemblages: the tropical central Pacific and the offshore Perú-Chile Current</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Souissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (6), pp.1101-1113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability of phytoplankton pigment distributions in the Subtropical South Pacific Ocean: comparison between in situ and predicted data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (5), pp.3409-3451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural variability of bio-optical properties in Case 1 waters: attenuation and reflectance within the visible and near-UV spectral domains, as observed in South Pacific and Mediterranean waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gentili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (5), pp.913-925. </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-4-913-2007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gross community production and metabolic balance in the South Pacific Gyre, using a non intrusive bio-optical method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Obernosterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (5), pp.3089-3121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical distribution of phytoplankton communities in open ocean: An assessment based on surface chlorophyll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanford B. Hooker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 111 (C8), </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005JC003207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diel variations in the photosynthetic parameters of Prochlorococcus strain PCC 9511: Combined effects of light and cell cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Partensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Prasil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50 (3), pp.850-863. </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2005.50.3.0850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem dynamics based on plankton functional types for global ocean biogeochemistry models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Le Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy P. Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Colin Prentice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik T. Buitenhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11 (11), pp.2016-2040. </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2005.1004.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00124655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a taxon-specific parameterization of bio-optical models of primary production: A case study in the North Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Merien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (C7), </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JC002634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-optical and biogeochemical properties of different trophic regimes in oceanic waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadija Oubelkheir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sciandra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50 (6), pp.1795 - 1809. </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2005.50.6.1795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siliceous phytoplankton production and export related to trans-frontal dynamics of the Almeria-Oran frontal system (western Mediterranean Sea) during winter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Queguiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Oubelkheir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 109, pp.C07010. </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003JC001878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration of the food web along the Antarctic Peninsula in response to a regional warming trend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A. Moline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tk Frazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Schofield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Vernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (12), pp.1973-1980. </w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2004.00825.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le PROOF nouveau est arrivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre PIGB-PMRC France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16, pp.61-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural variability of phytoplanktonic absorption in oceanic waters: Influence of the size structure of algal populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadija Oubelkheir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 109 (C11), </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JC002419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability of iron and major nutrients for phytoplankton in the northeast Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Moutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 49 (6), pp.2095-2104. </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2004.49.6.2095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An intercomparison of HPLC phytoplankton pigment methods using in situ samples: application to remote sensing and database activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanford B. Hooker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie van Heukelem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Barlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 85 (1-2), pp.41-61. </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2003.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genus Asterodinium (Dinophyceae) as a possible biological indicator of warming in the western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 83 (1), pp.173-174. </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0025315403006945h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in the light absorption coefficients of phytoplankton, nonalgal particles, and dissolved organic matter in coastal waters around Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Stramski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (C7), </w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001JC000882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The many shades of ocean blue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Maritorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 302 (5650), pp.1514-1515. </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1092704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does competition for nanomolar phosphate supply explain the predominance of the cyanobacterium Synechococcus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tron Thingstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Slawyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47 (5), pp.1562-1567. </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2002.47.5.1562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoacclimatization in the zooxanthellae of Pocillopora verrucosa and comparison with a pelagic algal community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Maritorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bonnafous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 25 (3-4), pp.125-134. </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0399-1784(02)01189-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is desert dust making oligotrophic waters greener?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.B. Hooker,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 29 (10), pp.107. </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001GL014056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of temperature, nitrogen, and light limitation on the optical properties of the marine diatom Thalassiosira pseudonana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Stramski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sciandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47 (2), pp.392 - 403. </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2002.47.2.0392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microzooplankton diversity: relationships of tintinnid ciliates with resources, competitors and predators from the Atlantic Coast of Morocco to the Eastern Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R Dolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Plounevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Moutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 49 (7), pp.1217-1232. </w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0967-0637(02)00021-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diel variations in Prochlorococcus optical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47 (6), pp.1637-1647. </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2002.47.6.1637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen deprivation strongly affects Photosystem II but not phycoerythrin level in the divinyl-chlorophyll b-containing cyanobacterium Prochlorococcus marinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Steglich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Behrenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Koblizek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Penno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1503 (3), pp.341-349. </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0005-2728(00)00211-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An axenic cyclostat of Prochlorococcus PCC 9511 with a simulator of natural light regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavienne Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sciandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 13 (2), pp.135 - 142. </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1011144310988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton pigment distribution in relation to upper thermocline circulation in the eastern Mediterranean Sea during winter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Vidussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beniamino B Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Luchetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 106 (C9), pp.19939-19956. </w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999JC000308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03325437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the utility of chemotaxonomic pigments as a surrogate for particulate DMSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauveur Belviso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 46 (4), pp.989-995. </w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2001.46.4.0989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of growth rate, pigment composition and optical properties of Cryptomonas sp. to light and nitrogen stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sciandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lazzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Babin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 201, pp.107 - 120. </w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps201107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance and diversity of prymnesiophytes in the picoplankton coμmunity from the equatorial Pacific Ocean inferred from 18S rDNA sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seung Yeo Moon-van Der Staay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg van Der Staay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 45 (1), pp.98-109. </w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2000.45.1.0098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous monitoring of surface optical properties across a geostrophic front: Biogeochemical inferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Fell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadija Oubelkheir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sciandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 45 (2), pp.309 - 321. </w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2000.45.2.0309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and abundance of bolidophyceae (Heterokonta) in two oceanic regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sy Moon-van Der Staay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Partensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 65 (10), pp.4528-4536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planktonic ciliates in the Mediterranean Sea: longitudinal trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jr Dolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Vidussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 46 (12), pp.2025-2039. </w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0967-0637(99)00043-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolidomonas: A new genus with two species belonging to a new algal class, the Bolidophyceae (Heterokonta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mj Chretiennot-Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lk Medlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Loiseaux-de Goer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 35 (2), pp.368-381. </w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1529-8817.1999.3520368.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in particle attenuation and chlorophyll fluorescence in the tropical Pacific: Scales, patterns, and biogeochemical implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Cailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 104 (C2), pp.3401-3422. </w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/98JC01334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pigment dynamics associated with the grazing of a ciliate and a flagellate feeding on a cyanobacterium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Mostajir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bustillos-Guzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Rassoulzadegan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 21 (4), pp.581-588. </w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0399-1784(98)80040-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations of light absorption by suspended particles with chlorophyll a concentration in oceanic (case 1) waters: Analysis and implications for bio-optical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Allali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 103 (C13), pp.31033-31044. </w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/98JC02712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources of variability in the column photosynthetic cross section for Antarctic coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma Moline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bb Prezelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 102 (C11), pp.25047-25060. </w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/96JC02439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variations in the chlorophyll-specific absorption coefficients of phytoplankton and photosynthetically active pigments in the equatorial Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Allali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 102 (C6), pp.12413-12423. </w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/97JC00380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon biomass, and gross growth rates as estimated from C-14 pigment labelling, during photoacclimation in Prochlorococcus CCMP 1378</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Cailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Vidussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 145 (1-3), pp.209-221. </w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps145209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen- and irradiance-dependent variations of the maximum quantum yield of carbon fixation in eutrophic, mesotrophic and oligotrophic marine systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Kolber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 43 (8), pp.1241-1272. </w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0967-0637(96)00058-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of chlorophylls and carotenoids of marine phytoplankton: Separation of chlorophyll a from divinyl-chlorophyll a and zeaxanthin from lutein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Vidussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bustillosguzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Cailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 18 (12), pp.2377-2382. </w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/18.12.2377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral absorption and fluorescence excitation properties of phytoplanktonic populations at a mesotrophic and an oligotrophic site in the tropical North Atlantic (EUMELI program)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lazzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 43 (8), pp.1215-1240. </w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0967-0637(96)00057-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VARIABILITY IN THE CHLOROPHYLL-SPECIFIC ABSORPTION-COEFFICIENTS OF NATURAL PHYTOPLANKTON - ANALYSIS AND PARAMETERIZATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 100 (C7), pp.13321-13332. </w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/95JC00463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPECIFIC PHYTOPLANKTON BIOMASSES AND THEIR RELATION TO PRIMARY PRODUCTION IN THE TROPICAL NORTH-ATLANTIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 42 (8), pp.1475-1493. </w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0967-0637(95)00053-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEW MARINE PICOEUCARYOTE - OSTREOCOCCUS TAURI GEN ET SP-NOV (CHLOROPHYTA, PRASINOPHYCEAE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mj Chretiennotdinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Courties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phycologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 34 (4), pp.285-292. </w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2216/i0031-8884-34-4-285.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPECIFIC PHYTOPLANKTON SIGNATURES AND THEIR RELATIONSHIP TO HYDROGRAPHIC CONDITIONS IN THE COASTAL NORTHWESTERN MEDITERRANEAN-SEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bustillosguzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 124 (1-3), pp.247-258. </w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps124247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRADIENTS OF PHYTOPLANKTON ABUNDANCE, COMPOSITION AND PHOTOSYNTHETIC PIGMENTS ACROSS THE ALMERIA-ORAN FRONT (SW MEDITERRANEAN-SEA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Fiala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sournia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 5 (3-5), pp.223-233. </w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0924-7963(94)90048-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMALLEST EUKARYOTIC ORGANISM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Courties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Troussellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Lautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mj Chretiennotdinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 370 (6487), pp.255. </w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/370255a0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton dynamics associated with a geostrophic front: Ecological and biogeochemical implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christianne Videau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of marine research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 52 (4), pp.711-742. </w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1357/0022240943077000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE TROPHIC STATUS OF VARIOUS OCEANIC PROVINCES AS REVEALED BY PHYTOPLANKTON PIGMENT SIGNATURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 39 (5), pp.1206-1210. </w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.1994.39.5.1206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCHLOROCOCCUS AND SYNECHOCOCCUS - A COMPARATIVE-STUDY OF THEIR OPTICAL-PROPERTIES IN RELATION TO THEIR SIZE AND PIGMENTATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yh Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Partensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 51 (3), pp.617-649. </w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1357/0022240933223963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size distribution of dimethylsulfoniopropionate (DMSP) in areas of the tropical northeastern Atlantic Ocean and the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauveur Belviso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Buat-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Putaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ba Cuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 44 (1), pp.55-71. </w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0304-4203(93)90006-A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RELATIONSHIP BETWEEN THE QUALITATIVE NATURE OF PARTICLES AND COPEPOD FECES IN THE IRISH SEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sa Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Benmlih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Martinjezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 40 (3-4), pp.231-248. </w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0304-4203(92)90025-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHOTOSYNTHETIC PIGMENTS AS BIOMARKERS OF PHYTOPLANKTON POPULATIONS AND PROCESSES INVOLVED IN THE TRANSFORMATION OF PARTICULATE ORGANIC-MATTER AT THE BIOTRANS SITE (47-DEGREES-N, 20-DEGREES-W)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep-sea research. Part A, Oceanographic research papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 38 (3), pp.347-355. </w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0198-0149(91)90072-N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECT OF VARIABLE NUTRIENT SUPPLY ON FATTY-ACID COMPOSITION OF PHYTOPLANKTON GROWN IN AN ENCLOSED EXPERIMENTAL ECOSYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mayzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Augier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 60 (1-2), pp.123-140. </w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps060123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biochemical investigation of a &amp;lt;em&amp;gt;Phaeocystis sp.&amp;lt;/em&amp;gt; bloom in the Irish Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coombs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 70 (1), pp.197--207. </w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0025315400034317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTRASPECIFIC DIFFERENCES IN THE BIOCHEMICAL-COMPOSITION OF A DIATOM DURING A SPRING BLOOM IN VILLEFRANCHE-SUR-MER BAY, MEDITERRANEAN-SEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Cassiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 129 (1), pp.17-32. </w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0022-0981(89)90060-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADAPTATION OF BIOCHEMICAL-COMPOSITION AND CELL-SIZE TO IRRADIANCE IN 2 MICROALGAE - POSSIBLE ECOLOGICAL IMPLICATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gostan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 40 (1-2), pp.167-174. </w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps040167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global 3D product of phytoplankton community composition derived from satellite and BGC-Argo data using machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Terrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renosh PANNIMPULLATH REMANAN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, New Orleans, Louisiana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolving the scales of plankton ecology and biogeochemical fluxes with the Underwater Vision Profiler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Accardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Baudena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Palma de Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Observation Thematic Assembly: existing products and future evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verbrugge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Buongiorno Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tuyet Trang Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing phytoplankton biomass and community structure observation from BGC-Argo floats using machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASLO, Jun 2023, Palma de Majorqua, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A demonstration of a multiplatform and integrated approach to estimate the carbon fluxes in the tropical Atlantic Ocean, a EuroSea H2020 project contribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Fiedler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Wimart-Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Cotrim da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIRATA-26/TriAtlas General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PIRATA France, Oct 2023, Banyuls-sur-mer, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04893301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global ocean product of profiles of nutrients and carbonate system variables within the framework of Copernicus Multi Observations Thematic Assembly Center (MOBTAC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pannimpullath Remanan Renosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the phytoplankton community composition on the fluorescence signal: Implication for a better estimation of chlorophyll a concentration from BGC-Argo profiling floats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in the fluorescence signal in relation to phytoplankton community composition and implications for the retrieval of the chlorophyll a concentration from BGC-Argo floats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Argo Science Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REFINE - a scientific project committed to raising awareness on ocean sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Audax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CommOCEAN – 5th International Marine Science Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adopt a float - an international educational program to discover the Ocean &amp; marine sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Audax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CommOCEAN – 5th International Marine Science Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New global product of vertically-resolved particulate organic carbon and chlorophyll-a concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renosh Pannimpullath Remanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time serie of bio-optical measurements during BGC-Argo drift at 1000 m: Inferences on particle fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Terrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Online, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New method for chlorophyll-a calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schmechtig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renosh Pannimpullath Remanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Jutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Argo Science Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The underwater light field: lessons learnt from in situ BGC-Argo autonomous profilers and synergies with Earth observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Organelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Zielinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Ocean Carbon from Space Workshop, 2nd Workshop in the CLEO (Colour and Light in the ocean from Earth Observation) Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertically resolved light models for the global ocean based on machine learning techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renosh Pannimpullath Remanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Argo Science Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New global vertical distribution of gridded particulate organic carbon and chlorophyll-a concentration using machine learning for CMEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renosh Pannimpullath Remanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Guinehut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th EuroGOOS International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shom; Ifremer; EuroGOOS AISBL, May 2021, Brest, France. pp.313-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335370v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new global product of vertically-resolved particulate organic carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Online, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multi observations thematic assembly centre of the Copernicus marine environment monitoring service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Guinehut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Buongiorno Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Ciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th EuroGOOS International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shom; Ifremer; EuroGOOS AISBL, May 2021, Brest, France. pp.284-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335202v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Join the Ocean Literacy Movement and Reach Out to Young People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Chiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lorenzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CommOCEAN - 4th International Marine Science Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Virtual, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BGC-Argo floats: a new tool to validate ocean biogeochemical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpiero Cossarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gutknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, San Diego, CA, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep phytoplankton biomass maxima in the global ocean: a Biogeochemichal-Argo floats investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Cornec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laxenaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neural network approach to estimate water-column nutrient concentrations and carbonate system parameters in the Mediterranean Sea: CANYON-MED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.22870.70721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New 3-dimensionl biogeochemical products derived from machine learning-based methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Guinehut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copernicus Marine Environment Monitoring Service (CMEMS) General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical-Argo float oservations of seasonal dynamics and disturbance of phytoplankton biomass in a South Pacific island wake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pasqueron De Fommervault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Biogeochemical Argo Science and Technology in Dissemination and Outreach – Selected Activities with a Focus on the Southern Ocean and Climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Penkerc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-optics on Argo to understand marine biogeochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Organelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Argo Science Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of bio-optical anomalies in the Kerguelen area, Southern Ocean, from ship-based sampling and BGC-Argo profiling floats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collin Roesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Organelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Penkerc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Optics Conference XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First phytoplankton community time-series inferred from BGC-Argo float-derived optical proxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rembauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ardyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can global learning-based methods help to improve biogeochemical models in the Gulf of Mexico?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orens Pasqueron De Fommervault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Brunius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of the subsurface chlorophyll maximum dynamics in the Mediterranean Sea from a Biogeochemical-Argo float database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orens Pasqueron De Fommervault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Optics Conference XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plankton assemblage estimated with BGC-Argo floats in the Southern Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rembauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ardyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Euro-Argo users meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global neural network-based parameterization of biogeochemical water mass properties and processes based on GLODAP data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Bittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orens Pasqueron De Fommervault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gattuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing in situ data set for phytoplankton functional type product validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collin Roesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Vellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Biogeochemical-Argo can learn from GO-SHIP and vice versa ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Bittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orens Pasqueron De Fommervault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gattuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Euro-Argo users meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building an early career network through outreach projects: The &amp;quot;mon océan & moi&amp;quot; example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orens Pasqueron De Fommervault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, New Orleans, Louisiana, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdfunding as a powerful tool to communicate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CommOcean - 2nd International Marine Science Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching young people to be curious, to observe the environment, to think critically</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, New Orleans, Louisiana, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mon océan & moi: an outreach program with an important &amp;quot;remote&amp;quot; communication component</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marine Science Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage of a profiling float: A scientific adventure told to young people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orens Pasqueron De Fommervault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Honolulu, Hawaii, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mon Océan et Moi&amp;quot; - an outreach concept particularly dedicated to the youth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sciandra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Honolulu, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration between scientists, teachers and students to develop educational tools and share experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orens Pasqueron De Fommervault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Honolulu, Hawaii, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A user-friendly approach to visualize data relating &amp;quot;Science&amp;quot; and &amp;quot;Outreach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schmechtig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Honolulu, Hawaii, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-Argo: qualification of sensors and evaluation of their factory calibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Penkerc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Euro-Argo Science Meeting and Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding ocean chemistry and biology using real-time data from profiling floats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Jane Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Riser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science meeting (ASLO, AGU, TOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Salt Lake City, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A french outreach initiative including oceanographic autonomous observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science meeting (ASLO, AGU, TOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Salt Lake City, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French initiatives with a mediterranean-wide perspective for education and outreach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sciandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Raulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Salt Lake City, Utah, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEASONAL VARIABILITY OF PHYTOPLANKTON AND PRIMARY PRODUCTION IN THE SOUTH PACIFIC GYRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimECO2 International Summer School - Oceans, Marine Ecosystems, and Society facing Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton class-specific primary production in the world’s oceans: An estimate based on SeaWiFS time series (1998-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Stramski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time quality control of optical backscattering data from Biogeochemical-Argo floats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Dall'Olmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udaya Bhaskar Tvs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Bittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jodi Brewster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The suspended small-particles layer in the suboxic Black Sea: a proxy for delineating the effective N&lt;sub&gt;2&lt;/sub&gt;-yielding section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining BGC-Argo-based metrics of ocean health and biogeochemical functioning for the evaluation of global ocean models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpiero Cossarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gutknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterotrophic bacterial production in the South East Pacific: longitudinal trends and coupling with primary production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Obernosterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Moutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ulloa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sciandra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chistophe Migon; Antoine Sciandra; Paul Nival. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mer Méditerranée face au changement global 2. Dynamique biologique et évolution de la mer Ligure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-228, 2021, 978-1-78405-733-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sciandra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Migon; Antoine Sciandra; Paul Nival. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mediterranean Sea in the Era of Global Change 2. 30 Years of Multidisciplinary Study of the Ligurian Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, ISTE Science Publishing LTD, 2020, 9781786305862</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendations for plankton measurements on the GO-SHIPprogram with relevance to other sea-going expeditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boss,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya M. Waite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia G Acinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi M. Sosik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCOR Working Group 154 GO-SHIP Report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing the gap with science in teaching young people, a real challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical profiles of environmental parameters measured on discrete water samples collected with Niskin bottles during the Tara Oceans expedition 2009-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Searson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, </w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1594/PANGAEA.836319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mon océan & moi&amp;quot;: share research with oceanographers and discover our oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating profiling floats with extended capabilities in future education and outreach activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and specific P-uptake rates of bacterial and phytoplanktonic communities in the Southeast Pacific (BIOSOPE cruise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Moutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. van Mooy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rimmelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.2027-2068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrients limitation of primary productivity in the Southeast Pacific (BIOSOPE cruise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Prášil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.2733-2759</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neural network approach to estimate water-column nutrient concentrations and carbonate system variables in the Mediterranean Sea: CANYON-MED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particulate concentration and seasonal dynamics in the mesopelagic ocean based on the backscattering coefficient measured with Biogeochemical‐Argo floats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Portland, Oregon, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of high frequency optical backscattering and Chla fluoresence data obtained from BGC-Argo floats at the bases of the mesopelagic zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Briggs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProVal A profiling float dedicated to radiometric measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Penkerc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Lerebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Optics XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile digital video globes: A new way to outreach oceanography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Fontana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THOT (TaHitian Ocean Time series)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maes C. Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COP21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it possible to extract information related to sea-state from an Argo float ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Euro-Argo User Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution sampling of Submesoscale Coherent Vortices transporting newly formed deep water across the NW Mediterranean Sea thanks to glider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A user-friendly approach to visualize data relating &amp;quot;Science&amp;quot; and &amp;quot;Outreach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schmechtig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Scheurle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating a consistent dataset of biogeochemical profiles acquired by Bio-Argo floats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Schmechtig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Obolensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProvBioII: biogeochemical floats become more flexible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Penkerc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Euro-Argo Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Southampton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interactive map as scientific and operative tool for oceanographic autonomous observation, networking and outreach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Groleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data quality control (real-time and delayed mode) on biogeochemical data acquired by autonomous platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality control in real time and delay mode for biogeochemical data on autonomous platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Portand, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeosciences Special Issue: Biogeochemistry and Optics South Pacific Experiment (BIOSOPE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sciandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Copernicus Publication, 2008, 1726-4170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId995"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hervé Claustre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (209)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive acoustic monitoring from profiling floats as a pathway to scalable autonomous observations of global surface wind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cauchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Cazau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Pensieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 22 (1), pp.101-117. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-22-101-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing phytoplankton community composition using in-situ multispectral excitation fluorescence and potential for application to BGC-Argo profiling floats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collin Roesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Partensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGUsphere [preprint]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-2025-6418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05616950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate estimation of photosynthetic available radiation from multispectral downwelling irradiance profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Pitarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Vellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lom3.10673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Surface Phytoplankton Dynamics to Small‐Particle Fluxes in the Mesopelagic Zone: Insights From High Latitude Bioregions Using BGC‐Argo Floats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Cornec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (7), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024GB008447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical float deployment strategy in the Southwestern Indian ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhem Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 222, pp.105504. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2025.105504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing ocean monitoring and knowledge for societal benefit: the urgency to expand Argo to OneArgo by 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Zilberman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth S. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, 1593904 (41p.). </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2025.1593904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of mini warm pool extent on phytoplankton productivity and export in the Arabian sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Goes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga Do Rosario Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep-Sea Research Part I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 214, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2024.104406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04847414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertically Resolved Global Ocean Light Models Using Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pannimpullath Remanan Renosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (24), pp.5663. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15245663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using machine learning and Biogeochemical-Argo (BGC-Argo) floats to assess biogeochemical models and optimize observing system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpiero Cossarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gutknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (7), pp.1405-1422. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-20-1405-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A census of quality-controlled Biogeochemical-Argo float measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Stoer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuichiro Takeshita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Lea Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Begouen Demeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Bittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.1233289. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2023.1233289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioGeoChemical‐Argo Floats Reveal Stark Latitudinal Gradient in the Southern Ocean Deep Carbon Flux Driven by Phytoplankton Community Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Terrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (11), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GB007624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational Monitoring of Open-Ocean Carbon Dioxide Removal Deployments: Detection, Attribution, and Determination of Side Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Boyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gattuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Traon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANOGRAPHY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5670/oceanog.2023.s1.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved accuracy and spatial resolution for bio-logging-derived chlorophyll a fluorescence measurements in the Southern Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Ster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Ovidio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.1122822. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2023.1122822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative and mechanistic understanding of the open ocean carbonate pump - perspectives for remote sensing and autonomous in situ observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Neukermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.T. Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Butterley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 239, pp.104359. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2023.104359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Green Edge cruise: investigating the marginal ice zone processes during late spring and early summer to understand the fate of the Arctic phytoplankton bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavienne Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Amiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pier Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.4607-4642. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-14-4607-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03863335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Underwater Vision Profiler 6: an imaging sensor of particle size spectra and plankton, for autonomous and cabled platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lom3.10475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical Classification of the Global Ocean From BGC-Argo Floats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Cornec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GB007233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03779814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compilation of global bio-optical in situ data for ocean colour satellite applications - version three</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubha Sathyendranath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Brotas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Groom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (12), pp.5737-5770. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-14-5737-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04004053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Green Edge cruise: Understanding the onset, life and fate of the Arctic phytoplankton spring bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavienne Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Amiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pier Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.4607-4642. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-2022-41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OneArgo: A New Paradigm for Observing the Global Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Brechner Owens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Zilberman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Scanderbeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Technology Society Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (3), pp.84-90. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4031/MTSJ.56.3.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the phytoplankton community composition on the in situ fluorescence signal: Implication for an improved estimation of the chlorophyll-a concentration from BioGeoChemical-Argo profiling floats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schmechtig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.959131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological production in two contrasted regions of the Mediterranean Sea during the oligotrophic period: an estimate based on the diel cycle of optical properties measured by BioGeoChemical-Argo profiling floats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collin Roesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (4), pp.1165-1194. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-19-1165-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03661717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the gaps between particulate backscattering measurements and modeled particulate organic carbon in the ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martí Galí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Falls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Bernardello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, pp.1245-1275. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-19-1245-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03661716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildfire aerosol deposition likely amplified a summertime Arctic phytoplankton bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ardyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas S Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana N Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (1), pp.201. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-022-00511-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oceans’ biological carbon pumps: Framework for a research observational community approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Boyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2021.780052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MALINA oceanographic expedition: how do changesin ice cover, permafrost and UV radiation impactbiodiversity and biogeochemical fluxesin the Arctic Ocean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Massicotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Balzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, pp.1561-1592. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-13-1561-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02978433v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Mesoscale Eddies on Deep Chlorophyll Maxima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Cornec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laxenaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Speich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (15), </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL093470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Chlorophyll Maxima in the Global Ocean: Occurrences, Drivers and Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Cornec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (4), </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020gb006759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral Radiometry on Biogeochemical-Argo Floats: A Bright Perspective for Phytoplankton Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Organelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Zielinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio D’ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.90-91. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5670/oceanog.2021.supplement.02-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction of Biogeochemical-Argo Radiometry for Sensor Temperature-Dependence and Drift: Protocols for a Delayed-Mode Quality Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Jutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Organelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaogang Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schmechtig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (18), pp.6217. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21186217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BGC‐Argo Floats Observe Nitrate Injection and Spring Phytoplankton Increase in the Surface Layer of Levantine Sea (Eastern Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (8), </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GL091649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major role of particle fragmentation in regulating biological sequestration of CO 2 by the oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Dall’olmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 367 (6479), pp.791-793. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aay1790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Coccolithophore Blooms With BioGeoChemical‐Argo Floats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Terrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cornec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Neukermans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (23), pp.e2020GL090559. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GL090559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing the Global Ocean with Biogeochemical-Argo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuichiro Takeshita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.23-48. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-marine-010419-010956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring ocean biogeochemistry with autonomous platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Chai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaogang Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuntao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (6), pp.315-326. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43017-020-0053-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The suspended small-particle layer in the oxygen-poor Black Sea: a proxy for delineating the effective N 2 -yielding section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (24), pp.6491-6505. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-6491-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing the New Phase of Argo: Technological Developments on Profiling Floats in the NAOS Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Le Reste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dutreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.e577446. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2020.577446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Edge ice camp campaigns: understanding the processes controlling the under-ice Arctic phytoplankton spring bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Massicotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Amiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pier Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ardyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data : Papers in open discussion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.151-176. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-12-151-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation of wind stress drives the abrupt onset of biological carbon uptake in the Kerguelen bloom: A multisensor approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pellichero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Merlivat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Sallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (9), pp.e2019GL085992. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019gl085992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of oceanic particulate organic carbon with machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Camps-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ruescas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Annals of Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, V-2-2020, pp.949-956. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-2-2020-949-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argo Data 1999–2019: Two Million Temperature-Salinity Profiles and Subsurface Velocity Observations From a Global Array of Profiling Floats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Wijffels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Riser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigeki Hosoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.00700. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2020.00700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic mid-winter phytoplankton growth revealed by autonomous profilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Randelhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Lagunas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (39), pp.eabc2678. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abc2678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Regional Neural Network Approach to Estimate Water-Column Nutrient Concentrations and Carbonate System Variables in the Mediterranean Sea: CANYON-MED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.e00620. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2020.00620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Mesopelagic Organisms Using Biogeochemical-Argo Floats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Haëntjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Della Penna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Karp-Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (6), pp.e2019GL086088. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GL086088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing the New Phase of Argo: Scientific Achievements of the NAOS Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.e577408. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2020.577408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of phytoplankton biomass leeward of Tahiti as observed by Biogeochemical-Argo floats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 204, pp.103284. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2019.103284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental drivers of under-ice phytoplankton bloom dynamics in the Arctic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ardyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Mundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew M. Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Oziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Luc Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/elementa.430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oceans’ twilight zone must be studied now, before it is too late</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Boyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Buesseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivona Cetinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 580 (7801), pp.26-28. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-020-00915-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Carbon Export and Loss Rates in the Red Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Kheireddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Dall'Olmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Ouhssain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Krokos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (10), pp.e2020GB006650. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GB006650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical Argo: The Test Case of the NAOS Mediterranean Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Marie Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.120. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2020.00120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community‐Level Responses to Iron Availability in Open Ocean Plankton Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Caputi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos Kirilovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (3), pp.391-419. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GB006022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A BGC-Argo Guide: Planning, Deployment, Data Handling and Usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Bittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Plant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schmechtig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.00502. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2019.00502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compilation of global bio-optical in situ data for ocean-colour satellite applications – version two</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubha Sathyendranath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Brotas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Groom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (3), pp.1037-1068. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-11-1037-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-optical characterization of subsurface chlorophyll maxima in the Mediterranean Sea from a Biogeochemical-Argo float database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (6), pp.1321-1342. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-16-1321-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating tropical phytoplankton phenology metrics using contemporary tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Gittings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionysios Raitsos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Kheireddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Fanny Racault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.e674. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-37370-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Future of Argo: A Global, Full-Depth, Multi-Disciplinary Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dean Roemmich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Alford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.e00439. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2019.00439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global variability of optical backscattering by non-algal particles from a Biogeochemical-Argo dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bellacicco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Cornec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Organelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J W Brewin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Neukermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (16), pp.9767-9776. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GL084078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal vents trigger massive phytoplankton blooms in the Southern Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ardyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Sergi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Ovidio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Sallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.2451. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-09973-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Observation to Information and Users: The Copernicus Marine Service Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Reppucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Alvarez Fanjul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Behrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.234. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2019.00234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Phytoplankton Shapes Colored Dissolved Organic Matter Dynamics in the North Atlantic Subtropical Gyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Organelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (21), pp.12183-12191. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GL084699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-faceted particle pumps drive carbon sequestration in the ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Boyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 568 (7752), pp.327-335. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-019-1098-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The intra-seasonal dynamics of the mixed layer pump in the subpolar North Atlantic Ocean: a BGC-Argo float approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ardyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dall'Olmo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (3), pp.266-281. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GB005997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved correction for non-photochemical quenching of in situ chlorophyll fluorescence based on a synchronous irradiance profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaogang Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (19), pp.24734-24751. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.024734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floats with bio-optical sensors reveal what processes trigger the North Atlantic bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.190. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-017-02143-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Chlorophyll Fluorescence: The Time is Right to Expand Biological Measurements in Ocean Observing Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Waite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Muller-Karger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidekatsu Yamazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rik Wanninkhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (3), pp.89-90. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lob.10243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Variability in the Relationship Between the Particulate Backscattering Coefficient and the Chlorophyll a Concentration From a Global Biogeochemical-Argo Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Organelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (2), pp.1229 - 1250. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JC013030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Dynamics of the Oxic‐Anoxic Interface in the Black Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil Stanev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐marie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Grayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (2), pp.864-871. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017gl076206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProVal: A New Autonomous Profiling Float for High Quality Radiometric Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Penkerc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Vellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lerebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.437. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2018.00437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward deeper development of Biogeochemical-Argo floats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Gang Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Chai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric and Oceanic Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (3), pp.287-290. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16742834.2018.1457932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon cycle in the tropical South Pacific: contribution to the global Si cycle and evidence for an active pico-sized siliceous plankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Rimmelin-Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Helias Nunige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (18), pp.5595-5620. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-15-5595-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Alternative to Static Climatologies: Robust Estimation of Open Ocean CO2 Variables and Nutrient Concentrations From T, S, and O2 Data Using Bayesian Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Bittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Steinhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Fiedler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.e328. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2018.00328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Floats with bio-optical sensors reveal what processes trigger the North Atlantic bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1834. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-04181-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03661730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delineating environmental control of phytoplankton biomass and phenology in the Southern Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ardyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Sallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Ovidio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (10), pp.5016 - 5024. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GL072428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plankton Assemblage Estimated with BGC-Argo Floats in the Southern Ocean: Implications for Seasonal Successions and Particle Export</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rembauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ardyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Catala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (10), pp.8278-8292. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017jc013067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Phytoplankton Community Structure on the Spring and Annual Primary Production in the Northwestern Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (12), pp.9918-9936. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JC012668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendations for obtaining unbiased chlorophyll estimates from in situ chlorophyll fluorometers: A global analysis of WET Labs ECO sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collin Roesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaogang Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lom3.10185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two databases derived from BGC-Argo float measurements for marine biogeochemical and bio-optical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Organelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schmechtig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (2), pp.861-880. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-9-861-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water intrusions and particle signatures in the Black Sea: a Biogeochemical-Argo float investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil Vassilev Stanev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Grayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaterine Schmechtig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 67 (9), pp.1119-1136. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10236-017-1077-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-optical anomalies in the world's oceans: An investigation on the diffuse attenuation coefficients for downward irradiance derived from Biogeochemical Argo float measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Organelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (5), pp.3543-3564. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JC012629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Pigment-Based Phytoplankton Community Distributions in the Red Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Kheireddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Ouhssain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2017.00132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimates of Water-Column Nutrient Concentrations and Carbonate System Parameters in the Global Ocean: A Novel Approach Based on Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Bittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gattuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2017.00128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and biogeochemical controls of the phytoplankton blooms in North-Western Mediterranean Sea: A multiplatform approach over a complete annual cycle (2012-2013 DEWEX experiment)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (12), pp.9999-10019. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JC012052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction of profiles of in-situ chlorophyll fluorometry for the contribution of fluorescence originating from non-algal matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaogang Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collin Roesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Organelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (1), pp.80-93. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lom3.10144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particulate concentration and seasonal dynamics in the mesopelagic ocean based on the backscattering coefficient measured with Biogeochemical-Argo floats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (13), pp.6933 - 6939. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017GL073949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interannual variability of the Mediterranean trophic regimes from ocean color satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Ribera D 'Alcalà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (6), pp.1901-1917. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-13-1901-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neural network-based method for merging ocean color and Argo data to extend surface bio-optical properties to depth: Retrieval of the particulate backscattering coefficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Dall’olmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (4), pp.2552-2571. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JC011408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Near-Real-Time Quality-Control Procedure for Radiometric Profiles Measured by Bio-Argo Floats: Protocols and Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Organelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schmechtig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (5), pp.937-951. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JTECH-D-15-0193.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substantial energy input to the mesopelagic ecosystem from the seasonal mixed-layer pump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Dall’olmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Dingle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Polimene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert J. W. Brewin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (11), pp.820-823. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo2818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compilation of global bio-optical in situ data for ocean-colour satellite applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubha Sathyendranath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Brotas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Groom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (1), pp.235-252. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-8-235-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03463382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing Biogeochemistry into the Argo Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2016EO062427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the vertical distribution of the chlorophyll &amp;lt;i&amp;gt;a&amp;lt;/i&amp;gt; concentration in the Mediterranean Sea: a basin-scale and seasonal approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribera d'Alcalà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (16), pp.5021-5039. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-12-5021-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variability of nutrient concentrations in the Mediterranean Sea: Contribution of Bio-Argo floats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Migon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (12), pp.8528-8550 </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JC011103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical distribution of chlorophyll a concentration and phytoplankton community composition from in situ fluorescence profiles: a first database for the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schmechtig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (2), pp.261-273. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-7-261-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton biomass cycles in the North Atlantic subpolar gyre: A similar mechanism for two different blooms in the Labrador Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.early view. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015GL064540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01177050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving the vertical distribution of chlorophyll a concentration and phytoplankton community composition from in situ fluorescence profiles: A method based on a neural network with potential for global-scale applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (1), pp.451-470. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JC010355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing mixed layer depth, nitrate and chlorophyll concentrations in the northwestern Mediterranean: A combined satellite and NO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; profiling floats experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (18), pp.6443-6451. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014GL061020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations of bio-optical properties and their interrelationships observed by Bio-Argo floats in the subpolar North Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaogang Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119 (10), pp.7372-7388. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JC010189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the seasonal dynamics of phytoplankton biomass and the deep chlorophyll maximum in oligotrophic environments: A Bio-Argo float investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (8), pp.856-876. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013GB004781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dynamics in colored dissolved organic matter in the Mediterranean Sea: Patterns and drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaogang Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haili Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 83, pp.93-101. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2013.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MAREDAT global database of high performance liquid chromatography marine pigment measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peloquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Swan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (1), pp.109-123. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-5-109-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03463361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the comprehension of mixed layer depth control on the Mediterranean phytoplankton phenology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Migon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118, pp.3416-3430. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/JGRC.20251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumented elephant seals reveal the seasonality in chlorophyll and light-mixing regime in the iron-fertilized Southern Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaogang Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, pp.6368-6372. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013GL058065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The characteristics of particulate absorption, scattering and attenuation coefficients in the surface ocean; Contribution of the Tara Oceans expedition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Chase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Karsenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.52-62. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mio.2013.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03190095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration procedures and first dataset of Southern Ocean chlorophyll &amp;lt;i&amp;gt;a&amp;lt;/i&amp;gt; profiles collected by elephant seals equipped with a newly developed CTD-fluorescence tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Monestiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (1), pp.15-29. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-5-15-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition of in situ particulate absorption spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Chase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Zaneveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.110-124. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mio.2014.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quenching correction for in vivo chlorophyll fluorescence acquired by autonomous platforms: a case study with instrumented elephant seals in the Kerguelen region (Southern Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaogang Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10, pp.483-495. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lom.2012.10.483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined processing and mutual interpretation of radiometry and fluorometry from autonomous profiling Bio-Argo floats: 2. Colored dissolved organic matter absorption retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaogang Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117 (C4), pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JC007632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a merged satellite and in situ fluorescence ocean chlorophyll product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (6), pp.2111-2125. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-2111-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimates of phytoplankton class-specific and total primary production in the Mediterranean Sea from satellite ocean color observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Stramski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (2), pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011GB004055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined processing and mutual interpretation of radiometry and fluorimetry from autonomous profiling Bio-Argo floats: Chlorophyll a retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaogang Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116 (C6), </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010JC006899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the shape of the vertical profile of in vivo fluorescence to Chlorophyll-a concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (8), pp.2391-2406. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-8-2391-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep silicon maxima in the stratified oligotrophic Mediterranean Sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Crombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Queguiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Moutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Rimmelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8, pp.459-475. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-8-459-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light absorption properties and absorption budget of Southeast Pacific waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Tieche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009JC005517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The most oligotrophic subtropical zones of the global ocean: similarities and differences in terms of chlorophyll and yellow substance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gentili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (10), pp.3139-3151. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-7-3139-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton class-specific primary production in the world's oceans: Seasonal and interannual variability from satellite observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Stramski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009GB003680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBSERVING BIOGEOCHEMICAL CYCLES AT GLOBAL SCALES WITH PROFILING FLOATS AND GLIDERS PROSPECTS FOR A GLOBAL ARRAY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth S. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William M. Berelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel S. Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zanna Chase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANOGRAPHY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (3, SI), pp.216-225. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5670/oceanog.2009.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of phytoplankton community on production, size and export of large aggregates: A world-ocean analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Stemmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George A. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (6), pp.1951-1963. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2009.54.6.1951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme diversity in noncalcifying haptophytes explains a major pigment paradox in open oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Aris-Brosou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106 (31), pp.12803-12808. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0905841106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphate availability and the ultimate control of new nitrogen input by nitrogen fixation in the tropical Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Moutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Karl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rimmelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (1), pp.95-109. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-5-95-2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between the surface concentration of particulate organic carbon and optical properties in the eastern South Pacific and eastern Atlantic Oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Stramski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. A. Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (1), pp.171-201. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-5-171-2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330341v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submesoscale physical-biogeochemical coupling across the Ligurian current (northwestern Mediterranean) using a bio-optical glider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Niewiadomska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53 (5part2), pp.2210-2225. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2008.53.5_part_2.2210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rarely reported dinoflagellates of the genera Ceratium, Gloeodinium, Histioneis, Oxytoxum and Prorocentrum (Dinophyceae) from the open southeast Pacific Ocean.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Souissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Biologia Marina y Oceanografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43 (1), pp.43 (1), 25-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting distribution of aggregates &amp;gt;100 µm in the upper kilometre of the South-Eastern Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gorsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stemmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (1), pp.871-901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability of phytoplankton pigment distributions in the Subtropical South Pacific Ocean: comparison between in situ and predicted data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Uitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (2), pp.353-369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relating phytoplankton photophysiological properties to community structure on large scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavienne Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53 (2), pp.614-630. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2008.53.2.0614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterotrophic bacterial production in the eastern South Pacific: longitudinal trends and coupling with primary production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Obernosterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Moutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ulloa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (1), pp.157-169. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-5-157-2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special section bio-optical and biogeochemical conditions in the South East Pacific in late 2004: the BIOSOPE program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sciandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (3), pp.679-691. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-5-679-2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330707v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and fluxes of aggregates &amp;gt; 100 mu m in the upper kilometer of the South-Eastern Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stemmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gorsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (5), pp.1361-1372. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-5-1361-2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phytoplankton class-specific primary production model applied to the Kerguelen Islands region (Southern Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56, pp.541-560. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2008.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient limitation of primary productivity in the Southeast Pacific (BIOSOPE cruise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Prášil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (1), pp.215-225. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-5-215-2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin and global distribution of second order variability in satellite ocean color and its potential applications to algorithm development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine A. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jeremy Werdell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (12), pp.4186-4203. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2008.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gross community production and metabolic balance in the South Pacific Gyre, using a non intrusive bio-optical method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Obernosterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (2), pp.463-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of lipid biomarkers and carbon isotope fractionation in contrasting trophic environments of the South East Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Goyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (3), pp.949-968. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-5-949-2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gross community production and metabolic balance in the South Pacific Gyre, using a non intrusive bio-optical method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Obernosterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (5), pp.3089-3121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical backscattering properties of the &amp;quot;clearest&amp;quot; natural waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Twardowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Freeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Stramski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Huot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (6), pp.1041-1058</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High vertical and low horizontal diversity of Prochlorococcus ecotypes in the Mediterranean sea in summers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Garczarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rousvoal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyree J. West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 60 (2), pp.189-206. </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.2007.00297.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does chlorophyll &amp;lt;i&amp;gt;a&amp;lt;/i&amp;gt; provide the best index of phytoplankton biomass for primary productivity studies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Twardowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (2), pp.707-745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical backscattering properties of the &amp;quot;clearest&amp;quot; natural waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Twardowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Freeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Stramski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Huot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (4), pp.2441-2491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcite production by Coccolithophores in the South East Pacific Ocean: from desert to jungle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Couapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (5), pp.3267-3299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphate availability and the ultimate control of new nitrogen input by nitrogen fixation in the tropical Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Moutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Karl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rimmelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (4), pp.2407-2440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of picoplankton to the total particulate organic carbon concentration in the eastern South Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ulloa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alarcón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (5), pp.837-852. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-4-837-2007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of picoplankton to the total particulate organic carbon (POC) concentration in the eastern South Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ulloa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alarcón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (3), pp.1461-1497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two High-Nutrient Low-Chlorophyll phytoplankton assemblages: the tropical central Pacific and the offshore Perú-Chile Current</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Souissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (3), pp.1535-1554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural variability of bio-optical properties in Case 1 waters: attenuation and reflectance within the visible and near-UV spectral domains, as observed in South Pacific and Mediterranean waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gentili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (4), pp.2147-2178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of the ``clearest'' natural waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52 (1), pp.217-229. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2007.52.1.0217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval of pigment concentrations and size structure of algal populations from their absorption spectra using multilayered perceptrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Mejia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Biondeau-Patissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Crépon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46 (8), pp.1251-1260. </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.46.001251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and specific P-uptake rates of bacterial and phytoplanktonic communities in the Southeast Pacific (BIOSOPE cruise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Moutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. van Mooy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rimmelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (6), pp.941-956. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-4-941-2007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two High-Nutrient Low-Chlorophyll phytoplankton assemblages: the tropical central Pacific and the offshore Perú-Chile Current</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Souissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (6), pp.1101-1113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between photosynthetic parameters and different proxies of phytoplankton biomass in the subtropical ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Twardowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (5), pp.853-868. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-4-853-2007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Abundances of Aerobic Anoxygenic Photosynthetic Bacteria in the South Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Cottrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osvaldo Ulloa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Obernosterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 73 (13), pp.4198-4205. </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02652-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning total spectral absorption in phytoplankton and colored detrital material contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadija Oubelkheir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Babin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5, pp.384-395. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lom.2007.5.384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology and biogeochemistry of contrasting trophic environments in the South East Pacific by carbon isotope ratios on lipid biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tolosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (6), pp.4653-4696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability of phytoplankton pigment distributions in the Subtropical South Pacific Ocean: comparison between in situ and predicted data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (5), pp.3409-3451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural variability of bio-optical properties in Case 1 waters: attenuation and reflectance within the visible and near-UV spectral domains, as observed in South Pacific and Mediterranean waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gentili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (5), pp.913-925. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-4-913-2007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical distribution of phytoplankton communities in open ocean: An assessment based on surface chlorophyll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanford B. Hooker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 111 (C8), </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005JC003207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diel variations in the photosynthetic parameters of Prochlorococcus strain PCC 9511: Combined effects of light and cell cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Partensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Prasil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50 (3), pp.850-863. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2005.50.3.0850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem dynamics based on plankton functional types for global ocean biogeochemistry models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Le Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy P. Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Colin Prentice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik T. Buitenhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11 (11), pp.2016-2040. </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2005.1004.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00124655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a taxon-specific parameterization of bio-optical models of primary production: A case study in the North Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Merien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (C7), </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JC002634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-optical and biogeochemical properties of different trophic regimes in oceanic waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadija Oubelkheir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sciandra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50 (6), pp.1795 - 1809. </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2005.50.6.1795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An intercomparison of HPLC phytoplankton pigment methods using in situ samples: application to remote sensing and database activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanford B. Hooker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie van Heukelem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Barlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 85 (1-2), pp.41-61. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2003.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siliceous phytoplankton production and export related to trans-frontal dynamics of the Almeria-Oran frontal system (western Mediterranean Sea) during winter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Queguiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Oubelkheir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 109, pp.C07010. </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003JC001878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le PROOF nouveau est arrivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre PIGB-PMRC France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16, pp.61-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration of the food web along the Antarctic Peninsula in response to a regional warming trend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A. Moline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tk Frazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Schofield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Vernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (12), pp.1973-1980. </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2004.00825.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability of iron and major nutrients for phytoplankton in the northeast Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Moutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 49 (6), pp.2095-2104. </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2004.49.6.2095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural variability of phytoplanktonic absorption in oceanic waters: Influence of the size structure of algal populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadija Oubelkheir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 109 (C11), </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JC002419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The many shades of ocean blue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Maritorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 302 (5650), pp.1514-1515. </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1092704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genus Asterodinium (Dinophyceae) as a possible biological indicator of warming in the western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 83 (1), pp.173-174. </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0025315403006945h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in the light absorption coefficients of phytoplankton, nonalgal particles, and dissolved organic matter in coastal waters around Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Stramski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gm Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (C7), </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001JC000882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microzooplankton diversity: relationships of tintinnid ciliates with resources, competitors and predators from the Atlantic Coast of Morocco to the Eastern Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R Dolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Plounevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Moutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 49 (7), pp.1217-1232. </w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0967-0637(02)00021-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diel variations in Prochlorococcus optical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47 (6), pp.1637-1647. </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2002.47.6.1637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does competition for nanomolar phosphate supply explain the predominance of the cyanobacterium Synechococcus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tron Thingstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Slawyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47 (5), pp.1562-1567. </w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2002.47.5.1562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoacclimatization in the zooxanthellae of Pocillopora verrucosa and comparison with a pelagic algal community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Maritorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bonnafous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 25 (3-4), pp.125-134. </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0399-1784(02)01189-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is desert dust making oligotrophic waters greener?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.B. Hooker,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 29 (10), pp.107. </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001GL014056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of temperature, nitrogen, and light limitation on the optical properties of the marine diatom Thalassiosira pseudonana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Stramski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sciandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47 (2), pp.392 - 403. </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2002.47.2.0392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen deprivation strongly affects Photosystem II but not phycoerythrin level in the divinyl-chlorophyll b-containing cyanobacterium Prochlorococcus marinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Steglich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Behrenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Koblizek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Penno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1503 (3), pp.341-349. </w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0005-2728(00)00211-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An axenic cyclostat of Prochlorococcus PCC 9511 with a simulator of natural light regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavienne Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sciandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 13 (2), pp.135 - 142. </w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1011144310988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton pigment distribution in relation to upper thermocline circulation in the eastern Mediterranean Sea during winter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Vidussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beniamino B Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Luchetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 106 (C9), pp.19939-19956. </w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999JC000308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03325437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the utility of chemotaxonomic pigments as a surrogate for particulate DMSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauveur Belviso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 46 (4), pp.989-995. </w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2001.46.4.0989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of growth rate, pigment composition and optical properties of Cryptomonas sp. to light and nitrogen stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sciandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lazzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Babin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 201, pp.107 - 120. </w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps201107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance and diversity of prymnesiophytes in the picoplankton coμmunity from the equatorial Pacific Ocean inferred from 18S rDNA sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seung Yeo Moon-van Der Staay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg van Der Staay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 45 (1), pp.98-109. </w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2000.45.1.0098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous monitoring of surface optical properties across a geostrophic front: Biogeochemical inferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Fell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadija Oubelkheir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sciandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 45 (2), pp.309 - 321. </w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2000.45.2.0309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolidomonas: A new genus with two species belonging to a new algal class, the Bolidophyceae (Heterokonta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mj Chretiennot-Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lk Medlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Loiseaux-de Goer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 35 (2), pp.368-381. </w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1529-8817.1999.3520368.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and abundance of bolidophyceae (Heterokonta) in two oceanic regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sy Moon-van Der Staay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Partensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 65 (10), pp.4528-4536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planktonic ciliates in the Mediterranean Sea: longitudinal trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jr Dolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Vidussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 46 (12), pp.2025-2039. </w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0967-0637(99)00043-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in particle attenuation and chlorophyll fluorescence in the tropical Pacific: Scales, patterns, and biogeochemical implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Cailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 104 (C2), pp.3401-3422. </w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/98JC01334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations of light absorption by suspended particles with chlorophyll a concentration in oceanic (case 1) waters: Analysis and implications for bio-optical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Allali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 103 (C13), pp.31033-31044. </w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/98JC02712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pigment dynamics associated with the grazing of a ciliate and a flagellate feeding on a cyanobacterium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Mostajir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bustillos-Guzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Rassoulzadegan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 21 (4), pp.581-588. </w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0399-1784(98)80040-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variations in the chlorophyll-specific absorption coefficients of phytoplankton and photosynthetically active pigments in the equatorial Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Allali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 102 (C6), pp.12413-12423. </w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/97JC00380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources of variability in the column photosynthetic cross section for Antarctic coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma Moline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bb Prezelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 102 (C11), pp.25047-25060. </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/96JC02439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon biomass, and gross growth rates as estimated from C-14 pigment labelling, during photoacclimation in Prochlorococcus CCMP 1378</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Cailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Vidussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 145 (1-3), pp.209-221. </w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps145209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen- and irradiance-dependent variations of the maximum quantum yield of carbon fixation in eutrophic, mesotrophic and oligotrophic marine systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Kolber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 43 (8), pp.1241-1272. </w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0967-0637(96)00058-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of chlorophylls and carotenoids of marine phytoplankton: Separation of chlorophyll a from divinyl-chlorophyll a and zeaxanthin from lutein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Vidussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bustillosguzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Cailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 18 (12), pp.2377-2382. </w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/18.12.2377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral absorption and fluorescence excitation properties of phytoplanktonic populations at a mesotrophic and an oligotrophic site in the tropical North Atlantic (EUMELI program)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lazzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 43 (8), pp.1215-1240. </w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0967-0637(96)00057-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPECIFIC PHYTOPLANKTON SIGNATURES AND THEIR RELATIONSHIP TO HYDROGRAPHIC CONDITIONS IN THE COASTAL NORTHWESTERN MEDITERRANEAN-SEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bustillosguzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 124 (1-3), pp.247-258. </w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps124247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPECIFIC PHYTOPLANKTON BIOMASSES AND THEIR RELATION TO PRIMARY PRODUCTION IN THE TROPICAL NORTH-ATLANTIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 42 (8), pp.1475-1493. </w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0967-0637(95)00053-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VARIABILITY IN THE CHLOROPHYLL-SPECIFIC ABSORPTION-COEFFICIENTS OF NATURAL PHYTOPLANKTON - ANALYSIS AND PARAMETERIZATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 100 (C7), pp.13321-13332. </w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/95JC00463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEW MARINE PICOEUCARYOTE - OSTREOCOCCUS TAURI GEN ET SP-NOV (CHLOROPHYTA, PRASINOPHYCEAE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mj Chretiennotdinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Courties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phycologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 34 (4), pp.285-292. </w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2216/i0031-8884-34-4-285.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRADIENTS OF PHYTOPLANKTON ABUNDANCE, COMPOSITION AND PHOTOSYNTHETIC PIGMENTS ACROSS THE ALMERIA-ORAN FRONT (SW MEDITERRANEAN-SEA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Fiala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sournia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 5 (3-5), pp.223-233. </w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0924-7963(94)90048-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton dynamics associated with a geostrophic front: Ecological and biogeochemical implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christianne Videau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of marine research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 52 (4), pp.711-742. </w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1357/0022240943077000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE TROPHIC STATUS OF VARIOUS OCEANIC PROVINCES AS REVEALED BY PHYTOPLANKTON PIGMENT SIGNATURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 39 (5), pp.1206-1210. </w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.1994.39.5.1206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMALLEST EUKARYOTIC ORGANISM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Courties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Troussellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Lautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mj Chretiennotdinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 370 (6487), pp.255. </w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/370255a0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size distribution of dimethylsulfoniopropionate (DMSP) in areas of the tropical northeastern Atlantic Ocean and the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauveur Belviso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Buat-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Putaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ba Cuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 44 (1), pp.55-71. </w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0304-4203(93)90006-A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCHLOROCOCCUS AND SYNECHOCOCCUS - A COMPARATIVE-STUDY OF THEIR OPTICAL-PROPERTIES IN RELATION TO THEIR SIZE AND PIGMENTATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yh Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Partensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 51 (3), pp.617-649. </w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1357/0022240933223963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RELATIONSHIP BETWEEN THE QUALITATIVE NATURE OF PARTICLES AND COPEPOD FECES IN THE IRISH SEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sa Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Benmlih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Martinjezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 40 (3-4), pp.231-248. </w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0304-4203(92)90025-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHOTOSYNTHETIC PIGMENTS AS BIOMARKERS OF PHYTOPLANKTON POPULATIONS AND PROCESSES INVOLVED IN THE TRANSFORMATION OF PARTICULATE ORGANIC-MATTER AT THE BIOTRANS SITE (47-DEGREES-N, 20-DEGREES-W)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep-sea research. Part A, Oceanographic research papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 38 (3), pp.347-355. </w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0198-0149(91)90072-N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECT OF VARIABLE NUTRIENT SUPPLY ON FATTY-ACID COMPOSITION OF PHYTOPLANKTON GROWN IN AN ENCLOSED EXPERIMENTAL ECOSYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mayzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Augier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 60 (1-2), pp.123-140. </w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps060123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biochemical investigation of a &amp;lt;em&amp;gt;Phaeocystis sp.&amp;lt;/em&amp;gt; bloom in the Irish Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coombs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 70 (1), pp.197--207. </w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0025315400034317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTRASPECIFIC DIFFERENCES IN THE BIOCHEMICAL-COMPOSITION OF A DIATOM DURING A SPRING BLOOM IN VILLEFRANCHE-SUR-MER BAY, MEDITERRANEAN-SEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Cassiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 129 (1), pp.17-32. </w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0022-0981(89)90060-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADAPTATION OF BIOCHEMICAL-COMPOSITION AND CELL-SIZE TO IRRADIANCE IN 2 MICROALGAE - POSSIBLE ECOLOGICAL IMPLICATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gostan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 40 (1-2), pp.167-174. </w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps040167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global 3D product of phytoplankton community composition derived from satellite and BGC-Argo data using machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Terrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renosh PANNIMPULLATH REMANAN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, New Orleans, Louisiana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A demonstration of a multiplatform and integrated approach to estimate the carbon fluxes in the tropical Atlantic Ocean, a EuroSea H2020 project contribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Fiedler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Wimart-Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Cotrim da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIRATA-26/TriAtlas General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PIRATA France, Oct 2023, Banyuls-sur-mer, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04893301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global ocean product of profiles of nutrients and carbonate system variables within the framework of Copernicus Multi Observations Thematic Assembly Center (MOBTAC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pannimpullath Remanan Renosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolving the scales of plankton ecology and biogeochemical fluxes with the Underwater Vision Profiler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Accardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Baudena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Palma de Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Observation Thematic Assembly: existing products and future evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verbrugge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Buongiorno Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tuyet Trang Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing phytoplankton biomass and community structure observation from BGC-Argo floats using machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASLO, Jun 2023, Palma de Majorqua, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in the fluorescence signal in relation to phytoplankton community composition and implications for the retrieval of the chlorophyll a concentration from BGC-Argo floats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Argo Science Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the phytoplankton community composition on the fluorescence signal: Implication for a better estimation of chlorophyll a concentration from BGC-Argo profiling floats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adopt a float - an international educational program to discover the Ocean &amp; marine sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Audax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CommOCEAN – 5th International Marine Science Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New global product of vertically-resolved particulate organic carbon and chlorophyll-a concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renosh Pannimpullath Remanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REFINE - a scientific project committed to raising awareness on ocean sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Audax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CommOCEAN – 5th International Marine Science Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New method for chlorophyll-a calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schmechtig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renosh Pannimpullath Remanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Jutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Argo Science Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time serie of bio-optical measurements during BGC-Argo drift at 1000 m: Inferences on particle fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Terrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Online, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The underwater light field: lessons learnt from in situ BGC-Argo autonomous profilers and synergies with Earth observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Organelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Zielinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Ocean Carbon from Space Workshop, 2nd Workshop in the CLEO (Colour and Light in the ocean from Earth Observation) Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertically resolved light models for the global ocean based on machine learning techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renosh Pannimpullath Remanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Argo Science Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multi observations thematic assembly centre of the Copernicus marine environment monitoring service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Guinehut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Buongiorno Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Ciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th EuroGOOS International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shom; Ifremer; EuroGOOS AISBL, May 2021, Brest, France. pp.284-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335202v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New global vertical distribution of gridded particulate organic carbon and chlorophyll-a concentration using machine learning for CMEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renosh Pannimpullath Remanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Guinehut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th EuroGOOS International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shom; Ifremer; EuroGOOS AISBL, May 2021, Brest, France. pp.313-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335370v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new global product of vertically-resolved particulate organic carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Online, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Join the Ocean Literacy Movement and Reach Out to Young People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Chiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lorenzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CommOCEAN - 4th International Marine Science Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Virtual, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BGC-Argo floats: a new tool to validate ocean biogeochemical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpiero Cossarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gutknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, San Diego, CA, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep phytoplankton biomass maxima in the global ocean: a Biogeochemichal-Argo floats investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Cornec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laxenaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New 3-dimensionl biogeochemical products derived from machine learning-based methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Guinehut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copernicus Marine Environment Monitoring Service (CMEMS) General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neural network approach to estimate water-column nutrient concentrations and carbonate system parameters in the Mediterranean Sea: CANYON-MED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.22870.70721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical-Argo float oservations of seasonal dynamics and disturbance of phytoplankton biomass in a South Pacific island wake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pasqueron De Fommervault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can global learning-based methods help to improve biogeochemical models in the Gulf of Mexico?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orens Pasqueron De Fommervault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Brunius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of the subsurface chlorophyll maximum dynamics in the Mediterranean Sea from a Biogeochemical-Argo float database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orens Pasqueron De Fommervault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Optics Conference XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First phytoplankton community time-series inferred from BGC-Argo float-derived optical proxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rembauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ardyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Biogeochemical Argo Science and Technology in Dissemination and Outreach – Selected Activities with a Focus on the Southern Ocean and Climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Penkerc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-optics on Argo to understand marine biogeochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Organelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Argo Science Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of bio-optical anomalies in the Kerguelen area, Southern Ocean, from ship-based sampling and BGC-Argo profiling floats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collin Roesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Organelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Penkerc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Optics Conference XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plankton assemblage estimated with BGC-Argo floats in the Southern Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rembauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ardyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Euro-Argo users meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global neural network-based parameterization of biogeochemical water mass properties and processes based on GLODAP data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Bittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orens Pasqueron De Fommervault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gattuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing in situ data set for phytoplankton functional type product validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collin Roesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Vellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Biogeochemical-Argo can learn from GO-SHIP and vice versa ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Bittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orens Pasqueron De Fommervault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gattuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Euro-Argo users meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building an early career network through outreach projects: The &amp;quot;mon océan & moi&amp;quot; example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orens Pasqueron De Fommervault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, New Orleans, Louisiana, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdfunding as a powerful tool to communicate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CommOcean - 2nd International Marine Science Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching young people to be curious, to observe the environment, to think critically</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, New Orleans, Louisiana, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A user-friendly approach to visualize data relating &amp;quot;Science&amp;quot; and &amp;quot;Outreach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schmechtig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Honolulu, Hawaii, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration between scientists, teachers and students to develop educational tools and share experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orens Pasqueron De Fommervault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Honolulu, Hawaii, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mon océan & moi: an outreach program with an important &amp;quot;remote&amp;quot; communication component</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marine Science Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mon Océan et Moi&amp;quot; - an outreach concept particularly dedicated to the youth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sciandra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Honolulu, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage of a profiling float: A scientific adventure told to young people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orens Pasqueron De Fommervault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Honolulu, Hawaii, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-Argo: qualification of sensors and evaluation of their factory calibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Penkerc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Euro-Argo Science Meeting and Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A french outreach initiative including oceanographic autonomous observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science meeting (ASLO, AGU, TOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Salt Lake City, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French initiatives with a mediterranean-wide perspective for education and outreach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sciandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Raulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Salt Lake City, Utah, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding ocean chemistry and biology using real-time data from profiling floats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Jane Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Riser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science meeting (ASLO, AGU, TOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Salt Lake City, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEASONAL VARIABILITY OF PHYTOPLANKTON AND PRIMARY PRODUCTION IN THE SOUTH PACIFIC GYRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimECO2 International Summer School - Oceans, Marine Ecosystems, and Society facing Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton class-specific primary production in the world’s oceans: An estimate based on SeaWiFS time series (1998-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Stramski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time quality control of optical backscattering data from Biogeochemical-Argo floats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Dall'Olmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udaya Bhaskar Tvs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Bittig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jodi Brewster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The suspended small-particles layer in the suboxic Black Sea: a proxy for delineating the effective N&lt;sub&gt;2&lt;/sub&gt;-yielding section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining BGC-Argo-based metrics of ocean health and biogeochemical functioning for the evaluation of global ocean models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpiero Cossarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gutknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterotrophic bacterial production in the South East Pacific: longitudinal trends and coupling with primary production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Obernosterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Moutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ulloa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sciandra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chistophe Migon; Antoine Sciandra; Paul Nival. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mer Méditerranée face au changement global 2. Dynamique biologique et évolution de la mer Ligure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-228, 2021, 978-1-78405-733-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sciandra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Migon; Antoine Sciandra; Paul Nival. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mediterranean Sea in the Era of Global Change 2. 30 Years of Multidisciplinary Study of the Ligurian Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, ISTE Science Publishing LTD, 2020, 9781786305862</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendations for plankton measurements on the GO-SHIPprogram with relevance to other sea-going expeditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boss,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya M. Waite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia G Acinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi M. Sosik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCOR Working Group 154 GO-SHIP Report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing the gap with science in teaching young people, a real challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mon océan & moi&amp;quot;: share research with oceanographers and discover our oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical profiles of environmental parameters measured on discrete water samples collected with Niskin bottles during the Tara Oceans expedition 2009-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Searson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, </w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1594/PANGAEA.836319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating profiling floats with extended capabilities in future education and outreach activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and specific P-uptake rates of bacterial and phytoplanktonic communities in the Southeast Pacific (BIOSOPE cruise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Moutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. van Mooy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rimmelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.2027-2068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrients limitation of primary productivity in the Southeast Pacific (BIOSOPE cruise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Prášil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.2733-2759</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neural network approach to estimate water-column nutrient concentrations and carbonate system variables in the Mediterranean Sea: CANYON-MED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Sauzède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particulate concentration and seasonal dynamics in the mesopelagic ocean based on the backscattering coefficient measured with Biogeochemical‐Argo floats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Portland, Oregon, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of high frequency optical backscattering and Chla fluoresence data obtained from BGC-Argo floats at the bases of the mesopelagic zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Briggs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProVal A profiling float dedicated to radiometric measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Penkerc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Lerebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Optics XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile digital video globes: A new way to outreach oceanography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Fontana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THOT (TaHitian Ocean Time series)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maes C. Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COP21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it possible to extract information related to sea-state from an Argo float ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Euro-Argo User Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating a consistent dataset of biogeochemical profiles acquired by Bio-Argo floats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Schmechtig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Obolensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution sampling of Submesoscale Coherent Vortices transporting newly formed deep water across the NW Mediterranean Sea thanks to glider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A user-friendly approach to visualize data relating &amp;quot;Science&amp;quot; and &amp;quot;Outreach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schmechtig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Scheurle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProvBioII: biogeochemical floats become more flexible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Penkerc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Euro-Argo Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Southampton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interactive map as scientific and operative tool for oceanographic autonomous observation, networking and outreach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Groleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data quality control (real-time and delayed mode) on biogeochemical data acquired by autonomous platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality control in real time and delay mode for biogeochemical data on autonomous platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Portand, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeosciences Special Issue: Biogeochemistry and Optics South Pacific Experiment (BIOSOPE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sciandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Copernicus Publication, 2008, 1726-4170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId998"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458081v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Delaigue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cauchy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Cazau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pensieri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-22-101-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961529v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Pitarch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leymarie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Vellucci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Massi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10673" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600902v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhem Riom" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dimier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2025.105504" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164966v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Simon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lacour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bock" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Cornec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GB008447" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206185v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thierry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron de Fommervault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Zilberman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth S. Johnson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2025.1593904" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04847414v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Goes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Do Rosario Gomes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2024.104406" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660998v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mignot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpiero Cossarini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gutknecht" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-1405-2023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661016v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pannimpullath Remanan Renosh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Sauz&#232;de" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15245663" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079312v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Ster" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Picard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1122822" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029428v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Boyd" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Legendre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gattuso" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Traon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2023.s1.2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04661032v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Stoer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichiro Takeshita" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Lea Maurer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Begouen Demeaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Bittig" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1233289" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495482v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Terrats" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Briggs" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poteau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Briat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GB007624" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661006v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Neukermans" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T. Bach" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Butterley" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Sun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2023.104359" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04004053v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Valente" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubha Sathyendranath" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Brotas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Groom" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-5737-2022" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782664v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2022-41" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03779814v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GB007233" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812673v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Petit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schmechtig" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Ras" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.959131" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956287v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brechner Owens" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Johnson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Scanderbeg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4031/MTSJ.56.3.8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661717v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbieux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collin Roesler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-1165-2022" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661716v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237; Gal&#237;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Falls" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Bernardello" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-1245-2022" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342303v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas S Hamilton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Harmel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana N Bernstein" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00511-9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03508179v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Catalano" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brousseau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10475" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863335v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4607-2022" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312063v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laxenaire" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL093470" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02978433v3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Amon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Balzano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1561-2021" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03235837v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Lacour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020gb006759" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357241v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jutard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Organelli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogang Xing" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21186217" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945116v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Zielinski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio D&#8217;ortenzio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2021.supplement.02-33" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217440v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taillandier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL091649" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03549646v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.780052" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137764v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Johnson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-marine-010419-010956" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146863v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Rasse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-6491-2020" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998043v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Andre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Reste" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dutreuil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.577446" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137762v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Chai" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuntao Wang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-020-0053-y" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959510v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Randelhoff" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Marec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lagunas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abc2678" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137748v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Johnson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Camps-Valls" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruescas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2020-949-2020" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142044v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Wong" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Wijffels" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Riser" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pouliquen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeki Hosoda" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00700" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904112v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pellichero" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Merlivat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sall&#233;e" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019gl085992" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02586024v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ha&#235;ntjens" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Della Penna" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Karp-Boss" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gaube" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL086088" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930379v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fourrier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Ortenzio" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00620" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976591v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.577408" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095648v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Mundy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew M. Mills" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oziel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Grondin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.430" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532270v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Martin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Buesseler" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivona Cetinic" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-020-00915-7" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095650v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martinez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2019.103284" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03019367v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Kheireddine" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Dall'Olmo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ouhssain" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Krokos" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GB006650" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553339v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marie Prieur" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00120" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137759v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Dall&#8217;olmo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay1790" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099761v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Terrats" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cornec" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mangin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090559" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02374261v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bellacicco" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Organelli" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J W Brewin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL084078" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165678v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sergi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09973-6" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376035v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Roemmich" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Alford" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian King" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00439" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138087v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gittings" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionysios Raitsos" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fanny Racault" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37370-4" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02529142v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Maurer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Plant" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00502" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138095v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-11-1037-2019" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02098475v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gentili" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-1321-2019" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138090v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Le Traon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Reppucci" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Alvarez Fanjul" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Aouf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Behrens" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00234" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117441v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siegel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weber" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1098-2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138091v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL084699" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02337414v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lacour" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Briggs" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ardyna" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dall'Olmo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB005997" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01787104v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bricaud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC013030" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024177v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Waite" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Muller-Karger" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidekatsu Yamazaki" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Wanninkhof" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lob.10243" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01691682v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mignot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrari" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02143-6" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138096v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Stanev" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;marie Poulain" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Grayek" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017gl076206" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02046100v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Penkerc'H" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lerebourg" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00437" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138097v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Gang Xing" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16742834.2018.1457932" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01889901v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5595-2018" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345747v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Steinhoff" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Fiedler" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Williams" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00328" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661730v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04181-0" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01884903v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.024734" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520511v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10185" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136999v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Ras" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012668" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629465v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL072428" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138099v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rembauville" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Catala" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017jc013067" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137011v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012629" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169384v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-861-2017" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167959v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Vassilev Stanev" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaterine Schmechtig" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-017-1077-9" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138098v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00132" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01924391v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL073949" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167968v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10144" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138101v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00128" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630494v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012052" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01341963v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ribera D 'Alcal&#224;" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Lavigne" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-1901-2016" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03463382v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-8-235-2016" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01409785v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dingle" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Polimene" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. W. Brewin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2818" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167970v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-15-0193.1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304165v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sauz&#232;de" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Uitz" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jamet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC011408" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138102v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2016EO062427" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207401v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lavigne" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribera d'Alcal&#224;" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-5021-2015" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251401v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mangin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serra" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC011103" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01177050v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL064540" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01277176v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmechtig" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-7-261-2015" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502751v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jamet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010355" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA0E47B4995A19A797205805310CFB9C7984DF78/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135524v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Besson" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061020" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168165v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GB004781" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502762v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010189" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168169v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haili Wang" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2013.09.008" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961531v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Renaut" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL058065" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03190095v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leeuw" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Chase" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Karsenti" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mio.2013.11.002" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920688v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JGRC.20251" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03463361v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peloquin" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Swan" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gruber" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vogt" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-5-109-2013" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800045v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xing" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Walker" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monestiez" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchand" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-5-15-2013" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110592v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Zaneveld" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mio.2014.02.002" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707656v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2012.10.483" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168170v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poteau" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-2111-2012" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137464v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Stramski" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GB004055" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168175v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Morel" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JC007632" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137553v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JC006899" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1540E36DB6B5E5C39A5F51200AD262CD983B0149/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168184v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2391-2011" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700258v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Crombet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moutin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-459-2011" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502060v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Tieche" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JC005517" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/04890EA619070B59C00F0EBEE51FE925B9AF495C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502059v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GB003680" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J1GM9H4X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502080v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morel" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gentili" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-3139-2010" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505004v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stemmann" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George A. Jackson" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ibanez" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.6.1951" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258271v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Liu" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Aris-Brosou" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0905841106" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505010v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M. Berelson" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel S. Boss" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanna Chase" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2009.81" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137239v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Niewiadomska" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2008.53.5_part_2.2210" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330697v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ras" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494354v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Huot" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Claustre" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2008.53.2.0614" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330340v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Obernosterer" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duhamel" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ulloa" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-157-2008" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330707v2" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sciandra" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaulot" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-679-2008" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494358v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Miquel" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picheral" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stemmann" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gorsky" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-1361-2008" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330289v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guidi" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390393v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Griffiths" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Garcia" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2008.11.006" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC9NF2CW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481143v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G&#243;mez" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Souissi" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330343v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guieu" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruyant" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pr&#225;&#353;il" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-215-2008" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494334v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A. Brown" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jeremy Werdell" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2008.06.008" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8TRGQ9G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330701v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Huot" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tailliez" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431803v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tolosa" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Miquel" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gasser" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goyet" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-949-2008" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330336v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Karl" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rimmelin" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-95-2008" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330341v2" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stramski" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Reynolds" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Babin" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaczmarek" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Lewis" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-171-2008" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330332v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Twardowski" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Freeman" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330328v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grob" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alarc&#243;n" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-4-837-2007" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330238v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330239v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330232v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330254v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330268v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaufort" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couapel" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Buchet" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330253v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476860v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dufresne" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousvoal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyree J. West" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mazard" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2007.00297.x" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330252v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504949v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mejia" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biondeau-Patissier" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cr&#233;pon" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.46.001251" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330331v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Mooy" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-4-941-2007" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504961v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Morel" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2007.52.1.0217" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02906975v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cottrell" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo Ulloa" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Obernosterer" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02652-06" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504932v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadija Oubelkheir" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2007.5.384" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330278v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Miquel" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Azouzi" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330329v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-4-853-2007" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330333v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330270v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330330v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-4-913-2007" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330265v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494178v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanford B. Hooker" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JC003207" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494217v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Partensky" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bruyant" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Babin" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Genty" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Prasil" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2005.50.3.0850" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124655v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy P. Harrison" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Colin Prentice" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik T. Buitenhuis" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2005.1004.x" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5MVL442W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179249v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Merien" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002634" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893852v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2005.50.6.1795" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702535v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prieur" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Oubelkheir" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JC001878" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506662v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Moline" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tk Frazer" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Schofield" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vernet" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2004.00825.x" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330899v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506663v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002419" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702539v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2004.49.6.2095" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506685v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie van Heukelem" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berthon" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Barlow" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2003.09.002" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ8HTMZX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482968v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gomez" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315403006945h" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6E2CD742975A1C532A504C302BCDB2C283378294/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482957v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Stramski" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gm Ferrari" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JC000882" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482947v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maritorena" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1092704" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780324v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tron Thingstad" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Slawyk" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2002.47.5.1562" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482994v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Payri" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bonnafous" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(02)01189-1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702800v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Hooker," TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL014056" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893863v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2002.47.2.0392" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075129v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R Dolan" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carlotti" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Plounevez" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0637(02)00021-3" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN758WH4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482977v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bricaud" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guillou" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2002.47.6.1637" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483067v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Steglich" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Behrenfeld" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Koblizek" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Penno" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0005-2728(00)00211-5" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893870v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Genty" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011144310988" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QCZWVVW5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03325437v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Vidussi" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamino B Manca" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Luchetta" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marty" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JC000308" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111642v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2001.46.4.0989" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893877v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lazzara" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps201107" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446956v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Yeo Moon-van Der Staay" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg van Der Staay" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2000.45.1.0098" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893882v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fell" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2000.45.2.0309" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284896v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Moon-van Der Staay" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vaulot" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284893v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr Dolan" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vidussi" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0637(99)00043-6" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6QHC415-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284911v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Chretiennot-Dinet" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lk Medlin" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Loiseaux-de Goer" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1529-8817.1999.3520368.x" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284914v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Morel" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cailliau" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Marie" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JC01334" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284934v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mostajir" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bustillos-Guzman" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rassoulzadegan" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(98)80040-6" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284923v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Allali" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JC02712" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284946v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Moline" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bb Prezelin" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96JC02439" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479825v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97JC00380" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284955v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps145209" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284959v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Kolber" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0967-0637(96)00058-1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T623CTN4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479842v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bustillosguzman" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/18.12.2377" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479850v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0967-0637(96)00057-X" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WT75JVX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479865v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95JC00463" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D22C851789BC25CAB1C31E7CE18B164BA2865405/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479864v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0967-0637(95)00053-9" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2Q1C4L4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479866v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Chretiennotdinet" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Courties" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vaquer" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Neveux" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2216/i0031-8884-34-4-285.1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284967v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Marty" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps124247" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504899v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fiala" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sournia" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0924-7963(94)90048-5" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4D0MN6MV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504903v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Troussellier" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lautier" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/370255a0" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744365v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kerherv&#233;" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christianne Videau" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/0022240943077000" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504905v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.1994.39.5.1206" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476492v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yh Ahn" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Partensky" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/0022240933223963" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584249v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Buat-M&#233;nard" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Putaud" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba Cuong Nguyen" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-4203(93)90006-A" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJKGGRP5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476499v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa Poulet" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Williams" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Benmlih" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Martinjezequel" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-4203(92)90025-6" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHMRWG05-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476534v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0198-0149(91)90072-N" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4F3FFAE6209C3CC769EB3E1A8350CA476F3B00CC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284983v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mayzaud" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Augier" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps060123" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313439v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Poulet" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Williams" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coombs" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315400034317" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/76AFF7448845C1E4C0EDD29817713AAE5D33DAEA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504579v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cassiani" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0981(89)90060-9" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C4C3072675426CBD394B169020CE4B0E42937789/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475656v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gostan" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps040167" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452115v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renosh PANNIMPULLATH REMANAN" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194467v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Accardo" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066338v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verbrugge" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Etienne" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buongiorno Nardelli" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tuyet Trang Chau" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chevallier" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6354" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01297993v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04893301v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Wimart-Rousseau" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Cotrim da Cunha" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hernandez" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066323v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13556" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945797v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945878v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970370v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boniface" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Scheurle" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jessin" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Audax" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970369v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946270v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renosh Pannimpullath Remanan" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991296v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991295v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946269v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Zielinski" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991294v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335370v2" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guinehut" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991297v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335202v2" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Buongiorno Nardelli" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chau" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chevallier" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ciani" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971516v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Chiba" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E King" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lorenzoni" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991357v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018995v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981055v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22870.70721" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991359v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Guinehut" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145194v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pasqueron De Fommervault" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946470v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946272v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946469v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946471v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991328v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron De Fommervault" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Damien" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Perez-Brunius" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946468v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946334v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991330v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946273v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991329v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971524v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ferraris" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971519v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971523v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971526v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971543v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971544v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971541v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971542v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169642v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971546v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Johnson" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Jane Perry" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Riser" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971547v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971545v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Raulet" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502783v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946880v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955875v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udaya Bhaskar Tvs" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Brewster" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137752v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03121062v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330259v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200072v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-mer-mediterranee-face-au-changement-global-1/" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493840v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02541094v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss," TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya M. Waite" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia G Acinas" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi M. Sosik" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971511v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245565v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Searson" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.836319" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971527v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971536v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330248v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330258v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552409v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04549987v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mignot" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169632v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542650v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leymarie" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Penkerc'H" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vellucci" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lerebourg" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Antoine" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169634v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Scheurle" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fontana" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685019v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodier" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maes C. Mignot" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169635v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Prieur" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139554v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169636v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169637v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Schmechtig" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Obolensky" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169639v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leymarie" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Besson" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169638v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Groleau" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Schaeffer" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mangin" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169641v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Xing" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lavigne" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169640v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mignot" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378340v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458081v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Delaigue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cauchy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Cazau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pensieri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-22-101-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05616950v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Petit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Dufour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collin Roesler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Partensky" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-6418" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961529v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Pitarch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leymarie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Vellucci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Massi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10673" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164966v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Simon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lacour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bock" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Cornec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GB008447" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600902v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhem Riom" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dimier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2025.105504" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206185v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thierry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron de Fommervault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Zilberman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth S. Johnson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2025.1593904" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04847414v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Goes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Do Rosario Gomes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2024.104406" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661016v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pannimpullath Remanan Renosh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Sauz&#232;de" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15245663" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660998v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mignot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpiero Cossarini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gutknecht" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-1405-2023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04661032v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Stoer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichiro Takeshita" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Lea Maurer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Begouen Demeaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Bittig" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1233289" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495482v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Terrats" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Briggs" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poteau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Briat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GB007624" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029428v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Boyd" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Legendre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gattuso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Traon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2023.s1.2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079312v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Ster" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Picard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1122822" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661006v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Neukermans" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T. Bach" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Butterley" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Sun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2023.104359" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863335v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4607-2022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03508179v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Catalano" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brousseau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10475" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03779814v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GB007233" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04004053v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Valente" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubha Sathyendranath" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Brotas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Groom" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grant" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-5737-2022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782664v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2022-41" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956287v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brechner Owens" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Johnson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Scanderbeg" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4031/MTSJ.56.3.8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812673v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schmechtig" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Ras" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.959131" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661717v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbieux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-1165-2022" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661716v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237; Gal&#237;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Falls" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Bernardello" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-1245-2022" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342303v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas S Hamilton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Harmel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana N Bernstein" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00511-9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03549646v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.780052" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02978433v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Amon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Balzano" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1561-2021" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312063v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laxenaire" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL093470" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03235837v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Lacour" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020gb006759" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945116v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Organelli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Zielinski" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio D&#8217;ortenzio" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2021.supplement.02-33" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357241v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jutard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogang Xing" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21186217" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217440v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taillandier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL091649" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137759v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Dall&#8217;olmo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay1790" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099761v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Terrats" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cornec" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mangin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090559" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137764v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Johnson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-marine-010419-010956" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137762v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Chai" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuntao Wang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-020-0053-y" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146863v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Rasse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-6491-2020" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998043v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Andre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Reste" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dutreuil" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.577446" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904112v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pellichero" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Merlivat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sall&#233;e" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019gl085992" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137748v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Johnson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Camps-Valls" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruescas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2020-949-2020" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142044v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Wong" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Wijffels" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Riser" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pouliquen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeki Hosoda" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00700" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959510v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Randelhoff" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Marec" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lagunas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abc2678" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930379v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fourrier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Ortenzio" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00620" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02586024v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ha&#235;ntjens" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Della Penna" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Karp-Boss" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gaube" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL086088" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976591v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.577408" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095650v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martinez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2019.103284" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095648v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Mundy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew M. Mills" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oziel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Grondin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.430" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532270v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Martin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Buesseler" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivona Cetinic" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-020-00915-7" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03019367v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Kheireddine" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Dall'Olmo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ouhssain" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Krokos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GB006650" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553339v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marie Prieur" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00120" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02529142v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Maurer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Plant" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00502" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138095v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-11-1037-2019" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02098475v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gentili" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-1321-2019" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138087v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gittings" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionysios Raitsos" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fanny Racault" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37370-4" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376035v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Roemmich" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Alford" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian King" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00439" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02374261v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bellacicco" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Organelli" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J W Brewin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL084078" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165678v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sergi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09973-6" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138090v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Le Traon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Reppucci" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Alvarez Fanjul" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Aouf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Behrens" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00234" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138091v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL084699" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117441v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siegel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weber" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1098-2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02337414v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lacour" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Briggs" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ardyna" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dall'Olmo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB005997" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01884903v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.024734" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01691682v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mignot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrari" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02143-6" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024177v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Waite" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Muller-Karger" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidekatsu Yamazaki" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Wanninkhof" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lob.10243" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01787104v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bricaud" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC013030" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138096v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Stanev" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;marie Poulain" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Grayek" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017gl076206" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02046100v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Penkerc'H" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lerebourg" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00437" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138097v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Gang Xing" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16742834.2018.1457932" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01889901v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5595-2018" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345747v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Steinhoff" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Fiedler" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Williams" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00328" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661730v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04181-0" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629465v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL072428" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138099v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rembauville" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Catala" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017jc013067" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136999v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Ras" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012668" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520511v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10185" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169384v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-861-2017" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167959v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Vassilev Stanev" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaterine Schmechtig" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-017-1077-9" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137011v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012629" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138098v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00132" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138101v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00128" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630494v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012052" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167968v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10144" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01924391v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL073949" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01341963v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ribera D 'Alcal&#224;" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Lavigne" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-1901-2016" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304165v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sauz&#232;de" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Uitz" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jamet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC011408" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167970v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-15-0193.1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01409785v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dingle" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Polimene" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. W. Brewin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2818" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03463382v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-8-235-2016" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138102v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2016EO062427" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207401v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lavigne" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribera d'Alcal&#224;" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-5021-2015" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251401v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mangin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serra" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC011103" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01277176v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmechtig" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-7-261-2015" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01177050v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL064540" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502751v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jamet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010355" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA0E47B4995A19A797205805310CFB9C7984DF78/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135524v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Besson" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061020" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502762v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010189" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168165v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GB004781" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168169v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haili Wang" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2013.09.008" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03463361v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peloquin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Swan" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gruber" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vogt" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-5-109-2013" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920688v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JGRC.20251" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961531v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Renaut" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL058065" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03190095v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leeuw" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Chase" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Karsenti" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mio.2013.11.002" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800045v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xing" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Walker" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monestiez" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchand" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-5-15-2013" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110592v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Zaneveld" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mio.2014.02.002" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707656v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2012.10.483" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168175v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Morel" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JC007632" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168170v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poteau" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-2111-2012" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137464v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Stramski" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GB004055" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137553v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JC006899" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1540E36DB6B5E5C39A5F51200AD262CD983B0149/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168184v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2391-2011" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700258v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Crombet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moutin" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-459-2011" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502060v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Tieche" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JC005517" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/04890EA619070B59C00F0EBEE51FE925B9AF495C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502080v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morel" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gentili" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-3139-2010" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502059v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GB003680" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J1GM9H4X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505010v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M. Berelson" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel S. Boss" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanna Chase" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2009.81" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505004v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stemmann" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George A. Jackson" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ibanez" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.6.1951" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258271v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Liu" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Aris-Brosou" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0905841106" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330336v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Karl" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duhamel" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rimmelin" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-95-2008" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330341v2" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stramski" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Reynolds" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Babin" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaczmarek" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Lewis" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-171-2008" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137239v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Niewiadomska" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2008.53.5_part_2.2210" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481143v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G&#243;mez" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Souissi" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330289v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guidi" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gorsky" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picheral" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stemmann" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330697v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ras" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494354v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Huot" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Claustre" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2008.53.2.0614" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330340v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Obernosterer" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ulloa" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-157-2008" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330707v2" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sciandra" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaulot" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-679-2008" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494358v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Miquel" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-1361-2008" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390393v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Griffiths" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Garcia" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2008.11.006" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC9NF2CW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330343v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guieu" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruyant" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pr&#225;&#353;il" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-215-2008" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494334v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A. Brown" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jeremy Werdell" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2008.06.008" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8TRGQ9G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330701v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Huot" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tailliez" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431803v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tolosa" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Miquel" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gasser" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goyet" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-949-2008" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330265v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330332v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Twardowski" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Freeman" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476860v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dufresne" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousvoal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyree J. West" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mazard" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2007.00297.x" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330232v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grob" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330254v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330268v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaufort" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couapel" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Buchet" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330253v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330328v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alarc&#243;n" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-4-837-2007" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330238v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330239v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330252v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504961v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Morel" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2007.52.1.0217" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504949v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mejia" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biondeau-Patissier" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cr&#233;pon" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.46.001251" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330331v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Mooy" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-4-941-2007" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330333v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330329v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-4-853-2007" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02906975v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cottrell" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo Ulloa" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Obernosterer" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02652-06" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504932v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadija Oubelkheir" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2007.5.384" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330278v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Miquel" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Azouzi" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330270v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330330v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-4-913-2007" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494178v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanford B. Hooker" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JC003207" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494217v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Partensky" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bruyant" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Babin" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Genty" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Prasil" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2005.50.3.0850" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124655v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy P. Harrison" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Colin Prentice" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik T. Buitenhuis" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2005.1004.x" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5MVL442W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179249v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Merien" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002634" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893852v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2005.50.6.1795" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506685v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie van Heukelem" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berthon" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Barlow" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2003.09.002" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ8HTMZX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702535v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prieur" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Oubelkheir" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JC001878" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330899v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506662v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Moline" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tk Frazer" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Schofield" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vernet" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2004.00825.x" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702539v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2004.49.6.2095" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506663v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002419" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482947v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maritorena" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1092704" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482968v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gomez" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315403006945h" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6E2CD742975A1C532A504C302BCDB2C283378294/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482957v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Stramski" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gm Ferrari" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JC000882" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075129v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R Dolan" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carlotti" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Plounevez" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0637(02)00021-3" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN758WH4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482977v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bricaud" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guillou" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2002.47.6.1637" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780324v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tron Thingstad" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Slawyk" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2002.47.5.1562" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482994v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Payri" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bonnafous" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(02)01189-1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702800v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Hooker," TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL014056" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893863v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2002.47.2.0392" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483067v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Steglich" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Behrenfeld" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Koblizek" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Penno" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0005-2728(00)00211-5" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893870v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Genty" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011144310988" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QCZWVVW5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03325437v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Vidussi" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamino B Manca" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Luchetta" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marty" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JC000308" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111642v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2001.46.4.0989" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893877v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lazzara" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps201107" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446956v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Yeo Moon-van Der Staay" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg van Der Staay" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2000.45.1.0098" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893882v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fell" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2000.45.2.0309" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284911v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Chretiennot-Dinet" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lk Medlin" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Loiseaux-de Goer" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1529-8817.1999.3520368.x" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284896v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Moon-van Der Staay" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vaulot" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284893v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr Dolan" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vidussi" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0637(99)00043-6" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6QHC415-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284914v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Morel" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cailliau" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Marie" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JC01334" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284923v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Allali" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JC02712" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284934v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mostajir" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bustillos-Guzman" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rassoulzadegan" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(98)80040-6" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479825v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97JC00380" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284946v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Moline" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bb Prezelin" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96JC02439" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284955v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps145209" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284959v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Kolber" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0967-0637(96)00058-1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T623CTN4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479842v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bustillosguzman" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/18.12.2377" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479850v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0967-0637(96)00057-X" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WT75JVX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284967v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Marty" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps124247" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479864v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0967-0637(95)00053-9" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2Q1C4L4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479865v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95JC00463" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D22C851789BC25CAB1C31E7CE18B164BA2865405/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479866v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Chretiennotdinet" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Courties" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vaquer" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Neveux" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2216/i0031-8884-34-4-285.1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504899v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fiala" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sournia" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0924-7963(94)90048-5" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4D0MN6MV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744365v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kerherv&#233;" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christianne Videau" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/0022240943077000" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504905v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.1994.39.5.1206" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504903v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Troussellier" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lautier" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/370255a0" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584249v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Buat-M&#233;nard" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Putaud" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba Cuong Nguyen" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-4203(93)90006-A" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJKGGRP5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476492v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yh Ahn" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/0022240933223963" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476499v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa Poulet" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Williams" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Benmlih" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Martinjezequel" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-4203(92)90025-6" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHMRWG05-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476534v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0198-0149(91)90072-N" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4F3FFAE6209C3CC769EB3E1A8350CA476F3B00CC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284983v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mayzaud" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Augier" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps060123" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313439v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Poulet" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Williams" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coombs" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315400034317" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/76AFF7448845C1E4C0EDD29817713AAE5D33DAEA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504579v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cassiani" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0981(89)90060-9" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C4C3072675426CBD394B169020CE4B0E42937789/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475656v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gostan" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps040167" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452115v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renosh PANNIMPULLATH REMANAN" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04893301v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Wimart-Rousseau" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Cotrim da Cunha" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hernandez" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066323v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13556" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194467v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Accardo" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066338v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verbrugge" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Etienne" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buongiorno Nardelli" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tuyet Trang Chau" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chevallier" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6354" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01297993v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945878v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945797v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970369v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Audax" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boniface" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jessin" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Scheurle" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946270v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renosh Pannimpullath Remanan" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970370v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991295v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991296v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946269v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Zielinski" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991294v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335202v2" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guinehut" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Buongiorno Nardelli" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chau" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chevallier" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ciani" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335370v2" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991297v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971516v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Chiba" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E King" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lorenzoni" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991357v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018995v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991359v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Guinehut" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981055v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22870.70721" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145194v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pasqueron De Fommervault" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991328v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron De Fommervault" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Damien" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Perez-Brunius" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946468v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946471v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946470v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946272v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946469v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946334v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991330v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946273v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991329v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971524v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ferraris" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971519v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971523v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971542v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971541v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971526v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971544v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971543v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169642v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971547v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971545v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Raulet" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971546v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Johnson" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Jane Perry" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Riser" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502783v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946880v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955875v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udaya Bhaskar Tvs" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Brewster" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137752v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03121062v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330259v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200072v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-mer-mediterranee-face-au-changement-global-1/" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493840v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02541094v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss," TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya M. Waite" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia G Acinas" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi M. Sosik" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971511v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971527v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245565v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Searson" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.836319" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971536v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330248v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330258v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552409v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04549987v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mignot" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169632v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542650v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leymarie" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Penkerc'H" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vellucci" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lerebourg" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Antoine" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169634v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Scheurle" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fontana" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685019v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodier" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maes C. Mignot" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169635v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Prieur" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169637v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Schmechtig" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Obolensky" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139554v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169636v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169639v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leymarie" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Besson" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169638v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Groleau" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Schaeffer" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mangin" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169641v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Xing" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lavigne" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169640v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mignot" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378340v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>