--- v0 (2026-03-20)
+++ v1 (2026-04-17)
@@ -234,814 +234,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winter fruit contribution to the performance of the invasive fruit fly Drosophila suzukii under different thermal regimes</w:t>
+                <w:t xml:space="preserve">Multigenerational effects of nanoplastics on life-history traits and physiological responses in Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordy Larges</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
+                <w:t xml:space="preserve">Chloé M.C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Ulmer</w:t>
+                <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Foray</w:t>
+                <w:t xml:space="preserve">Mélanie Boël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Le Bris</w:t>
+                <w:t xml:space="preserve">Stéphane A.P. Derocles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1744-7917.13494⟩</w:t>
+              <w:t xml:space="preserve">NanoImpact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40, pp.100597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.impact.2025.100597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04920324v1</w:t>
+                <w:t xml:space="preserve">hal-05379280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel clines of chromosomal inversion frequencies in seaweed flies are associated with thermal variation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cold tolerance of European populations of Drosophila suzukii varies among seasonal phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Berdan</w:t>
+                <w:t xml:space="preserve">Madelena de Ro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maren Wellenreuther</w:t>
+                <w:t xml:space="preserve">Tom Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Colinet</w:t>
+                <w:t xml:space="preserve">Nick Berkvens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréa Clouard</w:t>
+                <w:t xml:space="preserve">Hans Casteels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochem Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41437-025-00808-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 132, pp.104251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2025.104251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05361301v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05225896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold tolerance of European populations of Drosophila suzukii varies among seasonal phenotypes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strong resistance to β-cyfluthrin in a strain of the beetle Alphitobius diaperinus: a de novo transcriptome analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Devos</w:t>
+                <w:t xml:space="preserve">Gwenola Gouesbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nick Berkvens</w:t>
+                <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Casteels</w:t>
+                <w:t xml:space="preserve">Stéphane Derocles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jochem Bonte</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 132, pp.104251. </w:t>
+              <w:t xml:space="preserve">Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (1), pp.209-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2025.104251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1744-7917.13368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05225896v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multigenerational effects of nanoplastics on life-history traits and physiological responses in Drosophila melanogaster</w:t>
+                <w:t xml:space="preserve">Footprints of Worldwide Adaptation in Structured Populations of Drosophila melanogaster Through the Expanded DEST 2.0 Genomic Resource</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé M.C. Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Colinet</w:t>
+                <w:t xml:space="preserve">Joaquin C. B. Nunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Boël</w:t>
+                <w:t xml:space="preserve">Marta Coronado-Zamora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane A.P. Derocles</w:t>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Goupil</w:t>
+                <w:t xml:space="preserve">Martin Kapun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Steindl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoImpact</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.impact.2025.100597⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (8), pp.msaf132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msaf132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379280v1</w:t>
+                <w:t xml:space="preserve">hal-04779897v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong resistance to β-cyfluthrin in a strain of the beetle Alphitobius diaperinus: a de novo transcriptome analysis.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parallel clines of chromosomal inversion frequencies in seaweed flies are associated with thermal variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Renault</w:t>
+                <w:t xml:space="preserve">Léa Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Derocles</w:t>
+                <w:t xml:space="preserve">Emma Berdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Colinet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maren Wellenreuther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1744-7917.13368⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41437-025-00808-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564149v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Footprints of Worldwide Adaptation in Structured Populations of Drosophila melanogaster Through the Expanded DEST 2.0 Genomic Resource</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Winter fruit contribution to the performance of the invasive fruit fly Drosophila suzukii under different thermal regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Coronado-Zamora</w:t>
+                <w:t xml:space="preserve">Jordy Larges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+                <w:t xml:space="preserve">Romain Ulmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Kapun</w:t>
+                <w:t xml:space="preserve">Vincent Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonja Steindl</w:t>
+                <w:t xml:space="preserve">Nathalie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 42 (8), pp.msaf132. </w:t>
+              <w:t xml:space="preserve">Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (1), pp.377-395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msaf132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1744-7917.13494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779897v2</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does ageing affect life history traits and cold tolerance in summer‐versus winter‐acclimated fruit flies?</w:t>
               </w:r>
@@ -1053,51 +1053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bréa Raynaud-Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 50 (4), pp.655-669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1131,51 +1131,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of nonionic surfactants on life history traits of Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé M.C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1265,103 +1265,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No evidence for behavioral or physiological effects of nanoplastics ingestion in the fruit fly Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé M.C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane A.P. Derocles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 303, pp.118811. </w:t>
@@ -1393,1239 +1393,1239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05219689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Critical Impact of Sub‐ and Supraoptimal Temperatures on Male Fertility Potential of an Invasive Fruit Fly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Colinet</w:t>
+                <w:t xml:space="preserve">The apparent seasonal biphenism in Drosophila suzukii stems in reality from continuous reaction norms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Lehnhoff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bréa Raynaud-Berton</w:t>
+                <w:t xml:space="preserve">Alexiane Kustre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (6), pp.e71515. </w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 81 (1), pp.507-517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.71515⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ps.8452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100812v1</w:t>
+                <w:t xml:space="preserve">hal-04720841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The apparent seasonal biphenism in Drosophila suzukii stems in reality from continuous reaction norms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Metabolic responses reveal insight into interspecific variation in heat tolerance of three co-existing pest aphid species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan-Jie Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun-Sen Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexiane Kustre</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ps.8452⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 228 (6), pp.jeb249365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.249365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04720841v1</w:t>
+                <w:t xml:space="preserve">hal-04975897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic responses reveal insight into interspecific variation in heat tolerance of three co-existing pest aphid species</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H Colinet</w:t>
+                <w:t xml:space="preserve">Can the plastic-eating insect Alphitobius diaperinus be used as a new biodegradation agent for synthetic plastic insulator wastes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé M.C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.249365⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39, pp.104315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eti.2025.104315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04975897v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05116210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can the plastic-eating insect Alphitobius diaperinus be used as a new biodegradation agent for synthetic plastic insulator wastes?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé M.C. Richard</w:t>
+                <w:t xml:space="preserve">How to Process Samples for Metabolomics in Ecology: A Comparative Study of Preanalytical Storage Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Beringue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Rivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology and Innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eti.2025.104315⟩</w:t>
+              <w:t xml:space="preserve">Journal of Separation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jssc.70333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05116210v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Process Samples for Metabolomics in Ecology: A Comparative Study of Preanalytical Storage Methods</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolism dynamics in tropical cockroach during a cold-induced recovery period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Chorin</w:t>
+                <w:t xml:space="preserve">S. Chowański</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lubawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Paluch-Lubawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gołębiowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Separation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jssc.70333⟩</w:t>
+              <w:t xml:space="preserve">Biological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (1), pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40659-025-00621-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05408346v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05116181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolism dynamics in tropical cockroach during a cold-induced recovery period</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Continent-wide differentiation of fitness traits and patterns of climate adaptation among European populations of Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Colinet</w:t>
+                <w:t xml:space="preserve">Esra Durmaz Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Envel Kerdaffrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Harney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tânia F. Paulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Savic Veselinovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40659-025-00621-6⟩</w:t>
+              <w:t xml:space="preserve">Evolution Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (4), pp.473-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/evlett/qraf014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05116181v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal preference plasticity in ectotherms: Integrating temperature affinity and thermoregulation precision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Naturalist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 206 (3), pp.247-260. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1086/736575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05063407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continent-wide differentiation of fitness traits and patterns of climate adaptation among European populations of Drosophila melanogaster</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tânia F. Paulo</w:t>
+                <w:t xml:space="preserve">The Critical Impact of Sub‐ and Supraoptimal Temperatures on Male Fertility Potential of an Invasive Fruit Fly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marija Savic Veselinovic</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coline Lehnhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bréa Raynaud-Berton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (4), pp.473-490. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (6), pp.e71515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/evlett/qraf014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.71515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05151686v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling thermal reaction norms for development and viability in Drosophila suzukii under constant, fluctuating and field conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patricia Gibert</w:t>
+                <w:t xml:space="preserve">Plastic pollution in terrestrial ecosystems: current knowledge on impacts of micro and nano fragments on invertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé M.C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Suppo</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elsa Dejoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Wiegand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Gouesbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2024.103891⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 477, pp.135299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.135299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04613868v1</w:t>
+                <w:t xml:space="preserve">hal-04660794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic pollution in terrestrial ecosystems: current knowledge on impacts of micro and nano fragments on invertebrates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elsa Dejoie</w:t>
+                <w:t xml:space="preserve">Modelling thermal reaction norms for development and viability in Drosophila suzukii under constant, fluctuating and field conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bréa Raynaud-Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Wiegand</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christelle Suppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 477, pp.135299. </w:t>
+              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 123, pp.103891. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.135299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2024.103891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660794v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental factors driving infestations of a keystone winter fruit by an invasive and a native fruit fly</w:t>
               </w:r>
@@ -2758,51 +2758,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Plasticene era: Current uncertainties in estimates of the hazards posed by tiny plastic particles on soils and terrestrial invertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Wiegand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paride Balzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2909,51 +2909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entomological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 54 (4), pp.e12725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2981,659 +2981,659 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04541879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance to ß-cyfluthrin in populations of the pest lesser mealworm, Alphitobius diaperinus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Metabolomics as a tool to elucidate biochemical cold adaptation in insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott A.L. Hayward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Colinet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31300/TENT.19.2023.1-17⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 58, pp.101061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cois.2023.101061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04516465v1</w:t>
+                <w:t xml:space="preserve">hal-04109399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics as a tool to elucidate biochemical cold adaptation in insects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mitochondrial metabolism and oxidative stress in tropical cockroach under fluctuating thermal regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Lubawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott A.L. Hayward</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Szymon Chowański</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Małgorzata Słocińska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cois.2023.101061⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 226 (27), pp.246287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.246287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04109399v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial metabolism and oxidative stress in tropical cockroach under fluctuating thermal regimes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring cross-protective effects between cold and immune stress in Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Szymon Chowański</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Jakob Wiil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesper Givskov Sørensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Colinet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Małgorzata Słocińska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 226 (27), pp.246287. </w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30, pp.54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.246287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2023055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196282v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04339290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring cross-protective effects between cold and immune stress in Drosophila melanogaster</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interspecific differences in thermal tolerance landscape explain aphid community abundance under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan-Jie Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakob Wiil</w:t>
+                <w:t xml:space="preserve">Si-Yang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesper Givskov Sørensen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lisa Bjerregaard Jørgensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Overgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/parasite/2023055⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 114, pp.103583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2023.103583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04339290v1</w:t>
+                <w:t xml:space="preserve">hal-04099693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific differences in thermal tolerance landscape explain aphid community abundance under climate change</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Si-Yang Chen</w:t>
+                <w:t xml:space="preserve">Resistance to ß-cyfluthrin in populations of the pest lesser mealworm, Alphitobius diaperinus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Bjerregaard Jørgensen</w:t>
+                <w:t xml:space="preserve">Alexia Devignes-Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Gouesbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Overgaard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Renault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 114, pp.103583. </w:t>
+              <w:t xml:space="preserve">Trends in Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2023.103583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.31300/TENT.19.2023.1-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04099693v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preferred temperature in the warmth of cities: Body size, sex and development stage matter more than urban climate in a ground-dwelling spider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3697,103 +3697,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interspecific variations in molecular responses to various doses of heat and cold stress: The case of cereal aphids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan-Jie Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chun-Sen Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 147, pp.104520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3853,51 +3853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioRxiv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3983,51 +3983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davina Derous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youn Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 30 (2), pp.539-554. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4061,51 +4061,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroecological patterns of fruit infestation rates by the invasive fly Drosophila suzukii in the wild reservoir host plant Sambucus nigra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ulmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4189,395 +4189,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary salt supplementation adversely affects thermal acclimation responses of flight ability in Drosophila melanogaster</w:t>
+                <w:t xml:space="preserve">How the mighty have adapted: Genetic and microbiome changes during laboratory adaptation in the key pest Drosophila suzukii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Huisamen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Colinet</w:t>
+                <w:t xml:space="preserve">Katerina Nikolouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minette Karsten</w:t>
+                <w:t xml:space="preserve">Christian Stauffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Terblanche</w:t>
+                <w:t xml:space="preserve">Kostas Bourtzis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 140, pp.104403. </w:t>
+              <w:t xml:space="preserve">Entomologia Generalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2022.104403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1127/entomologia/2022/1517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695723v1</w:t>
+                <w:t xml:space="preserve">hal-03770414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the mighty have adapted: Genetic and microbiome changes during laboratory adaptation in the key pest Drosophila suzukii</w:t>
+                <w:t xml:space="preserve">The rising threat of climate change for arthropods from Earth’s cold regions: Taxonomic rather than native status drives species sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katerina Nikolouli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H Colinet</w:t>
+                <w:t xml:space="preserve">D. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Stauffer</w:t>
+                <w:t xml:space="preserve">C. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kostas Bourtzis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M.A. Colleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Generalis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/entomologia/2022/1517⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (20), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.16338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770414v1</w:t>
+                <w:t xml:space="preserve">hal-03735798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rising threat of climate change for arthropods from Earth’s cold regions: Taxonomic rather than native status drives species sensitivity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dietary salt supplementation adversely affects thermal acclimation responses of flight ability in Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Colleu</w:t>
+                <w:t xml:space="preserve">Elizabeth Huisamen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Boutet</w:t>
+                <w:t xml:space="preserve">Minette Karsten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Hotte</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">John Terblanche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (20), pp.1-14. </w:t>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 140, pp.104403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.16338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2022.104403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735798v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid Adjustments in Thermal Tolerance and the Metabolome to Daily Environmental Changes – A Field Study on the Arctic Seed Bug Nysius groenlandicus</w:t>
               </w:r>
@@ -4589,64 +4589,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natasja Krog Noer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Hamann Sørensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bahrndorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4691,1121 +4691,1121 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of thermal plasticity for functional traits between populations of an invasive aquatic plant from two climatic regions</w:t>
+                <w:t xml:space="preserve">Biogeographic position and body size jointly set lower thermal limits of wandering spiders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Thiébaut</w:t>
+                <w:t xml:space="preserve">Jérémy Monsimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Tarayre</w:t>
+                <w:t xml:space="preserve">Olivier Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Jambon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Lafage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10750-020-04452-2⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (7), pp.3347-3356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.7286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02993311v1</w:t>
+                <w:t xml:space="preserve">hal-03163251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeographic position and body size jointly set lower thermal limits of wandering spiders</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Thermal plasticity and sensitivity to insecticides in populations of an invasive beetle: Cyfluthrin increases vulnerability to extreme temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Engell Dahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sapho-Lou Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Lafage</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Wiegand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Pétillon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martin Holmstrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (7), pp.3347-3356. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 274, pp.129905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.7286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.129905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163251v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal plasticity and sensitivity to insecticides in populations of an invasive beetle: Cyfluthrin increases vulnerability to extreme temperature</w:t>
+                <w:t xml:space="preserve">Cell free Microcystis aeruginosa spent medium affects Daphnia magna survival and stress response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Engell Dahl</w:t>
+                <w:t xml:space="preserve">Gorenka Bojadzija Savic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sapho-Lou Marti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claudia Wiegand</w:t>
+                <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Holmstrup</w:t>
+                <w:t xml:space="preserve">Christine Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Lawton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.129905⟩</w:t>
+              <w:t xml:space="preserve">Toxicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 195, pp.37-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2021.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03155982v1</w:t>
+                <w:t xml:space="preserve">hal-03172862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell free Microcystis aeruginosa spent medium affects Daphnia magna survival and stress response</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H Colinet</w:t>
+                <w:t xml:space="preserve">Effect of starvation on the cold tolerance of adult Drosophila suzukii (Diptera: Drosophilidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madelena de Ro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Bormans</w:t>
+                <w:t xml:space="preserve">Thomas Enriquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochem Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Edwards</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Linda Lawton</w:t>
+                <w:t xml:space="preserve">Negin Ebrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Casteels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2021.03.009⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 111 (6), pp.694-704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007485321000377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172862v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of starvation on the cold tolerance of adult Drosophila suzukii (Diptera: Drosophilidae)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Enriquez</w:t>
+                <w:t xml:space="preserve">Acclimation, duration and intensity of cold exposure determine the rate of cold stress accumulation and mortality in Drosophila suzukii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pénélope Tarapacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bjerregaard Jørgensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesper Givskov Sørensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mads Kuhlmann Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jochem Bonte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hans Casteels</w:t>
+                <w:t xml:space="preserve">H Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007485321000377⟩</w:t>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 135, pp.104323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2021.104323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325617v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acclimation, duration and intensity of cold exposure determine the rate of cold stress accumulation and mortality in Drosophila suzukii</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jesper Givskov Sørensen</w:t>
+                <w:t xml:space="preserve">Variation of thermal plasticity for functional traits between populations of an invasive aquatic plant from two climatic regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tarayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mads Kuhlmann Andersen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Olivier Jambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 135, pp.104323. </w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 848 (9), pp.2077-2091. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2021.104323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10750-020-04452-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414523v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The discovery, distribution and diversity of DNA viruses associated with Drosophila melanogaster in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hypoxia combined with chilling maintains the quality of irradiated Drosophila flies: a simulated shipment experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Enriquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megan Wallace</w:t>
+                <w:t xml:space="preserve">Fabiana Sassù</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelsey Coffman</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carlos Cáceres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ve/veab031⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 111 (6), pp.645-657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007485321000146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03229780v1</w:t>
+                <w:t xml:space="preserve">hal-03327372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypoxia combined with chilling maintains the quality of irradiated Drosophila flies: a simulated shipment experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Enriquez</w:t>
+                <w:t xml:space="preserve">The discovery, distribution and diversity of DNA viruses associated with Drosophila melanogaster in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Wallace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelsey Coffman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabiana Sassù</w:t>
+                <w:t xml:space="preserve">Sanjana Ravindran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Cáceres</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gregory Albery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 111 (6), pp.645-657. </w:t>
+              <w:t xml:space="preserve">Virus Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (1), pp.veab031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007485321000146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ve/veab031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03327372v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in the Susceptibility to Commercial Insecticides among Populations of the Lesser Mealworm Alphitobius diaperinus Collected from Poultry Houses in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (4), pp.309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5891,51 +5891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Schilman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Hasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 258, pp.110995. </w:t>
@@ -5999,51 +5999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénélope Tarapacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 96 (4), pp.fiaa055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6077,90 +6077,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of fluctuating thermal regimes on cold survival and life history traits of the spotted wing Drosophila (Drosophila suzukii, Matsumara)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Enriquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27 (2), pp.317-335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6194,77 +6194,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the Insect Neuroendocrine System in the Response to Cold Stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Lubawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkadiusz Urbanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Joachim Pflueger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6337,64 +6337,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary nutrient balance shapes phenotypic traits of Drosophila melanogaster in interaction with gut microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Overgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 241, pp.110626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6428,103 +6428,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal stress causes DNA damage and mortality in a tropical insect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Lubawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Daburon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szymon Chowański</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Małgorzata Słocińska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 222 (23), pp.213744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6558,64 +6558,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold acclimation triggers major transcriptional changes in Drosophila suzukii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Enriquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (1), pp.413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6649,64 +6649,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold acclimation triggers lipidomic and metabolic adjustments in the spotted wing drosophila Drosophila suzukii (Matsumara)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Enriquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 316 (6), pp.R751-R763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6753,77 +6753,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluctuating thermal regime preserves physiological homeostasis and reproductive capacity in Drosophila suzukii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clayre Grumiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mads Kuhlmann Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Overgaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 113, pp.33-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6851,503 +6851,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hormesis-like effect of mild larval crowding on thermotolerance in Drosophila flies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Microbiota disruption leads to reduced cold tolerance in Drosophila flies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youn Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.169342⟩</w:t>
+              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 105 (9-10), pp.59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00114-018-1584-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717751v1</w:t>
+                <w:t xml:space="preserve">hal-01900715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterile insect technique and Wolbachia symbiosis as potential tools for the control of the invasive species Drosophila suzukii</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Cold Acclimation Favors Metabolic Stability in Drosophila suzukii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Enriquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10340-017-0944-y⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2018.01506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01737129v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota disruption leads to reduced cold tolerance in Drosophila flies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Sterile insect technique and Wolbachia symbiosis as potential tools for the control of the invasive species Drosophila suzukii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Nikolouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Enriquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00114-018-1584-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91 (2), pp.489-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10340-017-0944-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900715v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01737129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold Acclimation Favors Metabolic Stability in Drosophila suzukii</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Hormesis-like effect of mild larval crowding on thermotolerance in Drosophila flies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Youn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.1506. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 221 (2), pp.jeb169342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2018.01506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.169342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935097v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms underpinning the beneficial effects of fluctuating thermal regimes in insect cold tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph P. Rinehart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7420,64 +7420,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Similar post-stress metabolic trajectories in young and old flies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Gerontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 102, pp.43-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7537,51 +7537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Heys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas A.R. Price</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7684,51 +7684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 137, pp.42-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7762,51 +7762,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale phosphoprotein profiling to explore Drosophila cold acclimation regulatory mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7866,51 +7866,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold acclimation allows Drosophila flies to maintain mitochondrial functioning under cold stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7970,64 +7970,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basal tolerance to heat and cold exposure of the spotted wing drosophila, &amp;lt;i&amp;gt;Drosophila suzukii&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Enriquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PeerJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5, pp.e3112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8061,51 +8061,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncovering the benefits of fluctuating thermal regimes on cold tolerance of drosophila flies by combined metabolomic and lipidomic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8208,64 +8208,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of fluctuating thermal regimes on Drosophila melanogaster survival to cold stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Javal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 66 (3-4), pp.427-444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8293,425 +8293,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01475827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related decline of abiotic stress tolerance in young Drosophila melanogaster adults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Impact of fluctuating thermal regimes on Drosophila melanogaster survival to cold stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Javal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Siaussat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gerona/glv193⟩</w:t>
+              <w:t xml:space="preserve">Animal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 66 (3-4), pp.427-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/15707563-00002510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01235793v1</w:t>
+                <w:t xml:space="preserve">hal-04706332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological basis for low-temperature survival and storage of quiescent larvae of the fruit fly Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Kostal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslava Korbelova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Stetina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Poupardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (1), pp.32346. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep32346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of fluctuating thermal regimes on Drosophila melanogaster survival to cold stress</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Age-related decline of abiotic stress tolerance in young Drosophila melanogaster adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chertemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Siaussat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/15707563-00002510⟩</w:t>
+              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71 (12), pp.1574-1580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gerona/glv193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706332v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncovering the benefits of fluctuating thermal regimes on cold tolerance of drosophila flies by combined metabolomic and lipidomic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Javal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8778,351 +8778,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding on frozen live yeast has some deleterious effects in Drosophila melanogaster</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Acclimation to desiccating conditions and cross-tolerance with thermal stress in the lesser mealworm Alphitobius diaperinus (Coleoptera: Tenebrionidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youn Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70 (Supplément 12), pp.33-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01174218v1</w:t>
+                <w:t xml:space="preserve">hal-01476061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to desiccating conditions and cross-tolerance with thermal stress in the lesser mealworm Alphitobius diaperinus (Coleoptera: Tenebrionidae)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Feeding on frozen live yeast has some deleterious effects in Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69, pp.202-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2015.06.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03530673v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acclimation to desiccating conditions and cross-tolerance with thermal stress in the lesser mealworm Alphitobius diaperinus (Coleoptera: Tenebrionidae)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D Renault</w:t>
+                <w:t xml:space="preserve">Exposure to desiccating conditions and cross-tolerance with thermal stress in the lesser mealworm Alphitobius diaperinus (Coleoptera: Tenebrionidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youn Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 70 (Supplément 12), pp.33-41</w:t>
+              <w:t xml:space="preserve">, 2015, Sup12, pp.33-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01476061v1</w:t>
+                <w:t xml:space="preserve">hal-03530673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insects in fluctuating thermal environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brent J. Sinclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9195,90 +9195,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rapid cold hardening response of Drosophila melanogaster: complex regulation across different levels of biological organization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Overgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesper Givskov Sørensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 62, pp.46-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9324,51 +9324,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary live yeast alters metabolic profiles, protein biosynthesis and thermal stress tolerance of Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9415,64 +9415,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic profiling of thermal acclimation in Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Overgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9544,64 +9544,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid decline of cold tolerance at young age is associated with expression of stress genes in Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Siaussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bozzolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9674,51 +9674,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal changes in the cold hardiness of the two-spotted spider mite females (Acari: Tetranychidae).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Khodayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Moharramipour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9778,51 +9778,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary sugars affect cold tolerance of Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Larvor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9907,51 +9907,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does cold tolerance plasticity correlate with the thermal environment and metabolic profiles of a parasitoid wasp ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10047,282 +10047,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00766585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing phenotypic effects and molecular correlates of developmental, gradual and rapid cold acclimation responses in Drosophila melanogaster</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Gene expression changes governing extreme dehydration tolerance in an Antarctic insect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas M. Teets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin T. Peyton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna L. Kelley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2435.2011.01898.x⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (50), pp.20744-20749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1218661109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780191v1</w:t>
+                <w:t xml:space="preserve">hal-00801357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression changes governing extreme dehydration tolerance in an Antarctic insect</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Comparing phenotypic effects and molecular correlates of developmental, gradual and rapid cold acclimation responses in Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna L. Kelley</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ary A. Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 109 (50), pp.20744-20749. </w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26, pp.84-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1218661109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2435.2011.01898.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00801357v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic and Proteomic Profiling of Diapause in the Aphid Parasitoid Praon volucre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10395,51 +10395,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the plastic response to cold acclimation through metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Larvor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10512,90 +10512,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined transcriptomic and metabolomic approach uncovers molecular mechanisms of cold tolerance in a temperate flesh fly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas M. Teets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin T. Peyton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory J. Ragland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10646,51 +10646,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic effects of CO2 anaesthesia in Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10737,51 +10737,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disruption of ATP homeostasis during chronic cold stress and recovery in the chill susceptible beetle (Alphitobius diaperinus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 160 (1), pp.63-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10827,51 +10827,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model for the time-temperature-mortality relationship in the chill-susceptible beetle, Alphitobius diaperinus, exposed to fluctuating thermal regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lalouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10943,51 +10943,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insect parasitoids cold storage: A comprehensive review of factors of variability and consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11040,691 +11040,691 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00629730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific variation in the response to low temperature storage in different aphid parasitoids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Colinet</w:t>
+                <w:t xml:space="preserve">Gene and protein expression of Drosophila Starvin during cold stress and recovery from chill coma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Th. Hance</w:t>
+                <w:t xml:space="preserve">Ary Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Applied Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 156 (1), pp.147-156. </w:t>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40 (5), pp.425-428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1744-7348.2009.00374.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2010.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03155878v1</w:t>
+                <w:t xml:space="preserve">hal-03155894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal expression of heat shock genes during cold stress and recovery from chill coma in adult Drosophila melanogaster</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Functional Characterization of the Frost Gene in Drosophila melanogaster: Importance for Recovery from Chill Coma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siu Fai Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2009.07470.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (6), pp.e10925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0010925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03155886v1</w:t>
+                <w:t xml:space="preserve">hal-03155903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold-induced expression of diapause in Praon volucre: fitness cost and morpho-physiological characterization.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Knocking down expression of Hsp22 et Hsp23 by RNA interference affects recovery from chill coma in Drosophila melanogaster.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Hance</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siu Fai Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3032.2010.00743.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 213 (24), pp.4146-4150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.051003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00596518v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene and protein expression of Drosophila Starvin during cold stress and recovery from chill coma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Temporal expression of heat shock genes during cold stress and recovery from chill coma in adult Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siu Fai Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2010.03.002⟩</w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 277 (1), pp.174-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2009.07470.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03155894v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knocking down expression of Hsp22 et Hsp23 by RNA interference affects recovery from chill coma in Drosophila melanogaster.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ary Hoffmann</w:t>
+                <w:t xml:space="preserve">Interspecific variation in the response to low temperature storage in different aphid parasitoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Hance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.051003⟩</w:t>
+              <w:t xml:space="preserve">Annals of Applied Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 156 (1), pp.147-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1744-7348.2009.00374.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00596517v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Characterization of the Frost Gene in Drosophila melanogaster: Importance for Recovery from Chill Coma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Cold-induced expression of diapause in Praon volucre: fitness cost and morpho-physiological characterization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ary Hoffmann</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Muratori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (4), pp.301-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3032.2010.00743.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0010925⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03155903v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Male Reproductive Potential of &amp;lt;I&amp;gt;Aphidius colemani&amp;lt;/I&amp;gt; (Hymenoptera: Aphidiinae) Exposed to Constant or Fluctuating Thermal Regimens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11765,488 +11765,488 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does fluctuating thermal regime trigger free amino acid production in the parasitic wasp Aphidius colemani (Hymenoptera: Aphidiinae)?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Cold exposure and associated metabolic changes in adult tropical beetles exposed to fluctuating thermal regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lalouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Kostal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bouchereau</w:t>
+                <w:t xml:space="preserve">David Gagneul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 274, pp.1759-1767</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00145790v1</w:t>
+                <w:t xml:space="preserve">hal-00154786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold exposure and associated metabolic changes in adult tropical beetles exposed to fluctuating thermal regimes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Proteomic profiling of a parasitic wasp exposed to constant and fluctuating cold exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thuy An Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conrad Cloutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gagneul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Renault</w:t>
+                <w:t xml:space="preserve">Dominique Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 37 (11), pp.1177-1188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2007.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154786v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic profiling of a parasitic wasp exposed to constant and fluctuating cold exposure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Does fluctuating thermal regime trigger free amino acid production in the parasitic wasp Aphidius colemani (Hymenoptera: Aphidiinae)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Conrad Cloutier</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Michaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Hance</w:t>
+                <w:t xml:space="preserve">Alain Bouchereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 37 (11), pp.1177-1188. </w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 147 (2), pp.484-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2007.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2007.01.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155865v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00145790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulation of parasitoid size using the temperature-size rule: fitness consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Hance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 152 (3), pp.425-433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12292,77 +12292,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does thermal-related plasticity in size and fat reserves influence supercooling abilities and cold-tolerance in Aphidius colemani (Hymenoptera: Aphidiinae) mummies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 32 (7-8), pp.374-382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12434,64 +12434,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lalouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kostal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gagneul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12538,64 +12538,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water relations, fat reserves, survival, and longevity of a cold-exposed parasitic wasp Aphidius colemani (Hymenoptera: Aphidiinae).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12633,77 +12633,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of fluctuating thermal regimes on the survival of a cold-exposed parasitic wasp Aphidius colemani.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12741,90 +12741,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host age and fitness-related traits in a koinobiont aphid parasitoid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Hance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 30 (4), pp.473-479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12883,77 +12883,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autumn, winter and spring dynamics of aphid Sitobion avenae and parasitoid Aphidius rhopalosiphi interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Anne Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Applied Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 145 (2), pp.139-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13168,51 +13168,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05532672v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deconninck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;a Raynaud-Berton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghan Boulembert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Couty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brv.70148" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04920324v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Larges" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ulmer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foray" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bris" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.13494" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05361301v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Nicolas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Berdan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Wellenreuther" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Colinet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Clouard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-025-00808-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225896v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelena de Ro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Devos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Berkvens" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Casteels" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Bonte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2025.104251" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05379280v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M.C. Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bo&#235;l" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane A.P. Derocles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Goupil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2025.100597" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564149v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Gouesbet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Derocles" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Colinet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.13368" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779897v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin C. B. Nunez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Coronado-Zamora" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kapun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Steindl" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf132" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989899v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.13437" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921115v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Wallart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Denis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Tarapacki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-35932-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05219689v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cadot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.118811" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05100812v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Lehnhoff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71515" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04720841v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Kustre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.8452" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975897v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Jie Li" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Sen Ma" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.249365" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05116210v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2025.104315" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05408346v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Beringue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Rivas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chorin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.70333" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05116181v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chowa&#324;ski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lubawy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paluch-Lubawa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Go&#322;&#281;biowski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Colinet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40659-025-00621-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05063407v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/736575" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05151686v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Durmaz Mitchell" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Envel Kerdaffrec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Harney" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia F. Paulo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Savic Veselinovic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qraf014" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04613868v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Suppo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2024.103891" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04660794v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dejoie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wiegand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.135299" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589876v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Eslin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-024-10073-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04540055v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paride Balzani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Richard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Haubrock" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172252" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04541879v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Georges" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Yassin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1748-5967.12725" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04516465v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Devignes-Labarthe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rousset" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31300/TENT.19.2023.1-17" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04109399v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A.L. Hayward" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2023.101061" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196282v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Lubawy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Chowa&#324;ski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata S&#322;oci&#324;ska" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.246287" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339290v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Wiil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Givskov S&#248;rensen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2023055" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04099693v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Yang Chen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bjerregaard J&#248;rgensen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Overgaard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2023.103583" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04205641v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cabon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2023.103706" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04092075v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2023.104520" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04246555v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.10.09.561531" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800186v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Morimoto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Wenzel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davina Derous" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn Henry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.13113" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714420v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Baliteau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12520" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03695723v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Huisamen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minette Karsten" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Terblanche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2022.104403" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770414v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Nikolouli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stauffer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Bourtzis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2022/1517" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03735798v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Renault" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclerc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Colleu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hotte" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16338" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03585727v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasja Krog Noer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Hamann S&#248;rensen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bahrndorff" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.818485" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993311v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Thi&#233;baut" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tarayre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jambon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-020-04452-2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03163251v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Monsimet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devineau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafage" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;tillon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7286" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03155982v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Engell Dahl" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sapho-Lou Marti" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Holmstrup" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.129905" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03172862v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorenka Bojadzija Savic" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bormans" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Edwards" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Lawton" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2021.03.009" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03325617v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Enriquez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negin Ebrahimi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485321000377" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414523v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Kuhlmann Andersen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2021.104323" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03229780v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Wallace" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Coffman" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gilbert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjana Ravindran" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Albery" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veab031" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03327372v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Sass&#249;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos C&#225;ceres" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485321000146" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03187719v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12040309" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03235463v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Mensch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Kreiman" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Schilman" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Hasson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2021.110995" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02532918v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Henry" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa055" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01936818v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ruel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Charrier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12649" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02746243v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Urbanski" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Pflueger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Marciniak" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00376" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391812v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Henry" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2019.110626" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364586v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daburon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.213744" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150230v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5745-7" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02176156v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00370.2018" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02019347v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayre Grumiaux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2019.01.001" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01717751v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Youn" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.169342" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737129v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouton" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-017-0944-y" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01900715v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-018-1584-7" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01935097v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01506" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861278v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph P. Rinehart" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George D. Yocum" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra J. Greenlee" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.164806" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671539v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2017.08.021" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01773885v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Heys" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liz&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A.R. Price" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Prescott" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2018.00029" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01481168v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2016.11.011" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532256v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pineau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01974-z" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01468133v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2016.11.007" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01507693v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3112" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706322v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Javal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Berkov&#225;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr &#352;imek" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2016.08.008" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01475827v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15707563-00002510" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01235793v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chertemps" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siaussat" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glv193" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374456v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kostal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslava Korbelova" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Stetina" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Poupardin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32346" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706332v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371831v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ko&#353;t&#225;l" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01174218v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Bourg" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Gauthier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2015.06.019" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530673v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01476061v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01090471v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent J. Sinclair" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-010814-021017" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00991032v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2014.01.009" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P904FMBZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00999532v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2014.01.004" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826939v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Givskov Sorensen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2013.01.006" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWGRFQ3B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801340v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bozzolan" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Bowler" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.076216" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00957564v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Khodayari" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Moharramipour" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/EN13086" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858093v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Larvor" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bical" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-012-0471-z" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-31PSNH3M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00766585v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desouhant" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Voituron" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2012.10.018" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PHKNB8F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780191v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary A. Hoffmann" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2011.01898.x" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801357v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas M. Teets" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin T. Peyton" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna L. Kelley" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1218661109" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740219v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Charoy-Gu&#233;vel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032606" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717742v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laparie" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2012.01985.x" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738640v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory J. Ragland" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00042.2012" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780202v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2012.0601" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629738v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2011.05.003" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S3W0DGR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654081v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lalouette" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2011.07.004" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGD0Z13M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629730v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boivin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2011.04.014" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKQ4HV42-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03155878v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Hance" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7348.2009.00374.x" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DB291E276B196EF6E7C79FCFA36C8675A5C5221A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03155886v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siu Fai Lee" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Hoffmann" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2009.07470.x" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596518v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Muratori" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hance" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3032.2010.00743.x" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K3VGMB45-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03155894v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2010.03.002" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9F4RMD2C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596517v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.051003" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03155903v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0010925" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03155870v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hance" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/022.038.0130" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145790v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2007.01.030" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0GK074X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154786v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gagneul" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03155865v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy An Nguyen" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Cloutier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michaud" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2007.07.004" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WGLT2X5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03155855v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boivin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-007-0674-6" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H512L1D6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168123v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2007.03.005" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7PCW1S9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141865v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kostal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2007.05723.x" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076619v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086062v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155818v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0307-6946.2005.00716.x" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R47XG2Z0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155808v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Legrand" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7348.2004.tb00369.x" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-129FXBL9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05532672v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deconninck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;a Raynaud-Berton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghan Boulembert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Couty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brv.70148" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05379280v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M.C. Richard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Colinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bo&#235;l" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane A.P. Derocles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Goupil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2025.100597" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225896v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelena de Ro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Devos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Berkvens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Casteels" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Bonte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2025.104251" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564149v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Gouesbet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Derocles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Colinet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.13368" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779897v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin C. B. Nunez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Coronado-Zamora" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kapun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Steindl" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf132" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05361301v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Nicolas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Berdan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Wellenreuther" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Clouard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-025-00808-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04920324v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Larges" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ulmer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foray" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bris" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.13494" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989899v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.13437" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921115v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Wallart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Denis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Tarapacki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-35932-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05219689v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cadot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.118811" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04720841v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Kustre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.8452" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975897v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Jie Li" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Sen Ma" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.249365" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05116210v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2025.104315" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05408346v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Beringue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Rivas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chorin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.70333" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05116181v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chowa&#324;ski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lubawy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paluch-Lubawa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Go&#322;&#281;biowski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Colinet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40659-025-00621-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05151686v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Durmaz Mitchell" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Envel Kerdaffrec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Harney" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia F. Paulo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Savic Veselinovic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qraf014" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05063407v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/736575" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05100812v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Lehnhoff" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71515" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04660794v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dejoie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wiegand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.135299" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04613868v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Suppo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2024.103891" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589876v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Eslin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-024-10073-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04540055v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paride Balzani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Richard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Haubrock" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172252" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04541879v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Georges" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Yassin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1748-5967.12725" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04109399v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A.L. Hayward" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2023.101061" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196282v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Lubawy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Chowa&#324;ski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata S&#322;oci&#324;ska" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.246287" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339290v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Wiil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Givskov S&#248;rensen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2023055" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04099693v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Yang Chen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bjerregaard J&#248;rgensen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Overgaard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2023.103583" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04516465v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Devignes-Labarthe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rousset" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31300/TENT.19.2023.1-17" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04205641v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cabon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2023.103706" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04092075v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2023.104520" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04246555v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.10.09.561531" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800186v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Morimoto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Wenzel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davina Derous" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn Henry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.13113" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714420v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Baliteau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12520" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770414v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Nikolouli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stauffer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Bourtzis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2022/1517" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03735798v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Renault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclerc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Colleu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hotte" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16338" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03695723v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Huisamen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minette Karsten" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Terblanche" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2022.104403" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03585727v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasja Krog Noer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Hamann S&#248;rensen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bahrndorff" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.818485" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03163251v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Monsimet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devineau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafage" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;tillon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7286" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03155982v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Engell Dahl" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sapho-Lou Marti" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Holmstrup" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.129905" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03172862v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorenka Bojadzija Savic" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bormans" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Edwards" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Lawton" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2021.03.009" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03325617v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Enriquez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negin Ebrahimi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485321000377" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414523v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Kuhlmann Andersen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2021.104323" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993311v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Thi&#233;baut" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tarayre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jambon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-020-04452-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03327372v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Sass&#249;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos C&#225;ceres" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485321000146" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03229780v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Wallace" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Coffman" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gilbert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjana Ravindran" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Albery" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veab031" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03187719v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12040309" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03235463v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Mensch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Kreiman" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Schilman" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Hasson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2021.110995" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02532918v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Henry" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa055" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01936818v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ruel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Charrier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12649" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02746243v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Urbanski" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Pflueger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Marciniak" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00376" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391812v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Henry" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2019.110626" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364586v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daburon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.213744" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150230v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5745-7" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02176156v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00370.2018" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02019347v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayre Grumiaux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2019.01.001" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01900715v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-018-1584-7" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01935097v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01506" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737129v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouton" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-017-0944-y" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01717751v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Youn" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.169342" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861278v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph P. Rinehart" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George D. Yocum" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra J. Greenlee" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.164806" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671539v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2017.08.021" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01773885v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Heys" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liz&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A.R. Price" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Prescott" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2018.00029" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01481168v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2016.11.011" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532256v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pineau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01974-z" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01468133v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2016.11.007" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01507693v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3112" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706322v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Javal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Berkov&#225;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr &#352;imek" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2016.08.008" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01475827v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15707563-00002510" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706332v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374456v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kostal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslava Korbelova" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Stetina" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Poupardin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32346" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01235793v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chertemps" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siaussat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glv193" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371831v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ko&#353;t&#225;l" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01476061v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01174218v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Bourg" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Gauthier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2015.06.019" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530673v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01090471v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent J. Sinclair" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-010814-021017" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00991032v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2014.01.009" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P904FMBZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00999532v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2014.01.004" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826939v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Givskov Sorensen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2013.01.006" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWGRFQ3B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801340v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bozzolan" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Bowler" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.076216" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00957564v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Khodayari" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Moharramipour" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/EN13086" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858093v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Larvor" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bical" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-012-0471-z" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-31PSNH3M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00766585v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desouhant" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Voituron" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2012.10.018" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PHKNB8F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801357v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas M. Teets" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin T. Peyton" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna L. Kelley" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1218661109" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780191v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary A. Hoffmann" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2011.01898.x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740219v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Charoy-Gu&#233;vel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032606" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717742v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laparie" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2012.01985.x" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738640v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory J. Ragland" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00042.2012" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780202v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2012.0601" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629738v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2011.05.003" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S3W0DGR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654081v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lalouette" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2011.07.004" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGD0Z13M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629730v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boivin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2011.04.014" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKQ4HV42-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03155894v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Hoffmann" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2010.03.002" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9F4RMD2C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03155903v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siu Fai Lee" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0010925" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596517v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.051003" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03155886v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2009.07470.x" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03155878v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Hance" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7348.2009.00374.x" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DB291E276B196EF6E7C79FCFA36C8675A5C5221A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596518v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Muratori" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hance" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3032.2010.00743.x" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K3VGMB45-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03155870v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hance" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/022.038.0130" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154786v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gagneul" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03155865v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy An Nguyen" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Cloutier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michaud" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2007.07.004" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WGLT2X5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145790v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2007.01.030" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0GK074X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03155855v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boivin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-007-0674-6" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H512L1D6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168123v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2007.03.005" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7PCW1S9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141865v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kostal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2007.05723.x" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076619v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086062v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155818v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0307-6946.2005.00716.x" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R47XG2Z0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155808v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Legrand" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7348.2004.tb00369.x" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-129FXBL9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>