--- v1 (2026-04-17)
+++ v2 (2026-05-16)
@@ -234,814 +234,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multigenerational effects of nanoplastics on life-history traits and physiological responses in Drosophila melanogaster</w:t>
+                <w:t xml:space="preserve">Parallel clines of chromosomal inversion frequencies in seaweed flies are associated with thermal variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé M.C. Richard</w:t>
+                <w:t xml:space="preserve">Léa Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emma Berdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maren Wellenreuther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Goupil</w:t>
+                <w:t xml:space="preserve">Andréa Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoImpact</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 40, pp.100597. </w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.impact.2025.100597⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41437-025-00808-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379280v1</w:t>
+                <w:t xml:space="preserve">hal-05361301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold tolerance of European populations of Drosophila suzukii varies among seasonal phenotypes</w:t>
+                <w:t xml:space="preserve">Winter fruit contribution to the performance of the invasive fruit fly Drosophila suzukii under different thermal regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madelena de Ro</w:t>
+                <w:t xml:space="preserve">Jordy Larges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Devos</w:t>
+                <w:t xml:space="preserve">Romain Ulmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nick Berkvens</w:t>
+                <w:t xml:space="preserve">Vincent Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Casteels</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jochem Bonte</w:t>
+                <w:t xml:space="preserve">Nathalie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2025.104251⟩</w:t>
+              <w:t xml:space="preserve">Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (1), pp.377-395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1744-7917.13494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05225896v1</w:t>
+                <w:t xml:space="preserve">hal-04920324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong resistance to β-cyfluthrin in a strain of the beetle Alphitobius diaperinus: a de novo transcriptome analysis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multigenerational effects of nanoplastics on life-history traits and physiological responses in Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé M.C. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenola Gouesbet</w:t>
+                <w:t xml:space="preserve">Mélanie Boël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Renault</w:t>
+                <w:t xml:space="preserve">Stéphane A.P. Derocles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Derocles</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clémentine Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1744-7917.13368⟩</w:t>
+              <w:t xml:space="preserve">NanoImpact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40, pp.100597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.impact.2025.100597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564149v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Footprints of Worldwide Adaptation in Structured Populations of Drosophila melanogaster Through the Expanded DEST 2.0 Genomic Resource</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cold tolerance of European populations of Drosophila suzukii varies among seasonal phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madelena de Ro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquin C. B. Nunez</w:t>
+                <w:t xml:space="preserve">Tom Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Coronado-Zamora</w:t>
+                <w:t xml:space="preserve">Nick Berkvens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+                <w:t xml:space="preserve">Hans Casteels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Kapun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sonja Steindl</w:t>
+                <w:t xml:space="preserve">Jochem Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msaf132⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 132, pp.104251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2025.104251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779897v2</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05225896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel clines of chromosomal inversion frequencies in seaweed flies are associated with thermal variation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strong resistance to β-cyfluthrin in a strain of the beetle Alphitobius diaperinus: a de novo transcriptome analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Gouesbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Nicolas</w:t>
+                <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Berdan</w:t>
+                <w:t xml:space="preserve">Stéphane Derocles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maren Wellenreuther</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41437-025-00808-3⟩</w:t>
+              <w:t xml:space="preserve">Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (1), pp.209-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1744-7917.13368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05361301v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winter fruit contribution to the performance of the invasive fruit fly Drosophila suzukii under different thermal regimes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Footprints of Worldwide Adaptation in Structured Populations of Drosophila melanogaster Through the Expanded DEST 2.0 Genomic Resource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin C. B. Nunez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordy Larges</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
+                <w:t xml:space="preserve">Marta Coronado-Zamora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Ulmer</w:t>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Foray</w:t>
+                <w:t xml:space="preserve">Martin Kapun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Le Bris</w:t>
+                <w:t xml:space="preserve">Sonja Steindl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33 (1), pp.377-395. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (8), pp.msaf132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1744-7917.13494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msaf132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04920324v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779897v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does ageing affect life history traits and cold tolerance in summer‐versus winter‐acclimated fruit flies?</w:t>
               </w:r>
@@ -1053,51 +1053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bréa Raynaud-Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 50 (4), pp.655-669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1131,51 +1131,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of nonionic surfactants on life history traits of Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé M.C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1259,620 +1259,620 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No evidence for behavioral or physiological effects of nanoplastics ingestion in the fruit fly Drosophila melanogaster</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Can the plastic-eating insect Alphitobius diaperinus be used as a new biodegradation agent for synthetic plastic insulator wastes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé M.C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2025.118811⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39, pp.104315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eti.2025.104315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05219689v1</w:t>
+                <w:t xml:space="preserve">hal-05116210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The apparent seasonal biphenism in Drosophila suzukii stems in reality from continuous reaction norms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexiane Kustre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pest Management Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 81 (1), pp.507-517. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ps.8452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic responses reveal insight into interspecific variation in heat tolerance of three co-existing pest aphid species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan-Jie Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuan-Jie Li</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chun-Sen Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 228 (6), pp.jeb249365. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/jeb.249365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can the plastic-eating insect Alphitobius diaperinus be used as a new biodegradation agent for synthetic plastic insulator wastes?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé M.C. Richard</w:t>
+                <w:t xml:space="preserve">How to Process Samples for Metabolomics in Ecology: A Comparative Study of Preanalytical Storage Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Beringue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Rivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology and Innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eti.2025.104315⟩</w:t>
+              <w:t xml:space="preserve">Journal of Separation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jssc.70333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05116210v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Process Samples for Metabolomics in Ecology: A Comparative Study of Preanalytical Storage Methods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Johanna Rivas</w:t>
+                <w:t xml:space="preserve">No evidence for behavioral or physiological effects of nanoplastics ingestion in the fruit fly Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé M.C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Chorin</w:t>
+                <w:t xml:space="preserve">Clarisse Cadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane A.P. Derocles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Separation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 48 (12), </w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 303, pp.118811. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jssc.70333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2025.118811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05408346v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05219689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolism dynamics in tropical cockroach during a cold-induced recovery period</w:t>
               </w:r>
@@ -1986,646 +1986,646 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05116181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continent-wide differentiation of fitness traits and patterns of climate adaptation among European populations of Drosophila melanogaster</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Critical Impact of Sub‐ and Supraoptimal Temperatures on Male Fertility Potential of an Invasive Fruit Fly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esra Durmaz Mitchell</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coline Lehnhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bréa Raynaud-Berton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/evlett/qraf014⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (6), pp.e71515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.71515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05151686v1</w:t>
+                <w:t xml:space="preserve">hal-05100812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal preference plasticity in ectotherms: Integrating temperature affinity and thermoregulation precision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Naturalist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 206 (3), pp.247-260. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1086/736575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05063407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Critical Impact of Sub‐ and Supraoptimal Temperatures on Male Fertility Potential of an Invasive Fruit Fly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Colinet</w:t>
+                <w:t xml:space="preserve">Continent-wide differentiation of fitness traits and patterns of climate adaptation among European populations of Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esra Durmaz Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Envel Kerdaffrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Harney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tânia F. Paulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Lehnhoff</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marija Savic Veselinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (6), pp.e71515. </w:t>
+              <w:t xml:space="preserve">Evolution Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (4), pp.473-490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.71515⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/evlett/qraf014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05100812v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic pollution in terrestrial ecosystems: current knowledge on impacts of micro and nano fragments on invertebrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé M.C. Richard</w:t>
+                <w:t xml:space="preserve">Modelling thermal reaction norms for development and viability in Drosophila suzukii under constant, fluctuating and field conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bréa Raynaud-Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Dejoie</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christelle Suppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.135299⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 123, pp.103891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2024.103891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660794v1</w:t>
+                <w:t xml:space="preserve">hal-04613868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling thermal reaction norms for development and viability in Drosophila suzukii under constant, fluctuating and field conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patricia Gibert</w:t>
+                <w:t xml:space="preserve">Plastic pollution in terrestrial ecosystems: current knowledge on impacts of micro and nano fragments on invertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé M.C. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Dejoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Suppo</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claudia Wiegand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Gouesbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 123, pp.103891. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 477, pp.135299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2024.103891⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.135299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613868v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental factors driving infestations of a keystone winter fruit by an invasive and a native fruit fly</w:t>
               </w:r>
@@ -2758,51 +2758,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Plasticene era: Current uncertainties in estimates of the hazards posed by tiny plastic particles on soils and terrestrial invertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Wiegand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paride Balzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2909,51 +2909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entomological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 54 (4), pp.e12725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2981,867 +2981,867 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04541879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics as a tool to elucidate biochemical cold adaptation in insects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resistance to ß-cyfluthrin in populations of the pest lesser mealworm, Alphitobius diaperinus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott A.L. Hayward</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H Colinet</w:t>
+                <w:t xml:space="preserve">Alexia Devignes-Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Gouesbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cois.2023.101061⟩</w:t>
+              <w:t xml:space="preserve">Trends in Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31300/TENT.19.2023.1-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04109399v1</w:t>
+                <w:t xml:space="preserve">hal-04516465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial metabolism and oxidative stress in tropical cockroach under fluctuating thermal regimes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolomics as a tool to elucidate biochemical cold adaptation in insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Szymon Chowański</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Scott A.L. Hayward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Colinet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Małgorzata Słocińska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.246287⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 58, pp.101061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cois.2023.101061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196282v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04109399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring cross-protective effects between cold and immune stress in Drosophila melanogaster</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mitochondrial metabolism and oxidative stress in tropical cockroach under fluctuating thermal regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Lubawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakob Wiil</w:t>
+                <w:t xml:space="preserve">Szymon Chowański</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesper Givskov Sørensen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H Colinet</w:t>
+                <w:t xml:space="preserve">Małgorzata Słocińska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 30, pp.54. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 226 (27), pp.246287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/parasite/2023055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.246287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04339290v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific differences in thermal tolerance landscape explain aphid community abundance under climate change</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring cross-protective effects between cold and immune stress in Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si-Yang Chen</w:t>
+                <w:t xml:space="preserve">Jakob Wiil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Bjerregaard Jørgensen</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jesper Givskov Sørensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2023.103583⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30, pp.54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2023055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04099693v1</w:t>
+                <w:t xml:space="preserve">hal-04339290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance to ß-cyfluthrin in populations of the pest lesser mealworm, Alphitobius diaperinus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H Colinet</w:t>
+                <w:t xml:space="preserve">Interspecific differences in thermal tolerance landscape explain aphid community abundance under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan-Jie Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si-Yang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Devignes-Labarthe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwenola Gouesbet</w:t>
+                <w:t xml:space="preserve">Lisa Bjerregaard Jørgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Rousset</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Johannes Overgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19, pp.1-17. </w:t>
+              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 114, pp.103583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31300/TENT.19.2023.1-17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2023.103583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516465v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferred temperature in the warmth of cities: Body size, sex and development stage matter more than urban climate in a ground-dwelling spider</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The interspecific variations in molecular responses to various doses of heat and cold stress: The case of cereal aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan-Jie Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun-Sen Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Cabon</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yi Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2023.103706⟩</w:t>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 147, pp.104520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2023.104520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04205641v1</w:t>
+                <w:t xml:space="preserve">hal-04092075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interspecific variations in molecular responses to various doses of heat and cold stress: The case of cereal aphids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chun-Sen Ma</w:t>
+                <w:t xml:space="preserve">Preferred temperature in the warmth of cities: Body size, sex and development stage matter more than urban climate in a ground-dwelling spider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Yan</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 147, pp.104520. </w:t>
+              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 117, pp.103706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2023.104520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2023.103706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092075v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First record of Zaprionus tuberculatus (Diptera: Drosophilidae) in mainland France</w:t>
               </w:r>
@@ -3853,51 +3853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioRxiv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3983,51 +3983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davina Derous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youn Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 30 (2), pp.539-554. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4061,51 +4061,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroecological patterns of fruit infestation rates by the invasive fly Drosophila suzukii in the wild reservoir host plant Sambucus nigra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ulmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4208,51 +4208,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the mighty have adapted: Genetic and microbiome changes during laboratory adaptation in the key pest Drosophila suzukii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Nikolouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Stauffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4459,51 +4459,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary salt supplementation adversely affects thermal acclimation responses of flight ability in Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Huisamen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minette Karsten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4589,64 +4589,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natasja Krog Noer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Hamann Sørensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bahrndorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4691,1121 +4691,1121 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeographic position and body size jointly set lower thermal limits of wandering spiders</w:t>
+                <w:t xml:space="preserve">Variation of thermal plasticity for functional traits between populations of an invasive aquatic plant from two climatic regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Monsimet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Colinet</w:t>
+                <w:t xml:space="preserve">Gabrielle Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Devineau</w:t>
+                <w:t xml:space="preserve">Michèle Tarayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Lafage</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Jambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.7286⟩</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 848 (9), pp.2077-2091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-020-04452-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03163251v1</w:t>
+                <w:t xml:space="preserve">hal-02993311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal plasticity and sensitivity to insecticides in populations of an invasive beetle: Cyfluthrin increases vulnerability to extreme temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biogeographic position and body size jointly set lower thermal limits of wandering spiders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Monsimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Engell Dahl</w:t>
+                <w:t xml:space="preserve">Olivier Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sapho-Lou Marti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claudia Wiegand</w:t>
+                <w:t xml:space="preserve">Denis Lafage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Holmstrup</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 274, pp.129905. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (7), pp.3347-3356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.129905⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.7286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155982v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell free Microcystis aeruginosa spent medium affects Daphnia magna survival and stress response</w:t>
+                <w:t xml:space="preserve">Thermal plasticity and sensitivity to insecticides in populations of an invasive beetle: Cyfluthrin increases vulnerability to extreme temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gorenka Bojadzija Savic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H Colinet</w:t>
+                <w:t xml:space="preserve">Julie Engell Dahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Bormans</w:t>
+                <w:t xml:space="preserve">Sapho-Lou Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Wiegand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Edwards</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Linda Lawton</w:t>
+                <w:t xml:space="preserve">Martin Holmstrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2021.03.009⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 274, pp.129905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.129905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03172862v1</w:t>
+                <w:t xml:space="preserve">hal-03155982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of starvation on the cold tolerance of adult Drosophila suzukii (Diptera: Drosophilidae)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madelena de Ro</w:t>
+                <w:t xml:space="preserve">Cell free Microcystis aeruginosa spent medium affects Daphnia magna survival and stress response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gorenka Bojadzija Savic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Enriquez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jochem Bonte</w:t>
+                <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negin Ebrahimi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hans Casteels</w:t>
+                <w:t xml:space="preserve">Christine Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Lawton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007485321000377⟩</w:t>
+              <w:t xml:space="preserve">Toxicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 195, pp.37-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2021.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325617v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acclimation, duration and intensity of cold exposure determine the rate of cold stress accumulation and mortality in Drosophila suzukii</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H Colinet</w:t>
+                <w:t xml:space="preserve">Effect of starvation on the cold tolerance of adult Drosophila suzukii (Diptera: Drosophilidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madelena de Ro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Enriquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochem Bonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negin Ebrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Casteels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2021.104323⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 111 (6), pp.694-704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007485321000377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414523v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of thermal plasticity for functional traits between populations of an invasive aquatic plant from two climatic regions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michèle Tarayre</w:t>
+                <w:t xml:space="preserve">Acclimation, duration and intensity of cold exposure determine the rate of cold stress accumulation and mortality in Drosophila suzukii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pénélope Tarapacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bjerregaard Jørgensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesper Givskov Sørensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Jambon</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Mads Kuhlmann Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 848 (9), pp.2077-2091. </w:t>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 135, pp.104323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10750-020-04452-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2021.104323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02993311v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypoxia combined with chilling maintains the quality of irradiated Drosophila flies: a simulated shipment experiment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The discovery, distribution and diversity of DNA viruses associated with Drosophila melanogaster in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabiana Sassù</w:t>
+                <w:t xml:space="preserve">Megan Wallace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Cáceres</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kelsey Coffman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjana Ravindran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Albery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007485321000146⟩</w:t>
+              <w:t xml:space="preserve">Virus Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (1), pp.veab031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ve/veab031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03327372v1</w:t>
+                <w:t xml:space="preserve">hal-03229780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The discovery, distribution and diversity of DNA viruses associated with Drosophila melanogaster in Europe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clément Gilbert</w:t>
+                <w:t xml:space="preserve">Hypoxia combined with chilling maintains the quality of irradiated Drosophila flies: a simulated shipment experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Enriquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanjana Ravindran</w:t>
+                <w:t xml:space="preserve">Fabiana Sassù</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Albery</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carlos Cáceres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (1), pp.veab031. </w:t>
+              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 111 (6), pp.645-657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ve/veab031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0007485321000146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03229780v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in the Susceptibility to Commercial Insecticides among Populations of the Lesser Mealworm Alphitobius diaperinus Collected from Poultry Houses in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (4), pp.309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5891,51 +5891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Schilman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Hasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 258, pp.110995. </w:t>
@@ -5999,51 +5999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénélope Tarapacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 96 (4), pp.fiaa055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6077,90 +6077,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of fluctuating thermal regimes on cold survival and life history traits of the spotted wing Drosophila (Drosophila suzukii, Matsumara)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Enriquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27 (2), pp.317-335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6194,77 +6194,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the Insect Neuroendocrine System in the Response to Cold Stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Lubawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkadiusz Urbanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Joachim Pflueger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6337,51 +6337,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary nutrient balance shapes phenotypic traits of Drosophila melanogaster in interaction with gut microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Overgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6428,103 +6428,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal stress causes DNA damage and mortality in a tropical insect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Lubawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Daburon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szymon Chowański</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Małgorzata Słocińska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 222 (23), pp.213744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6558,64 +6558,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold acclimation triggers major transcriptional changes in Drosophila suzukii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Enriquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (1), pp.413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6649,64 +6649,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold acclimation triggers lipidomic and metabolic adjustments in the spotted wing drosophila Drosophila suzukii (Matsumara)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Enriquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 316 (6), pp.R751-R763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6753,77 +6753,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluctuating thermal regime preserves physiological homeostasis and reproductive capacity in Drosophila suzukii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clayre Grumiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mads Kuhlmann Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Overgaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 113, pp.33-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6851,503 +6851,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota disruption leads to reduced cold tolerance in Drosophila flies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Sterile insect technique and Wolbachia symbiosis as potential tools for the control of the invasive species Drosophila suzukii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Nikolouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Enriquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00114-018-1584-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91 (2), pp.489-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10340-017-0944-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900715v1</w:t>
+                <w:t xml:space="preserve">hal-01737129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold Acclimation Favors Metabolic Stability in Drosophila suzukii</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Hormesis-like effect of mild larval crowding on thermotolerance in Drosophila flies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Youn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 221 (2), pp.jeb169342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.169342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2018.01506⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01935097v1</w:t>
+                <w:t xml:space="preserve">hal-01717751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterile insect technique and Wolbachia symbiosis as potential tools for the control of the invasive species Drosophila suzukii</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Microbiota disruption leads to reduced cold tolerance in Drosophila flies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youn Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pest Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 105 (9-10), pp.59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00114-018-1584-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10340-017-0944-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01737129v1</w:t>
+                <w:t xml:space="preserve">hal-01900715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hormesis-like effect of mild larval crowding on thermotolerance in Drosophila flies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Cold Acclimation Favors Metabolic Stability in Drosophila suzukii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Enriquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 221 (2), pp.jeb169342. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.169342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2018.01506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717751v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms underpinning the beneficial effects of fluctuating thermal regimes in insect cold tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph P. Rinehart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7433,51 +7433,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Similar post-stress metabolic trajectories in young and old flies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Gerontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 102, pp.43-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7684,51 +7684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 137, pp.42-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7762,51 +7762,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale phosphoprotein profiling to explore Drosophila cold acclimation regulatory mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7866,51 +7866,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold acclimation allows Drosophila flies to maintain mitochondrial functioning under cold stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7970,64 +7970,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basal tolerance to heat and cold exposure of the spotted wing drosophila, &amp;lt;i&amp;gt;Drosophila suzukii&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Enriquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PeerJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5, pp.e3112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8061,51 +8061,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncovering the benefits of fluctuating thermal regimes on cold tolerance of drosophila flies by combined metabolomic and lipidomic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8208,64 +8208,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of fluctuating thermal regimes on Drosophila melanogaster survival to cold stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Javal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 66 (3-4), pp.427-444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8293,295 +8293,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01475827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of fluctuating thermal regimes on Drosophila melanogaster survival to cold stress</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Physiological basis for low-temperature survival and storage of quiescent larvae of the fruit fly Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Kostal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslava Korbelova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Stetina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Poupardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/15707563-00002510⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.32346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep32346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706332v1</w:t>
+                <w:t xml:space="preserve">hal-01374456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological basis for low-temperature survival and storage of quiescent larvae of the fruit fly Drosophila melanogaster</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Impact of fluctuating thermal regimes on Drosophila melanogaster survival to cold stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Javal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 66 (3-4), pp.427-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/15707563-00002510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep32346⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01374456v1</w:t>
+                <w:t xml:space="preserve">hal-04706332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-related decline of abiotic stress tolerance in young Drosophila melanogaster adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chertemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8654,64 +8654,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncovering the benefits of fluctuating thermal regimes on cold tolerance of drosophila flies by combined metabolomic and lipidomic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Javal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8778,351 +8778,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acclimation to desiccating conditions and cross-tolerance with thermal stress in the lesser mealworm Alphitobius diaperinus (Coleoptera: Tenebrionidae)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Feeding on frozen live yeast has some deleterious effects in Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69, pp.202-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2015.06.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01476061v1</w:t>
+                <w:t xml:space="preserve">hal-01174218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding on frozen live yeast has some deleterious effects in Drosophila melanogaster</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Exposure to desiccating conditions and cross-tolerance with thermal stress in the lesser mealworm Alphitobius diaperinus (Coleoptera: Tenebrionidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youn Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Sup12, pp.33-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2015.06.019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01174218v1</w:t>
+                <w:t xml:space="preserve">hal-03530673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to desiccating conditions and cross-tolerance with thermal stress in the lesser mealworm Alphitobius diaperinus (Coleoptera: Tenebrionidae)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Renault</w:t>
+                <w:t xml:space="preserve">Acclimation to desiccating conditions and cross-tolerance with thermal stress in the lesser mealworm Alphitobius diaperinus (Coleoptera: Tenebrionidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youn Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Sup12, pp.33-41</w:t>
+              <w:t xml:space="preserve">, 2015, 70 (Supplément 12), pp.33-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03530673v1</w:t>
+                <w:t xml:space="preserve">hal-01476061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insects in fluctuating thermal environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brent J. Sinclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9195,90 +9195,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rapid cold hardening response of Drosophila melanogaster: complex regulation across different levels of biological organization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Overgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesper Givskov Sørensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 62, pp.46-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9324,51 +9324,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary live yeast alters metabolic profiles, protein biosynthesis and thermal stress tolerance of Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9415,64 +9415,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic profiling of thermal acclimation in Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Overgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9544,51 +9544,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid decline of cold tolerance at young age is associated with expression of stress genes in Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Siaussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9674,51 +9674,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal changes in the cold hardiness of the two-spotted spider mite females (Acari: Tetranychidae).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Khodayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Moharramipour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9778,51 +9778,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary sugars affect cold tolerance of Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Larvor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9907,51 +9907,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does cold tolerance plasticity correlate with the thermal environment and metabolic profiles of a parasitoid wasp ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10047,282 +10047,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00766585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression changes governing extreme dehydration tolerance in an Antarctic insect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparing phenotypic effects and molecular correlates of developmental, gradual and rapid cold acclimation responses in Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas M. Teets</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ary A. Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1218661109⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26, pp.84-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2435.2011.01898.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00801357v1</w:t>
+                <w:t xml:space="preserve">hal-00780191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing phenotypic effects and molecular correlates of developmental, gradual and rapid cold acclimation responses in Drosophila melanogaster</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Gene expression changes governing extreme dehydration tolerance in an Antarctic insect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas M. Teets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin T. Peyton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ary A. Hoffmann</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joanna L. Kelley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 26, pp.84-93. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (50), pp.20744-20749. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2435.2011.01898.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1218661109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780191v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic and Proteomic Profiling of Diapause in the Aphid Parasitoid Praon volucre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10395,51 +10395,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the plastic response to cold acclimation through metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Larvor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10512,90 +10512,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined transcriptomic and metabolomic approach uncovers molecular mechanisms of cold tolerance in a temperate flesh fly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas M. Teets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin T. Peyton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory J. Ragland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10646,51 +10646,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic effects of CO2 anaesthesia in Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10737,51 +10737,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disruption of ATP homeostasis during chronic cold stress and recovery in the chill susceptible beetle (Alphitobius diaperinus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 160 (1), pp.63-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10827,51 +10827,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model for the time-temperature-mortality relationship in the chill-susceptible beetle, Alphitobius diaperinus, exposed to fluctuating thermal regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lalouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10943,51 +10943,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insect parasitoids cold storage: A comprehensive review of factors of variability and consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11040,661 +11040,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00629730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene and protein expression of Drosophila Starvin during cold stress and recovery from chill coma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Cold-induced expression of diapause in Praon volucre: fitness cost and morpho-physiological characterization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ary Hoffmann</w:t>
+                <w:t xml:space="preserve">Frédéric Muratori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2010.03.002⟩</w:t>
+              <w:t xml:space="preserve">Physiological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (4), pp.301-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3032.2010.00743.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03155894v1</w:t>
+                <w:t xml:space="preserve">hal-00596518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Characterization of the Frost Gene in Drosophila melanogaster: Importance for Recovery from Chill Coma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Temporal expression of heat shock genes during cold stress and recovery from chill coma in adult Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siu Fai Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0010925⟩</w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 277 (1), pp.174-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2009.07470.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155903v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knocking down expression of Hsp22 et Hsp23 by RNA interference affects recovery from chill coma in Drosophila melanogaster.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ary Hoffmann</w:t>
+                <w:t xml:space="preserve">Interspecific variation in the response to low temperature storage in different aphid parasitoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Hance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.051003⟩</w:t>
+              <w:t xml:space="preserve">Annals of Applied Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 156 (1), pp.147-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1744-7348.2009.00374.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00596517v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal expression of heat shock genes during cold stress and recovery from chill coma in adult Drosophila melanogaster</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Gene and protein expression of Drosophila Starvin during cold stress and recovery from chill coma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2009.07470.x⟩</w:t>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40 (5), pp.425-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2010.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155886v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific variation in the response to low temperature storage in different aphid parasitoids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Th. Hance</w:t>
+                <w:t xml:space="preserve">Functional Characterization of the Frost Gene in Drosophila melanogaster: Importance for Recovery from Chill Coma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siu Fai Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Applied Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1744-7348.2009.00374.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (6), pp.e10925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0010925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03155878v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold-induced expression of diapause in Praon volucre: fitness cost and morpho-physiological characterization.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Knocking down expression of Hsp22 et Hsp23 by RNA interference affects recovery from chill coma in Drosophila melanogaster.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Hance</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siu Fai Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Entomology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 213 (24), pp.4146-4150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.051003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3032.2010.00743.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00596518v1</w:t>
+                <w:t xml:space="preserve">hal-00596517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Male Reproductive Potential of &amp;lt;I&amp;gt;Aphidius colemani&amp;lt;/I&amp;gt; (Hymenoptera: Aphidiinae) Exposed to Constant or Fluctuating Thermal Regimens</w:t>
               </w:r>
@@ -11765,432 +11765,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold exposure and associated metabolic changes in adult tropical beetles exposed to fluctuating thermal regimes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Does fluctuating thermal regime trigger free amino acid production in the parasitic wasp Aphidius colemani (Hymenoptera: Aphidiinae)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gagneul</w:t>
+                <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 147 (2), pp.484-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2007.01.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00154786v1</w:t>
+                <w:t xml:space="preserve">hal-00145790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic profiling of a parasitic wasp exposed to constant and fluctuating cold exposure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Cold exposure and associated metabolic changes in adult tropical beetles exposed to fluctuating thermal regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lalouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Kostal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Michaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Hance</w:t>
+                <w:t xml:space="preserve">David Gagneul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 274, pp.1759-1767</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03155865v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does fluctuating thermal regime trigger free amino acid production in the parasitic wasp Aphidius colemani (Hymenoptera: Aphidiinae)?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Proteomic profiling of a parasitic wasp exposed to constant and fluctuating cold exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thuy An Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conrad Cloutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hance</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 147 (2), pp.484-92. </w:t>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 37 (11), pp.1177-1188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2007.01.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2007.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00145790v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulation of parasitoid size using the temperature-size rule: fitness consequences</w:t>
               </w:r>
@@ -12202,51 +12202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Hance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 152 (3), pp.425-433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12292,77 +12292,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does thermal-related plasticity in size and fat reserves influence supercooling abilities and cold-tolerance in Aphidius colemani (Hymenoptera: Aphidiinae) mummies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 32 (7-8), pp.374-382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12447,51 +12447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kostal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gagneul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12551,51 +12551,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water relations, fat reserves, survival, and longevity of a cold-exposed parasitic wasp Aphidius colemani (Hymenoptera: Aphidiinae).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12633,77 +12633,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of fluctuating thermal regimes on the survival of a cold-exposed parasitic wasp Aphidius colemani.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12780,51 +12780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Hance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 30 (4), pp.473-479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12883,77 +12883,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autumn, winter and spring dynamics of aphid Sitobion avenae and parasitoid Aphidius rhopalosiphi interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Anne Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Applied Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 145 (2), pp.139-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13168,51 +13168,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05532672v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deconninck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;a Raynaud-Berton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghan Boulembert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Couty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brv.70148" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05379280v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M.C. Richard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Colinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bo&#235;l" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane A.P. Derocles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Goupil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2025.100597" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225896v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelena de Ro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Devos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Berkvens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Casteels" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Bonte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2025.104251" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564149v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Gouesbet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Derocles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Colinet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.13368" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779897v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin C. B. Nunez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Coronado-Zamora" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kapun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Steindl" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf132" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05361301v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Nicolas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Berdan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Wellenreuther" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Clouard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-025-00808-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04920324v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Larges" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ulmer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foray" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bris" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.13494" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989899v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.13437" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921115v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Wallart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Denis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Tarapacki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-35932-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05219689v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cadot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.118811" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04720841v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Kustre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.8452" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975897v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Jie Li" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Sen Ma" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.249365" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05116210v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2025.104315" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05408346v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Beringue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Rivas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chorin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.70333" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05116181v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chowa&#324;ski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lubawy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paluch-Lubawa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Go&#322;&#281;biowski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Colinet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40659-025-00621-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05151686v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Durmaz Mitchell" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Envel Kerdaffrec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Harney" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia F. Paulo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Savic Veselinovic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qraf014" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05063407v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/736575" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05100812v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Lehnhoff" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71515" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04660794v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dejoie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wiegand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.135299" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04613868v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Suppo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2024.103891" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589876v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Eslin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-024-10073-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04540055v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paride Balzani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Richard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Haubrock" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172252" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04541879v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Georges" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Yassin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1748-5967.12725" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04109399v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A.L. Hayward" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2023.101061" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196282v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Lubawy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Chowa&#324;ski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata S&#322;oci&#324;ska" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.246287" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339290v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Wiil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Givskov S&#248;rensen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2023055" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04099693v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Yang Chen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bjerregaard J&#248;rgensen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Overgaard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2023.103583" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04516465v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Devignes-Labarthe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rousset" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31300/TENT.19.2023.1-17" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04205641v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cabon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2023.103706" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04092075v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2023.104520" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04246555v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.10.09.561531" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800186v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Morimoto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Wenzel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davina Derous" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn Henry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.13113" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714420v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Baliteau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12520" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770414v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Nikolouli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stauffer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Bourtzis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2022/1517" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03735798v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Renault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclerc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Colleu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hotte" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16338" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03695723v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Huisamen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minette Karsten" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Terblanche" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2022.104403" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03585727v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasja Krog Noer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Hamann S&#248;rensen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bahrndorff" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.818485" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03163251v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Monsimet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devineau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafage" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;tillon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7286" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03155982v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Engell Dahl" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sapho-Lou Marti" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Holmstrup" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.129905" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03172862v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorenka Bojadzija Savic" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bormans" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Edwards" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Lawton" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2021.03.009" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03325617v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Enriquez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negin Ebrahimi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485321000377" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414523v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Kuhlmann Andersen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2021.104323" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993311v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Thi&#233;baut" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tarayre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jambon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-020-04452-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03327372v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Sass&#249;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos C&#225;ceres" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485321000146" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03229780v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Wallace" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Coffman" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gilbert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjana Ravindran" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Albery" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veab031" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03187719v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12040309" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03235463v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Mensch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Kreiman" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Schilman" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Hasson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2021.110995" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02532918v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Henry" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa055" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01936818v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ruel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Charrier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12649" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02746243v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Urbanski" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Pflueger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Marciniak" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00376" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391812v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Henry" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2019.110626" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364586v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daburon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.213744" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150230v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5745-7" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02176156v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00370.2018" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02019347v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayre Grumiaux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2019.01.001" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01900715v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-018-1584-7" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01935097v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01506" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737129v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouton" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-017-0944-y" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01717751v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Youn" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.169342" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861278v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph P. Rinehart" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George D. Yocum" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra J. Greenlee" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.164806" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671539v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2017.08.021" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01773885v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Heys" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liz&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A.R. Price" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Prescott" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2018.00029" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01481168v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2016.11.011" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532256v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pineau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01974-z" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01468133v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2016.11.007" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01507693v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3112" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706322v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Javal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Berkov&#225;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr &#352;imek" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2016.08.008" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01475827v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15707563-00002510" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706332v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374456v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kostal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslava Korbelova" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Stetina" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Poupardin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32346" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01235793v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chertemps" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siaussat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glv193" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371831v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ko&#353;t&#225;l" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01476061v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01174218v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Bourg" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Gauthier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2015.06.019" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530673v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01090471v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent J. Sinclair" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-010814-021017" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00991032v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2014.01.009" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P904FMBZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00999532v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2014.01.004" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826939v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Givskov Sorensen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2013.01.006" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWGRFQ3B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801340v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bozzolan" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Bowler" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.076216" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00957564v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Khodayari" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Moharramipour" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/EN13086" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858093v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Larvor" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bical" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-012-0471-z" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-31PSNH3M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00766585v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desouhant" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Voituron" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2012.10.018" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PHKNB8F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801357v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas M. Teets" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin T. Peyton" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna L. Kelley" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1218661109" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780191v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary A. Hoffmann" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2011.01898.x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740219v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Charoy-Gu&#233;vel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032606" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717742v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laparie" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2012.01985.x" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738640v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory J. Ragland" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00042.2012" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780202v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2012.0601" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629738v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2011.05.003" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S3W0DGR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654081v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lalouette" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2011.07.004" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGD0Z13M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629730v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boivin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2011.04.014" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKQ4HV42-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03155894v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Hoffmann" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2010.03.002" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9F4RMD2C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03155903v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siu Fai Lee" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0010925" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596517v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.051003" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03155886v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2009.07470.x" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03155878v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Hance" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7348.2009.00374.x" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DB291E276B196EF6E7C79FCFA36C8675A5C5221A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596518v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Muratori" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hance" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3032.2010.00743.x" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K3VGMB45-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03155870v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hance" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/022.038.0130" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154786v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gagneul" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03155865v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy An Nguyen" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Cloutier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michaud" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2007.07.004" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WGLT2X5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145790v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2007.01.030" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0GK074X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03155855v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boivin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-007-0674-6" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H512L1D6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168123v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2007.03.005" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7PCW1S9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141865v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kostal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2007.05723.x" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076619v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086062v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155818v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0307-6946.2005.00716.x" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R47XG2Z0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155808v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Legrand" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7348.2004.tb00369.x" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-129FXBL9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05532672v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deconninck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;a Raynaud-Berton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghan Boulembert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Couty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brv.70148" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05361301v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Nicolas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Berdan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Wellenreuther" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Colinet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Clouard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-025-00808-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04920324v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Larges" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ulmer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foray" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bris" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.13494" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05379280v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M.C. Richard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bo&#235;l" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane A.P. Derocles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Goupil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2025.100597" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225896v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelena de Ro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Devos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Berkvens" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Casteels" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Bonte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2025.104251" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564149v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Gouesbet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Derocles" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Colinet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.13368" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779897v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin C. B. Nunez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Coronado-Zamora" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kapun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Steindl" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf132" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989899v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.13437" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921115v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Wallart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Denis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Tarapacki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-35932-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05116210v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2025.104315" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04720841v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Kustre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.8452" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975897v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Jie Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Sen Ma" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.249365" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05408346v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Beringue" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Rivas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chorin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.70333" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05219689v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cadot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.118811" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05116181v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chowa&#324;ski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lubawy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paluch-Lubawa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Go&#322;&#281;biowski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Colinet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40659-025-00621-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05100812v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Lehnhoff" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71515" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05063407v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/736575" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05151686v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Durmaz Mitchell" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Envel Kerdaffrec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Harney" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia F. Paulo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Savic Veselinovic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qraf014" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04613868v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Suppo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2024.103891" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04660794v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dejoie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wiegand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.135299" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589876v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Eslin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-024-10073-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04540055v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paride Balzani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Richard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Haubrock" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172252" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04541879v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Georges" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Yassin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1748-5967.12725" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04516465v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Devignes-Labarthe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rousset" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31300/TENT.19.2023.1-17" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04109399v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A.L. Hayward" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2023.101061" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196282v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Lubawy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Chowa&#324;ski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata S&#322;oci&#324;ska" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.246287" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339290v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Wiil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Givskov S&#248;rensen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2023055" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04099693v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Yang Chen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bjerregaard J&#248;rgensen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Overgaard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2023.103583" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04092075v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2023.104520" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04205641v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cabon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2023.103706" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04246555v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.10.09.561531" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800186v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Morimoto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Wenzel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davina Derous" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn Henry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.13113" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714420v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Baliteau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12520" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770414v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Nikolouli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stauffer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Bourtzis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2022/1517" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03735798v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Renault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclerc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Colleu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hotte" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16338" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03695723v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Huisamen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minette Karsten" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Terblanche" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2022.104403" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03585727v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasja Krog Noer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Hamann S&#248;rensen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bahrndorff" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.818485" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993311v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Thi&#233;baut" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tarayre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jambon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-020-04452-2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03163251v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Monsimet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devineau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafage" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;tillon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7286" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03155982v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Engell Dahl" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sapho-Lou Marti" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Holmstrup" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.129905" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03172862v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorenka Bojadzija Savic" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bormans" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Edwards" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Lawton" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2021.03.009" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03325617v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Enriquez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negin Ebrahimi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485321000377" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414523v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Kuhlmann Andersen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2021.104323" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03229780v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Wallace" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Coffman" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gilbert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjana Ravindran" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Albery" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veab031" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03327372v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Sass&#249;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos C&#225;ceres" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485321000146" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03187719v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12040309" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03235463v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Mensch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Kreiman" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Schilman" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Hasson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2021.110995" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02532918v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Henry" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa055" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01936818v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ruel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Charrier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12649" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02746243v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Urbanski" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Pflueger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Marciniak" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00376" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391812v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Henry" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2019.110626" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364586v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daburon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.213744" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150230v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5745-7" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02176156v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00370.2018" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02019347v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayre Grumiaux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2019.01.001" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737129v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouton" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-017-0944-y" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01717751v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Youn" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.169342" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01900715v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-018-1584-7" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01935097v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01506" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861278v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph P. Rinehart" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George D. Yocum" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra J. Greenlee" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.164806" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671539v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2017.08.021" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01773885v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Heys" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liz&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A.R. Price" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Prescott" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2018.00029" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01481168v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2016.11.011" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532256v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pineau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01974-z" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01468133v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2016.11.007" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01507693v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3112" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706322v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Javal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Berkov&#225;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr &#352;imek" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2016.08.008" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01475827v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15707563-00002510" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374456v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kostal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslava Korbelova" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Stetina" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Poupardin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32346" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706332v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01235793v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chertemps" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siaussat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glv193" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371831v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ko&#353;t&#225;l" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01174218v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Bourg" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Gauthier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2015.06.019" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530673v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01476061v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01090471v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent J. Sinclair" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-010814-021017" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00991032v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2014.01.009" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P904FMBZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00999532v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2014.01.004" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826939v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Givskov Sorensen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2013.01.006" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWGRFQ3B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801340v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bozzolan" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Bowler" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.076216" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00957564v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Khodayari" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Moharramipour" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/EN13086" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858093v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Larvor" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bical" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-012-0471-z" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-31PSNH3M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00766585v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desouhant" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Voituron" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2012.10.018" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PHKNB8F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780191v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary A. Hoffmann" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2011.01898.x" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801357v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas M. Teets" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin T. Peyton" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna L. Kelley" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1218661109" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740219v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Charoy-Gu&#233;vel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032606" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717742v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laparie" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2012.01985.x" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738640v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory J. Ragland" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00042.2012" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780202v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2012.0601" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629738v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2011.05.003" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S3W0DGR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654081v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lalouette" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2011.07.004" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGD0Z13M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629730v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boivin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2011.04.014" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKQ4HV42-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596518v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Muratori" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hance" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3032.2010.00743.x" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K3VGMB45-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03155886v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siu Fai Lee" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Hoffmann" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2009.07470.x" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03155878v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Hance" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7348.2009.00374.x" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DB291E276B196EF6E7C79FCFA36C8675A5C5221A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03155894v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2010.03.002" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9F4RMD2C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03155903v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0010925" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596517v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.051003" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03155870v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hance" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/022.038.0130" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145790v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2007.01.030" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0GK074X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154786v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gagneul" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03155865v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy An Nguyen" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Cloutier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michaud" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2007.07.004" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WGLT2X5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03155855v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boivin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-007-0674-6" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H512L1D6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168123v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2007.03.005" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7PCW1S9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141865v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kostal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2007.05723.x" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076619v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086062v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155818v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0307-6946.2005.00716.x" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R47XG2Z0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155808v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Legrand" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7348.2004.tb00369.x" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-129FXBL9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>