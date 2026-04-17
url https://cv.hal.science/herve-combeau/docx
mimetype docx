--- v0 (2026-03-25)
+++ v1 (2026-04-17)
@@ -169,408 +169,408 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid-solid heat transfer analysis: In situ validation and calibration of a boiling meter using a combined experimental-numerical heat transfer approach</w:t>
+                <w:t xml:space="preserve">Investigating major head loss in additively manufactured sand molds during casting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkabir Zaite</w:t>
+                <w:t xml:space="preserve">Marie Bedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Himanshi Kharkwal</w:t>
+                <w:t xml:space="preserve">Nicolas Coniglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lounès Tadrist</w:t>
+                <w:t xml:space="preserve">Jérémie Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Mansori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow Measurement and Instrumentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.flowmeasinst.2025.102905⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 141 (1-2), pp.741-765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-025-16638-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05066212v1</w:t>
+                <w:t xml:space="preserve">hal-05457770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating major head loss in additively manufactured sand molds during casting</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heat transfer investigation near the onset of nucleate boiling on a single artificial nucleate site: Influence of the wall orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Coniglio</w:t>
+                <w:t xml:space="preserve">Himanshi Kharkwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Zamoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lanzetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-025-16638-w⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 279, pp.127503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2025.127503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05457770v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05188591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer investigation near the onset of nucleate boiling on a single artificial nucleate site: Influence of the wall orientation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fluid-solid heat transfer analysis: In situ validation and calibration of a boiling meter using a combined experimental-numerical heat transfer approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkabir Zaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Himanshi Kharkwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Magali Barthès</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lanzetta</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lounès Tadrist</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 279, pp.127503. </w:t>
+              <w:t xml:space="preserve">Flow Measurement and Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 104, pp.102905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2025.127503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.flowmeasinst.2025.102905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05188591v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of mesosegregations in large steel ingots</w:t>
               </w:r>
@@ -948,832 +948,832 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03087035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling macrosegregation modification in dc casting of aluminium alloys in sheet ingots accounting for inlet melt flow, equiaxed grain morphology and transport</w:t>
+                <w:t xml:space="preserve">Prediction of solidification structures in a 9.8 tonne steel ingot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akash Pakanati</w:t>
+                <w:t xml:space="preserve">Benjamin Gerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed M’hamdi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Miha Založnik</w:t>
+                <w:t xml:space="preserve">Isabelle Poitrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 861, pp.012040. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/861/1/012040⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 861, pp.012032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/861/1/012032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02978763v1</w:t>
+                <w:t xml:space="preserve">hal-02978770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of solidification structures in a 9.8 tonne steel ingot</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Direct Powder Additions on the Solidification Structure and Microsegregation of 42CrMo4 Steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Poitrault</w:t>
+                <w:t xml:space="preserve">Marvin Gennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Cherif</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Daloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Zollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Demurger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/861/1/012032⟩</w:t>
+              <w:t xml:space="preserve">ISIJ international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60 (8), pp.1693-1702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2355/isijinternational.ISIJINT-2019-787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02978770v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Direct Powder Additions on the Solidification Structure and Microsegregation of 42CrMo4 Steel</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermosolutal convection and macrosegregation during directional solidification of TiAl alloys in centrifugal casting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Rouat</w:t>
+                <w:t xml:space="preserve">Martín Cisternas Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miha Založnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Demurger</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ulrike Hecht</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIJ international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 60 (8), pp.1693-1702. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 154, pp.119698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2355/isijinternational.ISIJINT-2019-787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.119698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752220v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermosolutal convection and macrosegregation during directional solidification of TiAl alloys in centrifugal casting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of heat transfer at the transition regime between the natural convection and nucleate boiling: Influence of the heated wall tilt angle on the onset of nucleate boiling (ONB) and natural convection (ONC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lounès Tadrist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Zamoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martín Cisternas Fernández</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ulrike Hecht</w:t>
+                <w:t xml:space="preserve">Mohand Kessal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 154, pp.119698. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.119698⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 151, pp.119388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.119388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02546766v1</w:t>
+                <w:t xml:space="preserve">hal-03194184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of heat transfer at the transition regime between the natural convection and nucleate boiling: Influence of the heated wall tilt angle on the onset of nucleate boiling (ONB) and natural convection (ONC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lounès Tadrist</w:t>
+                <w:t xml:space="preserve">σ-Phase Formation in Super Austenitic Stainless Steel During Directional Solidification and Subsequent Phase Transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Zamoum</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Zollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohand Kessal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Moukrane Dehmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 151, pp.119388. </w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51 (7), pp.3526-3534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.119388⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11661-020-05794-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03194184v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">σ-Phase Formation in Super Austenitic Stainless Steel During Directional Solidification and Subsequent Phase Transformations</w:t>
+                <w:t xml:space="preserve">Modelling macrosegregation modification in dc casting of aluminium alloys in sheet ingots accounting for inlet melt flow, equiaxed grain morphology and transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Marin</w:t>
+                <w:t xml:space="preserve">Akash Pakanati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed M’hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miha Založnik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 51 (7), pp.3526-3534. </w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 861, pp.012040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11661-020-05794-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/861/1/012040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752428v1</w:t>
+                <w:t xml:space="preserve">hal-02978763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of an Equiaxed Grain Growth and Transport Model to Study Macrosegregation in a DC Casting Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akash Pakanati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knut Omdal Tveito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed M’hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1872,51 +1872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Messmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2244,51 +2244,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of a macrosegregation benchmark in a cylindrical coordinate system with a meshless method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanja Hatič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martín Cisternas Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boštjan Mavrič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2359,160 +2359,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upscaling mesoscopic simulation results to develop constitutive relations for macroscopic modeling of equiaxed dendritic solidification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahdi Torabi Rad</w:t>
+                <w:t xml:space="preserve">Prediction of solidification structures in a 9.8 t steel ingot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Beckermann</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poitrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100231⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 529, pp.012036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/529/1/012036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02381176v1</w:t>
+                <w:t xml:space="preserve">hal-02381229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional mesoscopic modeling of equiaxed dendritic solidification in a thin sample: effect of convection flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Olmedilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2521,324 +2534,311 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cisternas Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Viardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 529, pp.012040. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1757-899X/529/1/012040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of solidification structures in a 9.8 t steel ingot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gerin</w:t>
+                <w:t xml:space="preserve">Upscaling mesoscopic simulation results to develop constitutive relations for macroscopic modeling of equiaxed dendritic solidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Torabi Rad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maya Cherif</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Beckermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 529, pp.012036. </w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5, pp.100231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/529/1/012036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381229v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solidification path and phase transformation in super-austenitic stainless steel UNS S31254</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Zollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moukrane Dehmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 529, pp.012008. </w:t>
@@ -2974,317 +2974,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simplified Three-Phase Model of Equiaxed Solidification for the Prediction of Microstructure and Macrosegregation in Castings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohammed M’hamdi</w:t>
+                <w:t xml:space="preserve">Packing of sedimenting equiaxed dendrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Olmedilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miha Založnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 49 (7), pp.2778-2794. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11661-018-4632-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.97.012910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02381381v1</w:t>
+                <w:t xml:space="preserve">hal-02381423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packing of sedimenting equiaxed dendrites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Olmedilla</w:t>
+                <w:t xml:space="preserve">A Simplified Three-Phase Model of Equiaxed Solidification for the Prediction of Microstructure and Macrosegregation in Castings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knut Omdal Tveito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akash Pakanati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed M’hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 97 (1), </w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 49 (7), pp.2778-2794. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.97.012910⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11661-018-4632-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02381423v1</w:t>
+                <w:t xml:space="preserve">hal-02381381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Macrosegregation Formation in Aluminium DC Casting for Different Alloy Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akash Pakanati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed M’hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3344,103 +3344,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three Dimensional Methodology to Characterize Large Dendritic Equiaxed Grains in Industrial Steel Ingots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvin Gennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Zollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Daloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Demurger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (6), pp.1007. </w:t>
@@ -3602,554 +3602,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01723412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat &amp; mass transfer and interface temperature during simulated melt-concrete interaction with composition variation in ARTEMIS 2D experiment</w:t>
+                <w:t xml:space="preserve">Evolution of a mushy zone in a static temperature gradient using a volume average approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q.T. Pham</w:t>
+                <w:t xml:space="preserve">André B. Phillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Seiler</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I. Spindler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pinter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-A. Aledo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2017.03.024⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 141, pp.206 - 216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05037161v1</w:t>
+                <w:t xml:space="preserve">hal-01709331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of a mushy zone in a static temperature gradient using a volume average approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André B. Phillion</w:t>
+                <w:t xml:space="preserve">Mesoscopic modeling of spacing and grain selection in columnar dendritic solidification: Envelope versus phase-field model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Viardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Spindler</w:t>
+                <w:t xml:space="preserve">Youssef Souhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Pinter</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Markus Apel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 141, pp.206 - 216. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.09.011⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 122, pp.386 - 399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2016.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709331v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic modeling of spacing and grain selection in columnar dendritic solidification: Envelope versus phase-field model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Viardin</w:t>
+                <w:t xml:space="preserve">Modeling of the Coupling of Microstructure and Macrosegregation in a Direct Chill Cast Al-Cu Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heyvaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Markus Apel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2016.10.004⟩</w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48 (10), pp.4713-4734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-017-4238-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709176v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the Coupling of Microstructure and Macrosegregation in a Direct Chill Cast Al-Cu Billet</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Combeau</w:t>
+                <w:t xml:space="preserve">Heat &amp; mass transfer and interface temperature during simulated melt-concrete interaction with composition variation in ARTEMIS 2D experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q.T. Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Seiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 318, pp.119-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2017.03.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11661-017-4238-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01709089v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of the stagnant-film thickness in mesoscopic modeling of equiaxed grain envelopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Souhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Francesco de Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4261,51 +4261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bedel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 68 (8), pp.2198-2206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4352,90 +4352,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscopic modelling of columnar solidification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Viardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Souhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Apel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 117, pp.012013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4469,51 +4469,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional mesoscopic modeling of equiaxed dendritic solidification of a binary alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Souhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Francesco de Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4593,1205 +4593,1205 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic modeling of columnar solidification and comparisons with phase-field simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Process-scale modelling of microstructure in direct chill casting of aluminium alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heyvaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Daloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 84, pp.012074. </w:t>
+              <w:t xml:space="preserve">, 2015, MCWASP XIV: International Conference on Modelling of Casting, Welding and Advanced Solidification Processes 21–26 June 2015, Awaji island, Hyogo, Japan, 84, </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/84/1/012074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/84/1/012100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04981704v1</w:t>
+                <w:t xml:space="preserve">hal-01709560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process-scale modelling of microstructure in direct chill casting of aluminium alloys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Heyvaert</w:t>
+                <w:t xml:space="preserve">Quantitative analysis by in situ synchrotron X-ray radiography of the evolution of the mushy zone in a fixed temperature gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Salloum-Abou-Jaoude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Reinhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Daloz</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. A. Lafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/84/1/012100⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 411, pp.88-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2014.10.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709560v1</w:t>
+                <w:t xml:space="preserve">hal-01291761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis by in situ synchrotron X-ray radiography of the evolution of the mushy zone in a fixed temperature gradient</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Reinhart</w:t>
+                <w:t xml:space="preserve">A model study of the impact of the transport of inoculant particles on microstructure formation during solidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. O. Tveito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M'Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2014.10.053⟩</w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 102, pp.95-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2015.01.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291761v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model study of the impact of the transport of inoculant particles on microstructure formation during solidification</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesoscopic modeling of columnar solidification and comparisons with phase-field simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Viardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Souhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. M'Hamdi</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Apel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 84, pp.012074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/84/1/012074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2015.01.028⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01291762v1</w:t>
+                <w:t xml:space="preserve">hal-04981704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ observations of solutal melting using laser scanning confocal microscopy: The Cu/Ni model system</w:t>
+                <w:t xml:space="preserve">Transient interface temperature on a vertical surface in multi-component solid-liquid systems with volume heating. Application to various severe accident situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Deillon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Miha Založnik</w:t>
+                <w:t xml:space="preserve">J. M. Seiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 97, pp.125-131. </w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 278, pp.199-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2014.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2014.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291907v1</w:t>
+                <w:t xml:space="preserve">hal-01291906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient refractory material dissolution by a volumetrically-heated melt</w:t>
+                <w:t xml:space="preserve">Solidification of a Vacuum Arc-Remelted Zirconium Ingot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marie Seiler</w:t>
+                <w:t xml:space="preserve">Matthieu Revil-Baudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Ratel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Combeau</w:t>
+                <w:t xml:space="preserve">Faustine Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoyang Gaus-Liu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Véronique Rebeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2014.09.025⟩</w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (1), pp.51-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11663-013-9964-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291908v1</w:t>
+                <w:t xml:space="preserve">hal-01290866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient interface temperature on a vertical surface in multi-component solid-liquid systems with volume heating. Application to various severe accident situations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. M. Seiler</w:t>
+                <w:t xml:space="preserve">Experimental Study of Boiling Heat Transfer on Multiple and Single Nucleation Sites Using a Boiling-Meter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Zamoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lounès Tadrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Kessal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2014.07.008⟩</w:t>
+              <w:t xml:space="preserve">Heat Transfer Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (5, SI), pp.508-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01457632.2013.833052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01291906v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solidification of a Vacuum Arc-Remelted Zirconium Ingot</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Jardy</w:t>
+                <w:t xml:space="preserve">In-situ observations of solutal melting using laser scanning confocal microscopy: The Cu/Ni model system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Deillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Zollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Daloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rebeyrolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11663-013-9964-z⟩</w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 97, pp.125-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2014.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290866v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Boiling Heat Transfer on Multiple and Single Nucleation Sites Using a Boiling-Meter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lounès Tadrist</w:t>
+                <w:t xml:space="preserve">Transient refractory material dissolution by a volumetrically-heated melt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Seiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyang Gaus-Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Kretzschmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat Transfer Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 280, pp.420-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2014.09.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01457632.2013.833052⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01291905v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of columnar solidification: influence of inertia on channel segregation</w:t>
               </w:r>
@@ -6188,90 +6188,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of heat transfer and solidification in LIVE L3A experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quynh Trang Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Seiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyang Gaus-Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Kretzschmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 58 (1-2), pp.691-701. </w:t>
@@ -6373,51 +6373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M'Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33, </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6580,51 +6580,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of the impact of inoculant and grain transport on macrosegregation and microstructure formation during solidification of an Al-22%Cu alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knut Omdal Tveito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6954,291 +6954,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of transport mechanisms on nucleation and grain structure formation in DC cast aluminium alloy ingots</w:t>
+                <w:t xml:space="preserve">The effect of finite microscopic liquid solute diffusion on macrosegregation formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">K O Tveito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. Bedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M'Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/27/1/012070⟩</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/27/1/012040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710317v1</w:t>
+                <w:t xml:space="preserve">hal-01710322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of finite microscopic liquid solute diffusion on macrosegregation formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of transport mechanisms on nucleation and grain structure formation in DC cast aluminium alloy ingots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miha Založnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K O Tveito</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27, </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/27/1/012040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/27/1/012070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710322v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to &amp;quot;Call for contributions to a numerical benchmark problem for 2D columnar solidification of binary alloys&amp;quot; [Int. J. Thermal Sci. 48 (11) (2009) 2013-2016]</w:t>
               </w:r>
@@ -8341,90 +8341,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vapor bubble on a single nucleation site : Temperature and heat flux measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Himanshi Kharkwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Zamoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lanzetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8581,347 +8581,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEM simulation of dendritic grain random packing: application to metal alloy solidification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Olmedilla</w:t>
+                <w:t xml:space="preserve">Constitutive relations for macroscopic modelling of equiaxed solidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Torabi Rad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Beckermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and Grains 2017 – 8th International Conference on Micromechanics of Granular Media</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Solidification Processing 2017: Proceedings of the 6th Decennial International Conference on Solidification Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, London, United Kingdom. pp.326--329</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709283v1</w:t>
+                <w:t xml:space="preserve">hal-01709465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutive relations for macroscopic modelling of equiaxed solidification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahdi Torabi Rad</w:t>
+                <w:t xml:space="preserve">Assessment of the effect of solutal boundary layer thickness on macrosegregation formation during VAR process in Zirconium ingots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Mramor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christoph Beckermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solidification Processing 2017: Proceedings of the 6th Decennial International Conference on Solidification Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, London, United Kingdom. pp.326--329</w:t>
+              <w:t xml:space="preserve">, Jul 2017, London, United Kingdom. pp.508--511</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709465v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the effect of solutal boundary layer thickness on macrosegregation formation during VAR process in Zirconium ingots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katarina Mramor</w:t>
+                <w:t xml:space="preserve">DEM simulation of dendritic grain random packing: application to metal alloy solidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Olmedilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Jardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solidification Processing 2017: Proceedings of the 6th Decennial International Conference on Solidification Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Powders and Grains 2017 – 8th International Conference on Micromechanics of Granular Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France. pp.06002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714006002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709464v1</w:t>
+                <w:t xml:space="preserve">hal-01709283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphysics and multiscale modeling and simulation of solidification processes</w:t>
               </w:r>
@@ -9002,51 +9002,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upscaling from Mesoscopic to Macroscopic Solidification Models by Volume Averaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Souhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Beckermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9331,51 +9331,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and prediction of solidification structures and macrosegregations in heavy steel ingots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poitrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cardinaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9638,51 +9638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFD Modeling and Simulation in Materials Processing, TMS Annual Meeting 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Warrendale (PA), USA, Unknown Region. pp.107--114</w:t>
@@ -10130,51 +10130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Demurger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Wendenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10251,51 +10251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arvind Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poitrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Lacagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10635,51 +10635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2011 International Symposium on Liquid Metal Processing and Casting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Nancy, France</w:t>
@@ -10872,51 +10872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arvind Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10971,90 +10971,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etablissement et modélisation de la macroségrégation en coulée centrifuge d'alliages Ti-Al-Nb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Zollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Daloz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11453,243 +11453,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01445478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D-fem model solving thermomechanics and macrosegregation in binary alloys solidification</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Weitao Liu</w:t>
+                <w:t xml:space="preserve">Modeling of macrosegregation and solidification grain structures with a coupled cellular automaton - Finite element model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-André Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Solidification Processes and Microstructures in Honor of Wilfried Kurz held at the TMS Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Charlotte, United States. pp.Pages 41-46 - ISBN: 0-87339-572-7</w:t>
+              <w:t xml:space="preserve">TMS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TMS, Mar 2004, Charlotte, North Carolina, USA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00531333v1</w:t>
+                <w:t xml:space="preserve">hal-01445462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of macrosegregation and solidification grain structures with a coupled cellular automaton - Finite element model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles-André Gandin</w:t>
+                <w:t xml:space="preserve">A 3D-fem model solving thermomechanics and macrosegregation in binary alloys solidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor D. Fachinotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gouttebroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weitao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMS Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TMS, Mar 2004, Charlotte, North Carolina, USA, France</w:t>
+              <w:t xml:space="preserve">Symposium on Solidification Processes and Microstructures in Honor of Wilfried Kurz held at the TMS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Charlotte, United States. pp.Pages 41-46 - ISBN: 0-87339-572-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01445462v1</w:t>
+                <w:t xml:space="preserve">hal-00531333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Coupling Scheme for a Heat Flow Cellular Automaton – Finite Element Model Applied to Alloy Solidification</w:t>
               </w:r>
@@ -11940,77 +11940,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Interplay Between Thermo-solutal Convection and Equiaxed Grain Motion in Relation to Macrosegregation Formation in AA5182 Sheet Ingots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akash Pakanati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knut Omdal Tveito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed M’hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12074,77 +12074,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Inlet Flow on Macrosegregation Formation Accounting for Grain Motion and Morphology Evolution in DC Casting of Aluminium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akash Pakanati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knut Omdal Tveito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed M’hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12247,51 +12247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arvind Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12576,51 +12576,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B93C9DBF"/>
+    <w:nsid w:val="5D30D90E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12807,51 +12807,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-combeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5038-8029" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05066212v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkabir Zaite" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himanshi Kharkwal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Combeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s Tadrist" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2025.102905" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05457770v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bedel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coniglio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourgeois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mansori" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-025-16638-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05188591v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zamoum" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Barth&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lanzetta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2025.127503" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874408v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gutman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Kennedy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marceaux Dit Cl&#233;ment" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Salsi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1274/1/012049" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874260v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mramor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Quatravaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Combeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jardy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Zalo&#382;nik" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-022-02578-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087035v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Kumar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lesoult" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Kumar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120602" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978763v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Pakanati" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M&#8217;hamdi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/861/1/012040" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978770v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gerin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poitrault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Cherif" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/861/1/012032" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752220v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Gennesson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Daloz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zollinger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rouat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Demurger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.ISIJINT-2019-787" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546766v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Cisternas Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Hecht" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119698" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194184v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Kessal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119388" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752428v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Marin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukrane Dehmas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-020-05794-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381322v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Omdal Tveito" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-019-05133-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381208v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Olmedilla" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Messmer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.012907" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02151414v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cisternas Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaloznik" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zollinger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012033" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377811v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sachi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Gandin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gennesson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012039" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02151405v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanja Hati&#269;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#353;tjan Mavri&#269;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.04.009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381176v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Torabi Rad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beckermann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100231" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381268v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Viardin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012040" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381229v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012036" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195753v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381280v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.05.019" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381381v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4632-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381423v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.012910" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381406v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4731-z" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050983v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11061007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01723412v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thuy-My Nguyen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4496-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05037161v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.T. Pham" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Seiler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2017.03.024" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9D6JPB62-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709331v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; B. Phillion" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Spindler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pinter" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-A. Aledo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.09.011" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709176v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Souhar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Apel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.10.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709089v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heyvaert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-017-4238-z" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709553v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Francesco de Felice" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Beckermann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/117/1/012014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709349v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-016-1993-z" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709549v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/117/1/012013" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709353v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.10.028" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04981704v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/84/1/012074" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709560v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/84/1/012100" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291761v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salloum-Abou-Jaoude" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reinhart" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Lafford" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2014.10.053" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291762v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. O. Tveito" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M'Hamdi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.01.028" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85L7KDL9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291907v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Deillon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2014.09.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T706P5B6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291908v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Seiler" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ratel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Gaus-Liu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kretzschmar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2014.09.025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTZ8FLTB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291906v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Seiler" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2014.07.008" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ9X2NLW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290866v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Revil-Baudard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Leclerc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rebeyrolle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-013-9964-z" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291905v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2013.833052" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821694v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goyeau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gobin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/21/4/045016" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292009v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Salloum Abou Jaoud&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reinhart" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Nguyen-Thi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2013.01.013" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291590v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chapelle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Malik" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bellot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.53.213" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292008v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Trang Pham" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2012.11.030" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDJ13HZ9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710318v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio F. de Felice" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/33/1/012088" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709362v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2011.11.014" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSDS35MJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710319v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M'Hamdi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/33/1/012089" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710315v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dussoubs" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/27/1/012039" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709361v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Fischer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Seiler" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rettenmayr" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.06.075" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSGXTZ82-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710317v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bedel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jarry" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/27/1/012070" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710322v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K O Tveito" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/27/1/012040" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528029v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fautrelle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gobin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rady" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2010.01.001" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1FRW18J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509211v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weitao Liu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changchuan Xie" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1006-7191(08)60094-0" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZF7NP8K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433162v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2009.07.024" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPWX91CS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510639v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gouttebroze" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.05.005" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMCJSQGV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00514059v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.46.880" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00678503v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor D. Fachinotti" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435623v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Heringer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/12/3/013" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251812v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacaze" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19937180" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A92EDB498DBC5C20DBC712815082A9B5E98A2BE8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251747v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lesoult" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moukassi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19937128" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/49B56E398D14190649914FBA5FD8FFA7EF27349E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780800v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Barthes" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293902v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanadi Ettroudi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709283v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714006002" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709465v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709464v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Mramor" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709466v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709467v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254330v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leriche" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Zaloznik" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/84/1/012087" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05066227v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mondoux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Desbiolles" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rappaz" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/84/1/012081" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709468v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cardinaux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Corre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254391v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/84/1/012007" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709473v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Revil-Baudard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709470v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kader Zaidat" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00714108v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fautrelle" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arquis" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709471v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4711151" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709469v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wendenbaum" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709472v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Lacagne" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845697v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvin Kumar" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613930v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709474v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675486v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709476v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarry" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709477v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378597v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390945v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00576497v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445478v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531333v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445462v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449529v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536653v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Charles Louin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Denis" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Simon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381358v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05864-7_123" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381399v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72284-9_142" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709415v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118647783.ch106" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293908v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-combeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5038-8029" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05457770v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bedel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coniglio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Combeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourgeois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mansori" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-025-16638-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05188591v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himanshi Kharkwal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zamoum" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Barth&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lanzetta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2025.127503" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05066212v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkabir Zaite" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s Tadrist" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2025.102905" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874408v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gutman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Kennedy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marceaux Dit Cl&#233;ment" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Salsi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1274/1/012049" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874260v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mramor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Quatravaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Combeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jardy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Zalo&#382;nik" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-022-02578-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087035v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Kumar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lesoult" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Kumar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120602" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978770v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gerin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poitrault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Cherif" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/861/1/012032" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752220v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Gennesson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Daloz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zollinger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rouat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Demurger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.ISIJINT-2019-787" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546766v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Cisternas Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Hecht" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119698" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194184v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Kessal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119388" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752428v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Marin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukrane Dehmas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-020-05794-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978763v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Pakanati" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M&#8217;hamdi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/861/1/012040" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381322v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Omdal Tveito" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-019-05133-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381208v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Olmedilla" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Messmer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.012907" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02151414v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cisternas Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaloznik" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zollinger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012033" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377811v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sachi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Gandin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gennesson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012039" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02151405v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanja Hati&#269;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#353;tjan Mavri&#269;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.04.009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381229v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012036" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381268v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Viardin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012040" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381176v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Torabi Rad" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beckermann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100231" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195753v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381280v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.05.019" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381423v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.012910" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381381v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4632-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381406v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4731-z" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050983v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11061007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01723412v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thuy-My Nguyen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4496-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709331v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; B. Phillion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Spindler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pinter" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-A. Aledo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.09.011" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709176v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Souhar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Apel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.10.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709089v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heyvaert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-017-4238-z" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05037161v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.T. Pham" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Seiler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2017.03.024" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9D6JPB62-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709553v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Francesco de Felice" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Beckermann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/117/1/012014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709349v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-016-1993-z" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709549v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/117/1/012013" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709353v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.10.028" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709560v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/84/1/012100" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291761v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salloum-Abou-Jaoude" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reinhart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Lafford" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2014.10.053" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291762v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. O. Tveito" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M'Hamdi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.01.028" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85L7KDL9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04981704v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/84/1/012074" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291906v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Seiler" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2014.07.008" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ9X2NLW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290866v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Revil-Baudard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Leclerc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rebeyrolle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-013-9964-z" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291905v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2013.833052" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291907v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Deillon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2014.09.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T706P5B6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291908v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Seiler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ratel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Gaus-Liu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kretzschmar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2014.09.025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTZ8FLTB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821694v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goyeau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gobin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/21/4/045016" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292009v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Salloum Abou Jaoud&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reinhart" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Nguyen-Thi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2013.01.013" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291590v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chapelle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Malik" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bellot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.53.213" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292008v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Trang Pham" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2012.11.030" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDJ13HZ9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710318v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio F. de Felice" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/33/1/012088" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709362v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2011.11.014" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSDS35MJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710319v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M'Hamdi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/33/1/012089" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710315v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dussoubs" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/27/1/012039" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709361v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Fischer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Seiler" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rettenmayr" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.06.075" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSGXTZ82-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710322v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K O Tveito" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bedel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/27/1/012040" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710317v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jarry" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/27/1/012070" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528029v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fautrelle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gobin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rady" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2010.01.001" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1FRW18J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509211v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weitao Liu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changchuan Xie" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1006-7191(08)60094-0" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZF7NP8K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433162v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2009.07.024" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPWX91CS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510639v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gouttebroze" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.05.005" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMCJSQGV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00514059v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.46.880" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00678503v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor D. Fachinotti" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435623v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Heringer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/12/3/013" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251812v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacaze" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19937180" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A92EDB498DBC5C20DBC712815082A9B5E98A2BE8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251747v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lesoult" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moukassi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19937128" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/49B56E398D14190649914FBA5FD8FFA7EF27349E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780800v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Barthes" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293902v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanadi Ettroudi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709465v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709464v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Mramor" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709283v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714006002" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709466v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709467v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254330v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leriche" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Zaloznik" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/84/1/012087" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05066227v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mondoux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Desbiolles" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rappaz" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/84/1/012081" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709468v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cardinaux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Corre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254391v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/84/1/012007" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709473v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Revil-Baudard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709470v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kader Zaidat" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00714108v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fautrelle" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arquis" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709471v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4711151" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709469v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wendenbaum" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709472v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Lacagne" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845697v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvin Kumar" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613930v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709474v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675486v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709476v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarry" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709477v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378597v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390945v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00576497v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445478v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445462v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531333v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449529v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536653v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Charles Louin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Denis" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Simon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381358v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05864-7_123" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381399v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72284-9_142" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709415v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118647783.ch106" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293908v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>