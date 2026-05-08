--- v1 (2026-04-17)
+++ v2 (2026-05-08)
@@ -948,525 +948,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03087035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of solidification structures in a 9.8 tonne steel ingot</w:t>
+                <w:t xml:space="preserve">Thermosolutal convection and macrosegregation during directional solidification of TiAl alloys in centrifugal casting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Gerin</w:t>
+                <w:t xml:space="preserve">Martín Cisternas Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Poitrault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maya Cherif</w:t>
+                <w:t xml:space="preserve">Ulrike Hecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/861/1/012032⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 154, pp.119698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.119698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02978770v1</w:t>
+                <w:t xml:space="preserve">hal-02546766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Direct Powder Additions on the Solidification Structure and Microsegregation of 42CrMo4 Steel</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental study of heat transfer at the transition regime between the natural convection and nucleate boiling: Influence of the heated wall tilt angle on the onset of nucleate boiling (ONB) and natural convection (ONC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lounès Tadrist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Zamoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Kessal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIJ international</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2355/isijinternational.ISIJINT-2019-787⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 151, pp.119388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.119388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752220v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermosolutal convection and macrosegregation during directional solidification of TiAl alloys in centrifugal casting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martín Cisternas Fernández</w:t>
+                <w:t xml:space="preserve">Prediction of solidification structures in a 9.8 tonne steel ingot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ulrike Hecht</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poitrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.119698⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 861, pp.012032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/861/1/012032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546766v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of heat transfer at the transition regime between the natural convection and nucleate boiling: Influence of the heated wall tilt angle on the onset of nucleate boiling (ONB) and natural convection (ONC)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Zamoum</w:t>
+                <w:t xml:space="preserve">Effect of Direct Powder Additions on the Solidification Structure and Microsegregation of 42CrMo4 Steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvin Gennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Daloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Zollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohand Kessal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joëlle Demurger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 151, pp.119388. </w:t>
+              <w:t xml:space="preserve">ISIJ international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60 (8), pp.1693-1702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.119388⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2355/isijinternational.ISIJINT-2019-787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03194184v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">σ-Phase Formation in Super Austenitic Stainless Steel During Directional Solidification and Subsequent Phase Transformations</w:t>
               </w:r>
@@ -1478,77 +1478,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Zollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moukrane Dehmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 51 (7), pp.3526-3534. </w:t>
@@ -1872,51 +1872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Messmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2244,51 +2244,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of a macrosegregation benchmark in a cylindrical coordinate system with a meshless method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanja Hatič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martín Cisternas Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boštjan Mavrič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2359,173 +2359,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of solidification structures in a 9.8 t steel ingot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gerin</w:t>
+                <w:t xml:space="preserve">Upscaling mesoscopic simulation results to develop constitutive relations for macroscopic modeling of equiaxed dendritic solidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Torabi Rad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maya Cherif</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Beckermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/529/1/012036⟩</w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5, pp.100231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02381229v1</w:t>
+                <w:t xml:space="preserve">hal-02381176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional mesoscopic modeling of equiaxed dendritic solidification in a thin sample: effect of convection flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Olmedilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2534,229 +2521,242 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cisternas Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Viardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 529, pp.012040. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/529/1/012040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upscaling mesoscopic simulation results to develop constitutive relations for macroscopic modeling of equiaxed dendritic solidification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahdi Torabi Rad</w:t>
+                <w:t xml:space="preserve">Prediction of solidification structures in a 9.8 t steel ingot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Beckermann</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poitrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5, pp.100231. </w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 529, pp.012036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/529/1/012036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381176v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solidification path and phase transformation in super-austenitic stainless steel UNS S31254</w:t>
               </w:r>
@@ -2768,77 +2768,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Zollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moukrane Dehmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 529, pp.012008. </w:t>
@@ -3006,51 +3006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Olmedilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3344,103 +3344,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three Dimensional Methodology to Characterize Large Dendritic Equiaxed Grains in Industrial Steel Ingots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marvin Gennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Zollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Daloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Demurger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (6), pp.1007. </w:t>
@@ -3742,51 +3742,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscopic modeling of spacing and grain selection in columnar dendritic solidification: Envelope versus phase-field model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Viardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4099,447 +4099,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05037161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the stagnant-film thickness in mesoscopic modeling of equiaxed grain envelopes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valerio Francesco de Felice</w:t>
+                <w:t xml:space="preserve">Predictive Capabilities of Multiphysics and Multiscale Models in Modeling Solidification of Steel Ingots and DC Casting of Aluminum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christoph Beckermann</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bedel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/117/1/012014⟩</w:t>
+              <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 68 (8), pp.2198-2206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11837-016-1993-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709553v1</w:t>
+                <w:t xml:space="preserve">hal-01709349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Capabilities of Multiphysics and Multiscale Models in Modeling Solidification of Steel Ingots and DC Casting of Aluminum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesoscopic modelling of columnar solidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miha Založnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Viardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Souhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Bedel</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Apel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11837-016-1993-z⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117, pp.012013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/117/1/012013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709349v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic modelling of columnar solidification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of the stagnant-film thickness in mesoscopic modeling of equiaxed grain envelopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Souhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Francesco de Felice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Markus Apel</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Beckermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 117, pp.012013. </w:t>
+              <w:t xml:space="preserve">, 2016, 117, pp.012014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/117/1/012013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/117/1/012014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709549v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional mesoscopic modeling of equiaxed dendritic solidification of a binary alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Souhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Francesco de Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Beckermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4651,51 +4651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Daloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, MCWASP XIV: International Conference on Modelling of Casting, Welding and Advanced Solidification Processes 21–26 June 2015, Awaji island, Hyogo, Japan, 84, </w:t>
@@ -5022,51 +5022,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscopic modeling of columnar solidification and comparisons with phase-field simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Viardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Souhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5133,665 +5133,665 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04981704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient interface temperature on a vertical surface in multi-component solid-liquid systems with volume heating. Application to various severe accident situations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. M. Seiler</w:t>
+                <w:t xml:space="preserve">Experimental Study of Boiling Heat Transfer on Multiple and Single Nucleation Sites Using a Boiling-Meter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Zamoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lounès Tadrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Kessal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2014.07.008⟩</w:t>
+              <w:t xml:space="preserve">Heat Transfer Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (5, SI), pp.508-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01457632.2013.833052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291906v1</w:t>
+                <w:t xml:space="preserve">hal-01291905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solidification of a Vacuum Arc-Remelted Zirconium Ingot</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Jardy</w:t>
+                <w:t xml:space="preserve">Transient interface temperature on a vertical surface in multi-component solid-liquid systems with volume heating. Application to various severe accident situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Seiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rebeyrolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11663-013-9964-z⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 278, pp.199-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2014.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290866v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Boiling Heat Transfer on Multiple and Single Nucleation Sites Using a Boiling-Meter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lounès Tadrist</w:t>
+                <w:t xml:space="preserve">Solidification of a Vacuum Arc-Remelted Zirconium Ingot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Revil-Baudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohand Kessal</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rebeyrolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat Transfer Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 35 (5, SI), pp.508-516. </w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (1), pp.51-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01457632.2013.833052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11663-013-9964-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291905v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ observations of solutal melting using laser scanning confocal microscopy: The Cu/Ni model system</w:t>
+                <w:t xml:space="preserve">Transient refractory material dissolution by a volumetrically-heated melt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Deillon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Miha Založnik</w:t>
+                <w:t xml:space="preserve">Jean Marie Seiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyang Gaus-Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Kretzschmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2014.09.004⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 280, pp.420-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2014.09.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291907v1</w:t>
+                <w:t xml:space="preserve">hal-01291908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient refractory material dissolution by a volumetrically-heated melt</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ratel</w:t>
+                <w:t xml:space="preserve">In-situ observations of solutal melting using laser scanning confocal microscopy: The Cu/Ni model system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Deillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Zollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Daloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 280, pp.420-428. </w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 97, pp.125-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2014.09.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2014.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291908v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of columnar solidification: influence of inertia on channel segregation</w:t>
               </w:r>
@@ -6188,90 +6188,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of heat transfer and solidification in LIVE L3A experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quynh Trang Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Seiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyang Gaus-Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Kretzschmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 58 (1-2), pp.691-701. </w:t>
@@ -6315,666 +6315,666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional study of macro- and mesosegregation formation in a rectangular cavity cooled from one vertical side</w:t>
+                <w:t xml:space="preserve">Experimental verification of a model on melting and resolidification in a temperature gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerio F. de Felice</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Knut Omdal Tveito</w:t>
+                <w:t xml:space="preserve">Stephanie Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. M'Hamdi</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Rettenmayr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/33/1/012088⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 540, pp.85 - 88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2012.06.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710318v1</w:t>
+                <w:t xml:space="preserve">hal-01709361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the influence of mushy zone permeability laws on macro- and meso-segregations predictions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arvind Kumar</w:t>
+                <w:t xml:space="preserve">Three-dimensional study of macro- and mesosegregation formation in a rectangular cavity cooled from one vertical side</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio F. de Felice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knut Omdal Tveito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Combeau</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M'Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2011.11.014⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/33/1/012088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01709362v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of the impact of inoculant and grain transport on macrosegregation and microstructure formation during solidification of an Al-22%Cu alloy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Bedel</w:t>
+                <w:t xml:space="preserve">Study of the influence of mushy zone permeability laws on macro- and meso-segregations predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arvind Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/33/1/012089⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 54, pp.33 - 47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2011.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710319v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Discretization of Permeability Term and Mesh Size on the Prediction of Channel Segregations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arvind Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussoubs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27, pp.012039. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1757-899X/27/1/012039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental verification of a model on melting and resolidification in a temperature gradient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Fischer</w:t>
+                <w:t xml:space="preserve">Numerical study of the impact of inoculant and grain transport on macrosegregation and microstructure formation during solidification of an Al-22%Cu alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knut Omdal Tveito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed M'Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2012.06.075⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/33/1/012089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01709361v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of finite microscopic liquid solute diffusion on macrosegregation formation</w:t>
               </w:r>
@@ -8581,243 +8581,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutive relations for macroscopic modelling of equiaxed solidification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahdi Torabi Rad</w:t>
+                <w:t xml:space="preserve">Assessment of the effect of solutal boundary layer thickness on macrosegregation formation during VAR process in Zirconium ingots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Mramor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christoph Beckermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solidification Processing 2017: Proceedings of the 6th Decennial International Conference on Solidification Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, London, United Kingdom. pp.326--329</w:t>
+              <w:t xml:space="preserve">, Jul 2017, London, United Kingdom. pp.508--511</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709465v1</w:t>
+                <w:t xml:space="preserve">hal-01709464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the effect of solutal boundary layer thickness on macrosegregation formation during VAR process in Zirconium ingots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katarina Mramor</w:t>
+                <w:t xml:space="preserve">Constitutive relations for macroscopic modelling of equiaxed solidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Torabi Rad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Beckermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solidification Processing 2017: Proceedings of the 6th Decennial International Conference on Solidification Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, London, United Kingdom. pp.508--511</w:t>
+              <w:t xml:space="preserve">, Jul 2017, London, United Kingdom. pp.326--329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709464v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEM simulation of dendritic grain random packing: application to metal alloy solidification</w:t>
               </w:r>
@@ -8901,217 +8901,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphysics and multiscale modeling and simulation of solidification processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Upscaling from Mesoscopic to Macroscopic Solidification Models by Volume Averaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miha Založnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Souhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Beckermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers of Solidification Science, TMS Annual Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region. pp.171--174</w:t>
+              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region. pp.59--63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709466v1</w:t>
+                <w:t xml:space="preserve">hal-01709467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upscaling from Mesoscopic to Macroscopic Solidification Models by Volume Averaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiphysics and multiscale modeling and simulation of solidification processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers of Solidification Science, TMS Annual Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region. pp.59--63</w:t>
+              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region. pp.171--174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709467v1</w:t>
+                <w:t xml:space="preserve">hal-01709466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of Columnar-to-Equiaxed and Equiaxed-to- Columnar Transitions in Ingots Using a Multiphase Model</w:t>
               </w:r>
@@ -9331,51 +9331,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and prediction of solidification structures and macrosegregations in heavy steel ingots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poitrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cardinaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9580,653 +9580,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multiscale Model for the Simulation of V.A.R. Ingot Solidification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Jardy</w:t>
+                <w:t xml:space="preserve">Channel segregation during columnar solidification: influence of inertia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arvind Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Goyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFD Modeling and Simulation in Materials Processing, TMS Annual Meeting 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Porous Media and its Applications in Science, Engineering and Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Unknown, Unknown Region. pp.43--48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4711151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709473v1</w:t>
+                <w:t xml:space="preserve">hal-01709471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of the influence of melting and application of electromagnetic stirring prior to solidification on macrosegregation formation during casting of a binary alloy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed M'Hamdi</w:t>
+                <w:t xml:space="preserve">Experimental and Numerical Studies on the Influence of Hot Top Conditions on the Macrosegregation in an Industrial Steel Ingot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arvind Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miha Založnik</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Demurger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kader Zaidat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Wendenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFD Modeling and Simulation in Materials Processing, TMS Annual Meeting 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Warrendale (PA), USA, Unknown Region. pp.253--260</w:t>
+              <w:t xml:space="preserve">International Conference on Ingot Casting, Rolling and Forging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Aachen, Germany. pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709470v1</w:t>
+                <w:t xml:space="preserve">hal-01709469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a numerical benchmark for columnar solidification of binary alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Multiscale Model for the Simulation of V.A.R. Ingot Solidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Revil-Baudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miha Založnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eric Arquis</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCWASP XIII, 13th Int. Conference on Modelling of Casting, Welding and Advanced Solidification Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Schladming, Austria. 012086 - 13 p</w:t>
+              <w:t xml:space="preserve">CFD Modeling and Simulation in Materials Processing, TMS Annual Meeting 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Warrendale (PA), USA, Unknown Region. pp.107--114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00714108v1</w:t>
+                <w:t xml:space="preserve">hal-01709473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channel segregation during columnar solidification: influence of inertia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arvind Kumar</w:t>
+                <w:t xml:space="preserve">Numerical analysis of the influence of melting and application of electromagnetic stirring prior to solidification on macrosegregation formation during casting of a binary alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knut Omdal Tveito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed M'Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kader Zaidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Porous Media and its Applications in Science, Engineering and Industry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFD Modeling and Simulation in Materials Processing, TMS Annual Meeting 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Warrendale (PA), USA, Unknown Region. pp.253--260</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709471v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Studies on the Influence of Hot Top Conditions on the Macrosegregation in an Industrial Steel Ingot</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of a numerical benchmark for columnar solidification of binary alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Demurger</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Fautrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Wendenbaum</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Arquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ingot Casting, Rolling and Forging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Aachen, Germany. pp.28</w:t>
+              <w:t xml:space="preserve">MCWASP XIII, 13th Int. Conference on Modelling of Casting, Welding and Advanced Solidification Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Schladming, Austria. 012086 - 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709469v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrosegregation prediction in a 65 ton steel ingot</w:t>
               </w:r>
@@ -10251,51 +10251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arvind Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poitrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Lacagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10484,77 +10484,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Arquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TMS 2011 - 140th Annual Meeting and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, San Diego, CA, United States. pp.755-762 - ISBN 9781118029466</w:t>
@@ -10583,51 +10583,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed modeling of the solidification of vacuum arc remelted zirconium ingots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Revil-Baudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10635,51 +10635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2011 International Symposium on Liquid Metal Processing and Casting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Nancy, France</w:t>
@@ -10708,90 +10708,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First analysis of a numerical benchmark for 2D columnar solidification of binary alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Arquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10971,90 +10971,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etablissement et modélisation de la macroségrégation en coulée centrifuge d'alliages Ti-Al-Nb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Zollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Hecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Daloz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11105,51 +11105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arvind Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussoubs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Zaloznik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12576,51 +12576,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D30D90E"/>
+    <w:nsid w:val="44E6526C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12807,51 +12807,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-combeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5038-8029" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05457770v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bedel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coniglio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Combeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourgeois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mansori" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-025-16638-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05188591v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himanshi Kharkwal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zamoum" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Barth&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lanzetta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2025.127503" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05066212v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkabir Zaite" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s Tadrist" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2025.102905" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874408v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gutman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Kennedy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marceaux Dit Cl&#233;ment" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Salsi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1274/1/012049" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874260v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mramor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Quatravaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Combeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jardy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Zalo&#382;nik" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-022-02578-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087035v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Kumar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lesoult" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Kumar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120602" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978770v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gerin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poitrault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Cherif" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/861/1/012032" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752220v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Gennesson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Daloz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zollinger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rouat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Demurger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.ISIJINT-2019-787" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546766v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Cisternas Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Hecht" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119698" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194184v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Kessal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119388" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752428v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Marin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukrane Dehmas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-020-05794-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978763v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Pakanati" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M&#8217;hamdi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/861/1/012040" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381322v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Omdal Tveito" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-019-05133-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381208v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Olmedilla" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Messmer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.012907" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02151414v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cisternas Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaloznik" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zollinger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012033" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377811v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sachi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Gandin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gennesson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012039" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02151405v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanja Hati&#269;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#353;tjan Mavri&#269;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.04.009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381229v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012036" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381268v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Viardin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012040" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381176v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Torabi Rad" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beckermann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100231" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195753v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381280v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.05.019" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381423v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.012910" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381381v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4632-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381406v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4731-z" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050983v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11061007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01723412v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thuy-My Nguyen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4496-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709331v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; B. Phillion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Spindler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pinter" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-A. Aledo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.09.011" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709176v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Souhar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Apel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.10.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709089v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heyvaert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-017-4238-z" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05037161v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.T. Pham" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Seiler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2017.03.024" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9D6JPB62-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709553v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Francesco de Felice" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Beckermann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/117/1/012014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709349v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-016-1993-z" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709549v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/117/1/012013" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709353v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.10.028" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709560v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/84/1/012100" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291761v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salloum-Abou-Jaoude" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reinhart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Lafford" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2014.10.053" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291762v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. O. Tveito" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M'Hamdi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.01.028" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85L7KDL9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04981704v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/84/1/012074" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291906v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Seiler" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2014.07.008" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ9X2NLW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290866v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Revil-Baudard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Leclerc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rebeyrolle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-013-9964-z" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291905v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2013.833052" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291907v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Deillon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2014.09.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T706P5B6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291908v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Seiler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ratel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Gaus-Liu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kretzschmar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2014.09.025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTZ8FLTB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821694v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goyeau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gobin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/21/4/045016" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292009v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Salloum Abou Jaoud&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reinhart" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Nguyen-Thi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2013.01.013" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291590v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chapelle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Malik" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bellot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.53.213" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292008v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Trang Pham" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2012.11.030" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDJ13HZ9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710318v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio F. de Felice" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/33/1/012088" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709362v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2011.11.014" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSDS35MJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710319v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M'Hamdi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/33/1/012089" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710315v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dussoubs" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/27/1/012039" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709361v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Fischer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Seiler" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rettenmayr" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.06.075" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSGXTZ82-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710322v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K O Tveito" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bedel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/27/1/012040" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710317v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jarry" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/27/1/012070" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528029v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fautrelle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gobin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rady" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2010.01.001" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1FRW18J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509211v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weitao Liu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changchuan Xie" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1006-7191(08)60094-0" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZF7NP8K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433162v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2009.07.024" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPWX91CS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510639v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gouttebroze" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.05.005" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMCJSQGV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00514059v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.46.880" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00678503v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor D. Fachinotti" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435623v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Heringer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/12/3/013" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251812v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacaze" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19937180" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A92EDB498DBC5C20DBC712815082A9B5E98A2BE8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251747v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lesoult" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moukassi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19937128" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/49B56E398D14190649914FBA5FD8FFA7EF27349E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780800v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Barthes" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293902v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanadi Ettroudi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709465v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709464v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Mramor" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709283v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714006002" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709466v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709467v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254330v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leriche" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Zaloznik" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/84/1/012087" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05066227v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mondoux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Desbiolles" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rappaz" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/84/1/012081" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709468v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cardinaux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Corre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254391v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/84/1/012007" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709473v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Revil-Baudard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709470v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kader Zaidat" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00714108v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fautrelle" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arquis" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709471v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4711151" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709469v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wendenbaum" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709472v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Lacagne" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845697v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvin Kumar" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613930v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709474v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675486v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709476v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarry" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709477v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378597v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390945v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00576497v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445478v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445462v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531333v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449529v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536653v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Charles Louin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Denis" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Simon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381358v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05864-7_123" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381399v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72284-9_142" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709415v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118647783.ch106" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293908v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-combeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5038-8029" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05457770v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bedel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coniglio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Combeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourgeois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mansori" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-025-16638-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05188591v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himanshi Kharkwal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zamoum" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Barth&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lanzetta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2025.127503" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05066212v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkabir Zaite" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s Tadrist" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2025.102905" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874408v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gutman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Kennedy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marceaux Dit Cl&#233;ment" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Salsi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1274/1/012049" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874260v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mramor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Quatravaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Combeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jardy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Zalo&#382;nik" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-022-02578-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087035v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Kumar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lesoult" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Kumar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120602" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546766v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Cisternas Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Hecht" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119698" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194184v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Kessal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119388" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978770v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gerin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poitrault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Cherif" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/861/1/012032" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752220v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Gennesson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Daloz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zollinger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rouat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Demurger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.ISIJINT-2019-787" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752428v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Marin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukrane Dehmas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-020-05794-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978763v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Pakanati" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M&#8217;hamdi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/861/1/012040" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381322v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Omdal Tveito" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-019-05133-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381208v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Olmedilla" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Messmer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.012907" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02151414v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cisternas Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaloznik" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zollinger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012033" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377811v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sachi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Gandin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gennesson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012039" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02151405v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanja Hati&#269;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#353;tjan Mavri&#269;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.04.009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381176v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Torabi Rad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beckermann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100231" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381268v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Viardin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012040" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381229v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012036" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195753v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381280v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.05.019" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381423v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.012910" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381381v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4632-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381406v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4731-z" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050983v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11061007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01723412v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thuy-My Nguyen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4496-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709331v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; B. Phillion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Spindler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pinter" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-A. Aledo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.09.011" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709176v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Souhar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Apel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.10.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709089v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heyvaert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-017-4238-z" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05037161v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.T. Pham" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Seiler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2017.03.024" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9D6JPB62-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709349v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-016-1993-z" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709549v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/117/1/012013" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709553v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Francesco de Felice" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Beckermann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/117/1/012014" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709353v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.10.028" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709560v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/84/1/012100" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291761v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salloum-Abou-Jaoude" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reinhart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Lafford" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2014.10.053" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291762v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. O. Tveito" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M'Hamdi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.01.028" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85L7KDL9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04981704v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/84/1/012074" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291905v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2013.833052" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291906v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Seiler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2014.07.008" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ9X2NLW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290866v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Revil-Baudard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Leclerc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rebeyrolle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-013-9964-z" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291908v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Seiler" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ratel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Gaus-Liu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kretzschmar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2014.09.025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTZ8FLTB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291907v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Deillon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2014.09.004" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T706P5B6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821694v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goyeau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gobin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/21/4/045016" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292009v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Salloum Abou Jaoud&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reinhart" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Nguyen-Thi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2013.01.013" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291590v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chapelle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Malik" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bellot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.53.213" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292008v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Trang Pham" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2012.11.030" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDJ13HZ9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709361v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Fischer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Seiler" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rettenmayr" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.06.075" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSGXTZ82-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710318v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio F. de Felice" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/33/1/012088" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709362v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2011.11.014" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSDS35MJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710315v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dussoubs" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/27/1/012039" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710319v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M'Hamdi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/33/1/012089" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710322v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K O Tveito" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bedel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/27/1/012040" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710317v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jarry" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/27/1/012070" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528029v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fautrelle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gobin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rady" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2010.01.001" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1FRW18J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509211v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weitao Liu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changchuan Xie" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1006-7191(08)60094-0" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZF7NP8K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433162v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2009.07.024" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPWX91CS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510639v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gouttebroze" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.05.005" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMCJSQGV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00514059v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.46.880" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00678503v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor D. Fachinotti" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435623v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Heringer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/12/3/013" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251812v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacaze" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19937180" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A92EDB498DBC5C20DBC712815082A9B5E98A2BE8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251747v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lesoult" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moukassi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19937128" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/49B56E398D14190649914FBA5FD8FFA7EF27349E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780800v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Barthes" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293902v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanadi Ettroudi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709464v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Mramor" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709465v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709283v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714006002" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709467v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709466v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254330v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leriche" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Zaloznik" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/84/1/012087" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05066227v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mondoux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Desbiolles" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rappaz" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/84/1/012081" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709468v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cardinaux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Corre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254391v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/84/1/012007" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709471v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4711151" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709469v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wendenbaum" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709473v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Revil-Baudard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709470v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kader Zaidat" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00714108v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fautrelle" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arquis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709472v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Lacagne" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845697v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvin Kumar" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613930v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709474v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675486v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709476v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarry" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709477v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378597v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390945v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00576497v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445478v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445462v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531333v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449529v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536653v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Charles Louin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Denis" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Simon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381358v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05864-7_123" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381399v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72284-9_142" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709415v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118647783.ch106" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293908v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>