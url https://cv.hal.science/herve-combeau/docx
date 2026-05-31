--- v2 (2026-05-08)
+++ v3 (2026-05-31)
@@ -94,50 +94,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-5038-8029</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=S0X0UwcAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -161,8163 +182,8163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating major head loss in additively manufactured sand molds during casting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coniglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mansori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 141 (1-2), pp.741-765. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00170-025-16638-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer investigation near the onset of nucleate boiling on a single artificial nucleate site: Influence of the wall orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Himanshi Kharkwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Zamoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lanzetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 279, pp.127503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2025.127503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05188591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid-solid heat transfer analysis: In situ validation and calibration of a boiling meter using a combined experimental-numerical heat transfer approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkabir Zaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Himanshi Kharkwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lounès Tadrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flow Measurement and Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 104, pp.102905. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.flowmeasinst.2025.102905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of mesosegregations in large steel ingots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gutman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Kennedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Marceaux Dit Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Salsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1281 (1), pp.012048. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1757-899X/1274/1/012049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Prediction of Macrosegregation in Vacuum Arc Remelted Ingots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Mramor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Quatravaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallurgical and Materials Transactions B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 53 (5), pp.2953-2971. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11663-022-02578-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Channel segregation during columnar solidification: Relation between mushy zone instability and mush permeability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alok Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lesoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arvind Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 164, pp.120602. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.120602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03087035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermosolutal convection and macrosegregation during directional solidification of TiAl alloys in centrifugal casting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martín Cisternas Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Hecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 154, pp.119698. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.119698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of heat transfer at the transition regime between the natural convection and nucleate boiling: Influence of the heated wall tilt angle on the onset of nucleate boiling (ONB) and natural convection (ONC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lounès Tadrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Zamoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Kessal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 151, pp.119388. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.119388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of solidification structures in a 9.8 tonne steel ingot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poitrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 861, pp.012032. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1757-899X/861/1/012032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02978770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Direct Powder Additions on the Solidification Structure and Microsegregation of 42CrMo4 Steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marvin Gennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Daloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Zollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Demurger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISIJ international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 60 (8), pp.1693-1702. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2355/isijinternational.ISIJINT-2019-787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">σ-Phase Formation in Super Austenitic Stainless Steel During Directional Solidification and Subsequent Phase Transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Zollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moukrane Dehmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 51 (7), pp.3526-3534. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11661-020-05794-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling macrosegregation modification in dc casting of aluminium alloys in sheet ingots accounting for inlet melt flow, equiaxed grain morphology and transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akash Pakanati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed M’hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 861, pp.012040. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1757-899X/861/1/012040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02978763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of an Equiaxed Grain Growth and Transport Model to Study Macrosegregation in a DC Casting Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akash Pakanati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knut Omdal Tveito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed M’hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 50 (4), pp.1773-1786. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11661-019-05133-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Packing dynamics of spherical and nonconvex grains sedimenting at low Stokes number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Olmedilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Messmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 99 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.99.012907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the Coriolis force on the macrosegregation of aluminum in the centrifugal casting of Ti-Al alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cisternas Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zaloznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 529, pp.012033. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1757-899X/529/1/012033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of columnar-to-equiaxed transition experiment in lab scale steel casting by a multiphase model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zaloznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-André Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 529, pp.012039. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1757-899X/529/1/012039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of a macrosegregation benchmark in a cylindrical coordinate system with a meshless method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanja Hatič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martín Cisternas Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boštjan Mavrič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 142, pp.121-133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2019.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upscaling mesoscopic simulation results to develop constitutive relations for macroscopic modeling of equiaxed dendritic solidification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Torabi Rad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Beckermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 5, pp.100231. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional mesoscopic modeling of equiaxed dendritic solidification in a thin sample: effect of convection flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Olmedilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cisternas Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Viardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 529, pp.012040. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1757-899X/529/1/012040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of solidification structures in a 9.8 t steel ingot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poitrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 529, pp.012036. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/529/1/012036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solidification path and phase transformation in super-austenitic stainless steel UNS S31254</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Zollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moukrane Dehmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 529, pp.012008. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/529/1/012008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative 3D mesoscopic modeling of grain interactions during equiaxed dendritic solidification in a thin sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Olmedilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 173, pp.249-261. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2019.05.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Packing of sedimenting equiaxed dendrites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Olmedilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 97 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.97.012910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simplified Three-Phase Model of Equiaxed Solidification for the Prediction of Microstructure and Macrosegregation in Castings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knut Omdal Tveito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akash Pakanati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed M’hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 49 (7), pp.2778-2794. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-018-4632-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Macrosegregation Formation in Aluminium DC Casting for Different Alloy Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akash Pakanati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed M’hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 49 (10), pp.4710-4721. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-018-4731-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three Dimensional Methodology to Characterize Large Dendritic Equiaxed Grains in Industrial Steel Ingots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marvin Gennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Zollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Zollinger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dominique Daloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Demurger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (6), pp.1007. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma11061007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Element Multi-scale Modeling of Chemical Segregation in Steel Solidification Taking into Account the Transport of Equiaxed Grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Thuy-My Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-André Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 49 (5), pp.1725-1748. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11661-018-4496-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01723412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of a mushy zone in a static temperature gradient using a volume average approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André B. Phillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Spindler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pinter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.-A. Aledo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 141, pp.206 - 216. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscopic modeling of spacing and grain selection in columnar dendritic solidification: Envelope versus phase-field model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Viardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Souhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Apel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 122, pp.386 - 399. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2016.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the Coupling of Microstructure and Macrosegregation in a Direct Chill Cast Al-Cu Billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heyvaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 48 (10), pp.4713-4734. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11661-017-4238-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat &amp; mass transfer and interface temperature during simulated melt-concrete interaction with composition variation in ARTEMIS 2D experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q.T. Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Seiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 318, pp.119-134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2017.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05037161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Capabilities of Multiphysics and Multiscale Models in Modeling Solidification of Steel Ingots and DC Casting of Aluminum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mesoscopic modelling of columnar solidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miha Založnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Viardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Souhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Bedel</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Apel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117, pp.012013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/117/1/012013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11837-016-1993-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01709349v1</w:t>
+                <w:t xml:space="preserve">hal-01709549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic modelling of columnar solidification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Predictive Capabilities of Multiphysics and Multiscale Models in Modeling Solidification of Steel Ingots and DC Casting of Aluminum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Markus Apel</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bedel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 68 (8), pp.2198-2206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11837-016-1993-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/117/1/012013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01709549v1</w:t>
+                <w:t xml:space="preserve">hal-01709349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of the stagnant-film thickness in mesoscopic modeling of equiaxed grain envelopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Souhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Francesco de Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Beckermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 117, pp.012014. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1757-899X/117/1/012014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional mesoscopic modeling of equiaxed dendritic solidification of a binary alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Souhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Francesco de Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Beckermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 112, pp.304 - 317. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2015.10.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process-scale modelling of microstructure in direct chill casting of aluminium alloys</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Quantitative analysis by in situ synchrotron X-ray radiography of the evolution of the mushy zone in a fixed temperature gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Salloum-Abou-Jaoude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Reinhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Daloz</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. A. Lafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 411, pp.88-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2014.10.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/84/1/012100⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01709560v1</w:t>
+                <w:t xml:space="preserve">hal-01291761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis by in situ synchrotron X-ray radiography of the evolution of the mushy zone in a fixed temperature gradient</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Process-scale modelling of microstructure in direct chill casting of aluminium alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heyvaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miha Založnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. A. Lafford</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Daloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, MCWASP XIV: International Conference on Modelling of Casting, Welding and Advanced Solidification Processes 21–26 June 2015, Awaji island, Hyogo, Japan, 84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/84/1/012100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2014.10.053⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01291761v1</w:t>
+                <w:t xml:space="preserve">hal-01709560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model study of the impact of the transport of inoculant particles on microstructure formation during solidification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. O. Tveito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M'Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 102, pp.95-109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.commatsci.2015.01.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscopic modeling of columnar solidification and comparisons with phase-field simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Viardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Souhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Apel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 84, pp.012074. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/84/1/012074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04981704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of Boiling Heat Transfer on Multiple and Single Nucleation Sites Using a Boiling-Meter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Zamoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lounès Tadrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Kessal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heat Transfer Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 35 (5, SI), pp.508-516. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01457632.2013.833052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient interface temperature on a vertical surface in multi-component solid-liquid systems with volume heating. Application to various severe accident situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Seiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 278, pp.199-208. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2014.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solidification of a Vacuum Arc-Remelted Zirconium Ingot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Revil-Baudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rebeyrolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallurgical and Materials Transactions B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 45 (1), pp.51-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11663-013-9964-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient refractory material dissolution by a volumetrically-heated melt</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In-situ observations of solutal melting using laser scanning confocal microscopy: The Cu/Ni model system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Ratel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Léa Deillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Zollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Daloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miha Založnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2014.09.025⟩</w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 97, pp.125-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2014.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291908v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ observations of solutal melting using laser scanning confocal microscopy: The Cu/Ni model system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transient refractory material dissolution by a volumetrically-heated melt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Seiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Deillon</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xiaoyang Gaus-Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Kretzschmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2014.09.004⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 280, pp.420-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2014.09.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291907v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of columnar solidification: influence of inertia on channel segregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arvind Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 21 (4), pp.045016. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0965-0393/21/4/045016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00821694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ experimental observation of the time evolution of a dendritic mushy zone in a fixed temperature gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Salloum Abou Jaoudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Reinhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Nguyen-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 341 (4-5), pp.421-428. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crme.2013.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arc Behaviour and Cathode Melting Process during VAR: an Experimental and Numerical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashish Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISIJ international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 53 (2), pp.213-220. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2355/isijinternational.53.213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of heat transfer and solidification in LIVE L3A experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quynh Trang Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Seiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyang Gaus-Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Kretzschmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 58 (1-2), pp.691-701. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2012.11.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental verification of a model on melting and resolidification in a temperature gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Rettenmayr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 540, pp.85 - 88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jallcom.2012.06.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional study of macro- and mesosegregation formation in a rectangular cavity cooled from one vertical side</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio F. de Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knut Omdal Tveito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M'Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1757-899X/33/1/012088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the influence of mushy zone permeability laws on macro- and meso-segregations predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arvind Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 54, pp.33 - 47. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2011.11.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Discretization of Permeability Term and Mesh Size on the Prediction of Channel Segregations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arvind Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussoubs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27, pp.012039. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1757-899X/27/1/012039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of the impact of inoculant and grain transport on macrosegregation and microstructure formation during solidification of an Al-22%Cu alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knut Omdal Tveito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed M'Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1757-899X/33/1/012089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of finite microscopic liquid solute diffusion on macrosegregation formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K O Tveito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M'Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1757-899X/27/1/012040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of transport mechanisms on nucleation and grain structure formation in DC cast aluminium alloy ingots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1757-899X/27/1/012070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to &amp;quot;Call for contributions to a numerical benchmark problem for 2D columnar solidification of binary alloys&amp;quot; [Int. J. Thermal Sci. 48 (11) (2009) 2013-2016]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 49 (7), pp.1318-1318. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2010.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00528029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2-Dimensional FEM modeling of macrosegregation in the directional solidification with mesh adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weitao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changchuan Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Metallurgica Sinica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 22 (3), pp.233-240. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1006-7191(08)60094-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Call for contributions to a numerical benchmark problem for 2D columnar solidification of binary alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 48 (11), pp.2013-2016. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2009.07.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00433162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D macrosegregation simulation with anisotropic remeshing = Simulation 3D de la macroségrégation avec remaillage anisotrope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gouttebroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 335 (5-6), pp.269-279. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crme.2007.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00510639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of macrosegregation and solidification grain structures with a coupled Cellular Automaton-Finite Element model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-André Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISIJ international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 46 (6), pp.Pages 880-895. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2355/isijinternational.46.880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00514059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D-FEM Modeling of Macrosegregation in Solidification of Binary Alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gouttebroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor D. Fachinotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Forming Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 8, p. 203-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00678503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new cellular automaton—finite element coupling scheme for alloy solidification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-André Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romulo Heringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0965-0393/12/3/013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01435623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of heterogeneous phase transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 03 (C7), pp.C7-1157-C7-1162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp4:19937180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00251812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between solidification and fluid flow. Effects on cast structures and segregations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lesoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moukassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 03 (C7), pp.C7-813-C7-822. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp4:19937128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00251747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8327,3596 +8348,3596 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vapor bubble on a single nucleation site : Temperature and heat flux measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Himanshi Kharkwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Zamoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lanzetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Thermal Sciences Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Bled, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element modeling of solidification grain structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanadi Ettroudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-André Gandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAT 2019, European Congress and Exhibition on Advanced Materials and Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Stockhlom, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the effect of solutal boundary layer thickness on macrosegregation formation during VAR process in Zirconium ingots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarina Mramor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miha Založnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miha Založnik</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alain Jardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solidification Processing 2017: Proceedings of the 6th Decennial International Conference on Solidification Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, London, United Kingdom. pp.508--511</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitutive relations for macroscopic modelling of equiaxed solidification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Torabi Rad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Beckermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solidification Processing 2017: Proceedings of the 6th Decennial International Conference on Solidification Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, London, United Kingdom. pp.326--329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEM simulation of dendritic grain random packing: application to metal alloy solidification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Olmedilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and Grains 2017 – 8th International Conference on Micromechanics of Granular Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montpellier, France. pp.06002, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714006002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upscaling from Mesoscopic to Macroscopic Solidification Models by Volume Averaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Souhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Beckermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers of Solidification Science, TMS Annual Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Unknown, Unknown Region. pp.59--63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphysics and multiscale modeling and simulation of solidification processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers of Solidification Science, TMS Annual Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Unknown, Unknown Region. pp.171--174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of Columnar-to-Equiaxed and Equiaxed-to- Columnar Transitions in Ingots Using a Multiphase Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-André Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Zaloznik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MCWASP XIV: International Conference on Modelling of Casting, Welding and Advanced Solidification Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Awaji island, Hyogo, Japan. pp.012087, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1757-899X/84/1/012087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of percolation of globular-equiaxed grains in Al-Cu alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mondoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Desbiolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rappaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MCWASP XIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Awaji island, Hyogo, Japan. pp.012081, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1757-899X/84/1/012081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and prediction of solidification structures and macrosegregations in heavy steel ingots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poitrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cardinaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Steelsim 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Bardolino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale finite element modelling of solidification structures by a splitting method taking into account the transport of equiaxed grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Thuy-My Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Zaloznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-André Gandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MCWASP XIV: International Conference on Modelling of Casting, Welding and Advanced Solidification Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Awaji island, Hyogo, Japan. pp.012007, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/84/1/012007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Channel segregation during columnar solidification: influence of inertia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arvind Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Porous Media and its Applications in Science, Engineering and Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Unknown, Unknown Region. pp.43--48, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4711151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Studies on the Influence of Hot Top Conditions on the Macrosegregation in an Industrial Steel Ingot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arvind Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Demurger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Wendenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ingot Casting, Rolling and Forging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Aachen, Germany. pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multiscale Model for the Simulation of V.A.R. Ingot Solidification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Revil-Baudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFD Modeling and Simulation in Materials Processing, TMS Annual Meeting 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Warrendale (PA), USA, Unknown Region. pp.107--114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis of the influence of melting and application of electromagnetic stirring prior to solidification on macrosegregation formation during casting of a binary alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knut Omdal Tveito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed M'Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kader Zaidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFD Modeling and Simulation in Materials Processing, TMS Annual Meeting 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Warrendale (PA), USA, Unknown Region. pp.253--260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a numerical benchmark for columnar solidification of binary alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Arquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MCWASP XIII, 13th Int. Conference on Modelling of Casting, Welding and Advanced Solidification Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Schladming, Austria. 012086 - 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00714108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrosegregation prediction in a 65 ton steel ingot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arvind Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poitrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Lacagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ingot Casting, Rolling and Forging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Aachen, Germany. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Channel segregation during columnar solidification : influence of inertia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arvin Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Zaloznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Porous Media and its Applications in Science and Engineering (ICPM4)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Potsdam, Germany. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical benchmark on the prediction of macrosegregation in binary alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">First analysis of a numerical benchmark for 2D columnar solidification of binary alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Arquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Fautrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gobin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Arquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMS 2011 - 140th Annual Meeting and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, San Diego, CA, United States. pp.755-762 - ISBN 9781118029466</w:t>
+              <w:t xml:space="preserve">4th International Conference on Modelling and Simulation of Metallurgical Processes in Steelmaking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Düsseldorf, Germany. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00613930v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed modeling of the solidification of vacuum arc remelted zirconium ingots</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A numerical benchmark on the prediction of macrosegregation in binary alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Faustine Leclerc</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Fautrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Arquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2011 International Symposium on Liquid Metal Processing and Casting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Nancy, France</w:t>
+              <w:t xml:space="preserve">TMS 2011 - 140th Annual Meeting and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, San Diego, CA, United States. pp.755-762 - ISBN 9781118029466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709474v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00613930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First analysis of a numerical benchmark for 2D columnar solidification of binary alloys</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Detailed modeling of the solidification of vacuum arc remelted zirconium ingots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Revil-Baudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miha Založnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gobin</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Modelling and Simulation of Metallurgical Processes in Steelmaking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Düsseldorf, Germany. 7 p</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2011 International Symposium on Liquid Metal Processing and Casting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00675486v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Coupling of Macrosegregation With Grain Nucleation, Growth and Motion in DC Cast Aluminum Alloy Ingots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arvind Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Light metals 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Warrendale (PA), USA, Unknown Region. pp.699--704</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etablissement et modélisation de la macroségrégation en coulée centrifuge d'alliages Ti-Al-Nb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Zollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Hecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Daloz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Discretization of Permeability Term and Mesh Size on Macro- and Meso-segregation Predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arvind Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dussoubs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Zaloznik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03378597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des phénomènes de transferts couplés de chaleur de masse et de quantité de mouvement lors de la solidification d’un alliage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03390945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D/3D Simulation of macrosegregation: a comparison between codes on a small cavity and on a large ingot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gouttebroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weitao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings MCWASP XI, 11th Int. Conf. on Modeling of Casting, Welding and Advanced Solidification Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Opio, France. pp.Pages 227-234 - ISBN 978-0-87339-629-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00576497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of grain structure and segregation in casting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-André Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">150th ISIJ Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Hiroshima, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01445478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of macrosegregation and solidification grain structures with a coupled cellular automaton - Finite element model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-André Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TMS Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TMS, Mar 2004, Charlotte, North Carolina, USA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01445462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D-fem model solving thermomechanics and macrosegregation in binary alloys solidification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor D. Fachinotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gouttebroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weitao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Solidification Processes and Microstructures in Honor of Wilfried Kurz held at the TMS Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Charlotte, United States. pp.Pages 41-46 - ISBN: 0-87339-572-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00531333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Coupling Scheme for a Heat Flow Cellular Automaton – Finite Element Model Applied to Alloy Solidification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-André Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romulo Heringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Liquid Metal Processing and Casting, LMPC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of solidification segregations on phase transformation kinetics and on the development of internal stresses during cooling of steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Charles Louin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lesoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Conference on Residual Stresses (ECRS 5)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, DELFT NOORDWIJKERHOUST, Netherlands. p.205-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00536653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11926,435 +11947,435 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Interplay Between Thermo-solutal Convection and Equiaxed Grain Motion in Relation to Macrosegregation Formation in AA5182 Sheet Ingots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akash Pakanati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knut Omdal Tveito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed M’hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corleen Chesonis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Light Metals 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1007-1013, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-05864-7_123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Inlet Flow on Macrosegregation Formation Accounting for Grain Motion and Morphology Evolution in DC Casting of Aluminium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akash Pakanati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knut Omdal Tveito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed M’hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Light Metals 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1089-1096, 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-72284-9_142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Coupling of Macrosegregation With Grain Nucleation, Growth and Motion in DC Cast Aluminum Alloy Ingots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arvind Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grandfield, John F and Eskin, Dmitry G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Essential Readings in Light Metals, Volume 3, Cast Shop for Aluminum Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, pp.848--853, 2013, 978-1-118-63571-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118647783.ch106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12364,151 +12385,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Columnar-to-Equiaxed Transition in steel Ingots using Finite Element method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanadi Ettroudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-André Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">, Joint 5th Int. Conf. on Advances in Solidification Processes (ICASP-5) &amp; 5th Int. Symposium on Cutting Edge of Computer Simulation of Solidification, Casting and Refining (CSSCR-5)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Salzbourg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId327"/>
+      <w:footerReference w:type="default" r:id="rId328"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12576,51 +12597,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="44E6526C"/>
+    <w:nsid w:val="F21958DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12807,51 +12828,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-combeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5038-8029" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05457770v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bedel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coniglio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Combeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourgeois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mansori" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-025-16638-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05188591v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himanshi Kharkwal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zamoum" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Barth&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lanzetta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2025.127503" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05066212v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkabir Zaite" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s Tadrist" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2025.102905" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874408v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gutman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Kennedy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marceaux Dit Cl&#233;ment" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Salsi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1274/1/012049" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874260v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mramor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Quatravaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Combeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jardy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Zalo&#382;nik" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-022-02578-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087035v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Kumar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lesoult" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Kumar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120602" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546766v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Cisternas Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Hecht" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119698" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194184v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Kessal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119388" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978770v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gerin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poitrault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Cherif" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/861/1/012032" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752220v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Gennesson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Daloz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zollinger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rouat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Demurger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.ISIJINT-2019-787" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752428v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Marin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukrane Dehmas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-020-05794-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978763v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Pakanati" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M&#8217;hamdi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/861/1/012040" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381322v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Omdal Tveito" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-019-05133-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381208v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Olmedilla" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Messmer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.012907" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02151414v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cisternas Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaloznik" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zollinger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012033" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377811v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sachi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Gandin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gennesson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012039" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02151405v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanja Hati&#269;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#353;tjan Mavri&#269;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.04.009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381176v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Torabi Rad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beckermann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100231" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381268v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Viardin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012040" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381229v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012036" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195753v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381280v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.05.019" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381423v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.012910" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381381v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4632-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381406v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4731-z" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050983v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11061007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01723412v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thuy-My Nguyen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4496-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709331v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; B. Phillion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Spindler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pinter" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-A. Aledo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.09.011" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709176v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Souhar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Apel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.10.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709089v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heyvaert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-017-4238-z" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05037161v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.T. Pham" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Seiler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2017.03.024" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9D6JPB62-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709349v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-016-1993-z" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709549v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/117/1/012013" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709553v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Francesco de Felice" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Beckermann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/117/1/012014" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709353v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.10.028" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709560v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/84/1/012100" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291761v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salloum-Abou-Jaoude" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reinhart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Lafford" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2014.10.053" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291762v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. O. Tveito" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M'Hamdi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.01.028" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85L7KDL9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04981704v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/84/1/012074" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291905v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2013.833052" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291906v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Seiler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2014.07.008" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ9X2NLW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290866v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Revil-Baudard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Leclerc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rebeyrolle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-013-9964-z" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291908v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Seiler" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ratel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Gaus-Liu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kretzschmar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2014.09.025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTZ8FLTB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291907v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Deillon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2014.09.004" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T706P5B6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821694v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goyeau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gobin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/21/4/045016" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292009v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Salloum Abou Jaoud&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reinhart" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Nguyen-Thi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2013.01.013" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291590v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chapelle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Malik" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bellot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.53.213" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292008v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Trang Pham" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2012.11.030" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDJ13HZ9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709361v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Fischer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Seiler" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rettenmayr" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.06.075" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSGXTZ82-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710318v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio F. de Felice" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/33/1/012088" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709362v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2011.11.014" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSDS35MJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710315v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dussoubs" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/27/1/012039" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710319v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M'Hamdi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/33/1/012089" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710322v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K O Tveito" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bedel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/27/1/012040" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710317v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jarry" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/27/1/012070" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528029v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fautrelle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gobin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rady" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2010.01.001" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1FRW18J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509211v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weitao Liu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changchuan Xie" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1006-7191(08)60094-0" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZF7NP8K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433162v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2009.07.024" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPWX91CS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510639v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gouttebroze" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.05.005" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMCJSQGV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00514059v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.46.880" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00678503v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor D. Fachinotti" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435623v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Heringer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/12/3/013" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251812v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacaze" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19937180" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A92EDB498DBC5C20DBC712815082A9B5E98A2BE8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251747v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lesoult" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moukassi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19937128" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/49B56E398D14190649914FBA5FD8FFA7EF27349E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780800v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Barthes" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293902v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanadi Ettroudi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709464v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Mramor" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709465v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709283v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714006002" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709467v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709466v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254330v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leriche" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Zaloznik" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/84/1/012087" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05066227v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mondoux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Desbiolles" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rappaz" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/84/1/012081" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709468v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cardinaux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Corre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254391v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/84/1/012007" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709471v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4711151" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709469v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wendenbaum" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709473v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Revil-Baudard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709470v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kader Zaidat" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00714108v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fautrelle" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arquis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709472v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Lacagne" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845697v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvin Kumar" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613930v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709474v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675486v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709476v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarry" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709477v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378597v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390945v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00576497v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445478v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445462v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531333v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449529v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536653v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Charles Louin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Denis" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Simon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381358v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05864-7_123" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381399v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72284-9_142" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709415v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118647783.ch106" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293908v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-combeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5038-8029" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=S0X0UwcAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05457770v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bedel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coniglio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Combeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourgeois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mansori" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-025-16638-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05188591v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himanshi Kharkwal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zamoum" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Barth&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lanzetta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2025.127503" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05066212v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkabir Zaite" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s Tadrist" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2025.102905" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874408v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gutman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Kennedy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marceaux Dit Cl&#233;ment" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Salsi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1274/1/012049" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874260v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mramor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Quatravaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Combeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jardy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Zalo&#382;nik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-022-02578-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087035v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Kumar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lesoult" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Kumar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120602" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546766v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Cisternas Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Hecht" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119698" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194184v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Kessal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119388" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978770v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gerin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poitrault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Cherif" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/861/1/012032" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752220v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Gennesson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Daloz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zollinger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rouat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Demurger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.ISIJINT-2019-787" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752428v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Marin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukrane Dehmas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-020-05794-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978763v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Pakanati" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M&#8217;hamdi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/861/1/012040" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381322v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Omdal Tveito" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-019-05133-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381208v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Olmedilla" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Messmer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.012907" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02151414v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cisternas Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaloznik" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zollinger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012033" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377811v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sachi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Gandin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gennesson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012039" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02151405v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanja Hati&#269;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#353;tjan Mavri&#269;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.04.009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381176v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Torabi Rad" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beckermann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100231" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381268v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Viardin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012040" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381229v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012036" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195753v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012008" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381280v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.05.019" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381423v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.012910" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381381v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4632-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381406v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4731-z" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050983v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11061007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01723412v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thuy-My Nguyen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4496-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709331v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; B. Phillion" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Spindler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pinter" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-A. Aledo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.09.011" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709176v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Souhar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Apel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.10.004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709089v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heyvaert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-017-4238-z" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05037161v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.T. Pham" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Seiler" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2017.03.024" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9D6JPB62-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709549v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/117/1/012013" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709349v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-016-1993-z" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709553v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Francesco de Felice" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Beckermann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/117/1/012014" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709353v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.10.028" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291761v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salloum-Abou-Jaoude" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reinhart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Lafford" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2014.10.053" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709560v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/84/1/012100" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291762v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. O. Tveito" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M'Hamdi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.01.028" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85L7KDL9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04981704v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/84/1/012074" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291905v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2013.833052" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291906v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Seiler" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2014.07.008" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ9X2NLW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290866v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Revil-Baudard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Leclerc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rebeyrolle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-013-9964-z" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291907v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Deillon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2014.09.004" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T706P5B6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291908v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Seiler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ratel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Gaus-Liu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kretzschmar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2014.09.025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTZ8FLTB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821694v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goyeau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gobin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/21/4/045016" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292009v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Salloum Abou Jaoud&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reinhart" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Nguyen-Thi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2013.01.013" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291590v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chapelle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Malik" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bellot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.53.213" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292008v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Trang Pham" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2012.11.030" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDJ13HZ9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709361v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Fischer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Seiler" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rettenmayr" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.06.075" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSGXTZ82-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710318v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio F. de Felice" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/33/1/012088" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709362v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2011.11.014" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSDS35MJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710315v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dussoubs" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/27/1/012039" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710319v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M'Hamdi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/33/1/012089" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710322v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K O Tveito" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bedel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/27/1/012040" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710317v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jarry" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/27/1/012070" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528029v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fautrelle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gobin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rady" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2010.01.001" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1FRW18J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509211v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weitao Liu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changchuan Xie" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1006-7191(08)60094-0" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZF7NP8K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433162v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2009.07.024" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPWX91CS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510639v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gouttebroze" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.05.005" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMCJSQGV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00514059v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.46.880" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00678503v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor D. Fachinotti" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435623v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Heringer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/12/3/013" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251812v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacaze" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19937180" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A92EDB498DBC5C20DBC712815082A9B5E98A2BE8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251747v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lesoult" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moukassi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19937128" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/49B56E398D14190649914FBA5FD8FFA7EF27349E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780800v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Barthes" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293902v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanadi Ettroudi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709464v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Mramor" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709465v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709283v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714006002" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709467v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709466v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254330v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leriche" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Zaloznik" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/84/1/012087" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05066227v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mondoux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Desbiolles" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rappaz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/84/1/012081" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709468v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cardinaux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Corre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254391v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/84/1/012007" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709471v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4711151" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709469v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wendenbaum" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709473v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Revil-Baudard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709470v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kader Zaidat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00714108v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fautrelle" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arquis" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709472v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Lacagne" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845697v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvin Kumar" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675486v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613930v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709474v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709476v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarry" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709477v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378597v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390945v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00576497v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445478v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445462v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531333v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449529v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536653v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Charles Louin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Denis" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Simon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381358v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05864-7_123" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381399v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72284-9_142" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709415v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118647783.ch106" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293908v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>