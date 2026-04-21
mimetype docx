--- v0 (2026-03-21)
+++ v1 (2026-04-21)
@@ -548,254 +548,254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">[Compte-rendu] Les effets du numérique sur l’éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.133‑138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analyse du dispositif numérique D’Col d’accompagnement scolaire, pour des élèves de 6ème : Entre prescription et réalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Freire Hoje, Freire Hoy, 44, pp.155-178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/dse.5074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intégration de la classe virtuelle synchrone à l’université, un levier de transformation de la professionnalité enseignante ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Savarieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.133‑138</w:t>
-[...84 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2020, Téléprésence, visioconférence ou webconférence : enseignement et apprentissage synchrone et distant, 3, pp.21-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.52358/mm.vi3.109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -872,645 +872,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Éditorial [d'Environnements et dispositifs numériques pour éduquer et former, vol. 1]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">frantice.net Industries de la connaissance, éducation, formation et technologies pour le développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Les Dispositifs numériques et leurs usages, 1 (14), pp.3-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial [d'Environnements et dispositifs numériques pour éduquer et former, vol. 2]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">frantice.net Industries de la connaissance, éducation, formation et technologies pour le développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Les TIC comme dispositifs numériques, 2 (14), pp.3-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Métiers, nouveaux métiers de la formation à distance, 18, [6 p.]. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/dms.1896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Hervé Daguet</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La classe virtuelle synchrone une substitution médiatique de l’enseignant pour renforcer la présence en formation à distance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Savarieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Enseigner, accompagner, apprendre, quels changements à l'heure numérique ?, 23 (Numéro spécial), 29 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23709/sticef.23.1.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médiation numérique et ses effets sur la médiation humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Médiations Numériques des Savoirs, 12, [19 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dms.1180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégrer des classes virtuelles synchrones à l'université, simple évolution des pratiques ou mutation pédagogique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Savarieau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">frantice.net Industries de la connaissance, éducation, formation et technologies pour le développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Les Dispositifs numériques et leurs usages, 1 (14), pp.3-5</w:t>
+              <w:t xml:space="preserve">, 2014, Les TICE dans l’enseignement et la formation. Quels usages pour quelles pédagogies ?, 8, pp.18-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’introduction des « classes virtuelles » synchrones, un moyen de renforcer la qualité de l’accompagnement en formation d’adultes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Savarieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">frantice.net Industries de la connaissance, éducation, formation et technologies pour le développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Les TIC comme dispositifs numériques, 2 (14), pp.3-5</w:t>
+              <w:t xml:space="preserve">, 2013, 6, pp.107-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...271 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...58 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du bon usage du &amp;quot;non-usage&amp;quot; des TICE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Les non-usages des TIC, 6, pp.35-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1816,178 +1816,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’accompagnement pour les formateurs ISFEC comme préalable à la compréhension du changement institutionnel, entre représentations sociales et vécu professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Avite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RUMEF 2025 - Évaluer et professionnaliser : horizons indépassables des métiers de la formation à l'université ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau des Universités préparation aux Métiers de la Formation (RUMEF), Dec 2025, Mont Saint-Aignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Discutant : Session de Communication 3 - thématique Politique Publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international ETIC 6 : Pratiques instrumentées dans et hors l’école, quelles perméabilités ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396480v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-05396453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discutant : Session de Communication 1 - thématique Éducation et famille</w:t>
               </w:r>
@@ -2325,234 +2325,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La recherche participative à l’épreuve des réseaux sociaux : accompagnement formel et informel d’étudiants de L3 Sciences de l’éducation à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'étude du GIS 2IF - Réseau PERISCOPE : Réflexions croisées sur la recherche participative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tutorat institutionnalisé Vs tutorat par les pairs, quelles évolutions à l’heure de Facebook et des réseaux sociaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AREF 2022 : Symposium "Nouvelles situations d’apprentissage et tutorat instrumenté, vers de nouvelles formes de formation et de recherche ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jacques Wallet, moteur de l’innovation numérique à l’université de Rouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Jacques Wallet et les technologies éducatives à l'Université de Rouen, dimensions nationales et internationales ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780211v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03780170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distance transactionnelle et classe virtuelle : quels enjeux pour gérer une situation de crise ?</w:t>
               </w:r>
@@ -2877,506 +2877,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02281913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d’un dispositif numérique d’accompagnement scolaire : entre prescription et réalité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Trois modalités d’accompagnement prévues, une seule effective : celle en présentiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnauld Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e Colloque international en éducation : enjeux actuels et futurs de la formation et de la profession enseignante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIFPE, May 2017, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude critique de l’expérimentation d’un dispositif numérique d’accompagnement des élèves en difficultés d’apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnauld Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international sur une approche sociocritique du numérique en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean Gabin Ntebutse; Simon Collin, May 2017, Sherbrooke, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser ou ne pas penser l’accompagnement et la formation des enseignants ? Le cas d’enseignants du secondaire intervenant dans un dispositif numérique de remédiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Colloque international en éducation : Enjeux actuels et futurs de la formation et de la profession enseignante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRIFPE, May 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde &amp;quot;Quelles tendances dans les processus de conception de ressources éducatives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Annoot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 1ères journées du GIS 2IF : Innovation, Interdisciplinarité, Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse d’un dispositif numérique d’accompagnement scolaire : entre prescription et réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnauld Séjourné</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">Hervé Daguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Colloque international en éducation : Enjeux actuels et futurs de la formation et de la profession enseignante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRIFPE, May 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02393822v1</w:t>
+                <w:t xml:space="preserve">hal-02393786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces Numériques de Travail au Collège, une nouvelle forme de dispositif de formation ?</w:t>
               </w:r>
@@ -3425,234 +3425,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La classe virtuelle synchrone comme lieu d’une nouvelle mise en scène de la vie professionnelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Scientifique International ECP : Condition(s) enseignante(s), Conditions pour enseigner. Réalités, enjeux, défis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ENT et transformation de la forme scolaire. Le cas de l’ENT de l’Eure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Scientifique International ECP : Condition(s) enseignante(s), Conditions pour enseigner. Réalités, enjeux, défis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les TICE a l’école primaire, quelles perspectives d’avenir…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AG des l'Union Départementale des DDEN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Caudebec en Caux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398000v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02392087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus de développement des professionnalités enseignantes par les TIC, l’usage des classes virtuelles synchrones dans l’accompagnement à distance [au sein du campus FORSE]</w:t>
               </w:r>
@@ -4029,50 +4029,201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Grand Témoin - Synthèse des débats issus d'éTIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international éTIC 2013 - Les TICE à l’école primaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Equipe FRED (Limoges); Equipe EMA (Cergy-Pontoise), Oct 2013, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation pédagogique dans l’enseignement supérieur et distance transactionnelle, les classes virtuelles synchrones pour créer de la présence à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Savarieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès AREF 2013 : Actualité de la Recherche et Education et en Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LIRDEF – EA 3749 (Université de Montpellier); AECSE (Association des Enseignants et Chercheurs en Sciences de l'Éducation), Aug 2013, Montpellier, France. [14 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quels étudiants pour quels positionnements dans les métiers de la formation ? Le cas du master 2 professionnel &amp;quot;Métiers de la formation&amp;quot; de l’Université de Rouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Savarieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4081,208 +4232,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RUMEF 2013 : Universités et métiers de la formation : transformation(s) et reconnaissance(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394186v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-02392135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les classes virtuelles synchrones un outil de &amp;quot;ré-institutionnalisation&amp;quot; et complémentaire des temps présentiels dans un dispositif hybride ?</w:t>
               </w:r>
@@ -4784,385 +4784,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Motivation et formation d’adultes : la confrontation d’un modèle théorique à deux contextes en entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">75e Congrès annuel de l'Acfas : L'esprit en mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Trois Rivières, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pluralité dans le suivi des étudiants rouennais du campus FORSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CNED - Educatice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre présence et distance : les regroupements dans le master ICF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24e Congrès de l'AIPU : Vers un changement de culture en enseignement supérieur Regards sur l’innovation, la collaboration et la valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Montréal, Canada. pp.229-231</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluer une formation à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Educatice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atelier Pairform@nce, Nov 2007, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vers une catégorisation des usages TICE des enseignants. L'opération landaise, &amp;quot;un collégien, un ordinateur portable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International d'Actualité de la Recherche en Education et en Formation (AREF 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Strabourg, France. [10 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280962v1</w:t>
-              </w:r>
-[...287 lines deleted...]
-                <w:t xml:space="preserve">hal-02394440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnements numériques : vers de nouvelles saveurs aux savoirs ?</w:t>
               </w:r>
@@ -5437,51 +5437,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail collaboratif dans les formations à distance ACOLAD : quels impacts sociaux et cognitifs sur les communautés virtuelles éducatives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les communautés virtuelles éducatives : pour quelle éducation ? Pour quelles cultures ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Guéret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5651,217 +5651,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La « mise à distance pédagogique » : Une expérience de tutorat électronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Baillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Amand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l’Association des Enseignants Chercheurs en Sciences de l’Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelle stratégie d’introduction des TICE dans l’espace professionnel enseignant ? Une expérience de tutorat électronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Amand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Baillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées IUFM/TRIGONE/GERICO : Pour une recherche inter–IUFM sur les dispositifs innovants dans la formation des enseignants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246802v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04246807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une approche socio-cognitive de la lecture : le cas du soutien scolaire dans des collèges de zones d’éducation prioritaires en France</w:t>
               </w:r>
@@ -6129,173 +6129,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Information and Communication Technology (ICT) in Education : An Issue that is Still Relevant Today</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pablo Buznic-Bourgeacq. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Devolution and Autonomy in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, ISTE; Wiley, pp.53‑68, 2021, (Science, society and new technologies series. Education set), 978-1-78630-698-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dévolution et numérique à l’école : une question toujours d’actualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pablo Buznic-Bourgeacq. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sujets et objets de la dévolution : une institution de l’autonomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, ISTE éditions, pp.84‑98, 2021, (Innovation en sciences de l’éducation, Série Éducation), 978-1-78405-755-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03344446v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03348129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En quoi l’analyse des usages et des représentations d’un outil numérique permet de questionner le concept de macro-dispositif ? Le cas des ENT Eurois</w:t>
               </w:r>
@@ -6573,51 +6573,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques adolescentes vs institutions scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7195,51 +7195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnauld Séjourné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7347,50 +7347,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evaluation des ENT Eurois, Collège Croix Maître Renault, Beaumont-Le-Roger, Aout 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rinaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinjal Damani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Bobineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Aoudé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 25 p., Laboratoire CIVIIC - Université de Rouen. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation des ENT Eurois, Collège Pablo Néruda, Evreux, Aout 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rinaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinjal Damani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Bobineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aholnay Mendy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 13 p., Laboratoire CIVIIC - Université de Rouen. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation des ENT Eurois. Document de synthèse pour les six collèges, Aout 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rinaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinjal Damani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Bobineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Aoudé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire CIVIIC - Université de Rouen. 2014, 105 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation des ENT Eurois : Collège Évariste Galois, Breteuil-sur-Iton, Aout 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rinaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinjal Damani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Bobineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Aoudé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire CIVIIC - Université de Rouen. 2014, 38 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation des ENT Eurois : Collège Pierre Mendès France, Val de Reuil, Aout 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rinaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinjal Damani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Bobineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Aoudé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire CIVIIC - Université de Rouen. 2014, 96 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evaluation des ENT Eurois : Collège Pierre Brossolette, Brionne, Aout 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7435,73 +8029,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Aoudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Laboratoire CIVIIC - Université de Rouen. 2014, 81 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des ENT Eurois : Collège Louis Anquetin, Etrepagny, Aout 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7553,1632 +8147,1038 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Aoudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Laboratoire CIVIIC - Université de Rouen. 2014, 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...79 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 25 p., Laboratoire CIVIIC - Université de Rouen. 2014</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport 4 sur le dispositif ENC 92</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacira Aït-Abdesselam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Voulgre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Pivin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 149 p., Laboratoire CIVIIC - Université de Rouen. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...101 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire CIVIIC - Université de Rouen. 2014, 105 p</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport 3 sur le dispositif ENC 92</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacira Aït-Abdesselam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Voulgre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Pivin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Rouen - CIVIIC. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport 1 sur le dispositif ENC 92</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Rouen - CIVIIC. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport 2 sur le dispositif ENC 92</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Rouen - CIVIIC. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suivi et évaluation du projet. Enseigner pour le futur 2 (Pairform@ance)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachira Tomeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sieh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire CIVIIC - Université de Rouen. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 13 p., Laboratoire CIVIIC - Université de Rouen. 2014</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation externe de l'action de formation à distance &amp;quot;Formation RH pour le management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Rouen Normandie. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...101 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire CIVIIC - Université de Rouen. 2014, 96 p</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suivi et évaluation du projet « Ci devant- Enseigner pour le futur 2 » dorénavant PAIRFORM@NCE Note n°3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Rouen - CIVIIC. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suivi et évaluation du projet, Enseigner pour le futur 2, Rapport intermédiaire n°2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachira Tomeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Rouen - CIVIIC. 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agents pédagogiques et agents cognitifs dans les systèmes médiatisés d’apprentissage à distance - Rapport final sur le programme de recherche CPER 2006-2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Annoot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gravé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachira Tomeh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université du Havre - Institut de Recherche en Sciences Humaines et Sociales; Université de Rouen - CIVIIC. 2007, 74 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...153 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suivi et évaluation du projet, Enseigner pour le futur 2, Rapport intermédiaire n°1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...479 lines deleted...]
-                <w:t xml:space="preserve">Hervé Daguet</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...449 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Rouen - CIVIIC. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9470,51 +9470,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2CAFA07D"/>
+    <w:nsid w:val="78E8573A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9618,51 +9618,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="577B4068"/>
+    <w:nsid w:val="05B5C5F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9852,51 +9852,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246703v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2023-v20n2-08" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919130v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376782v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376833v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coulibaly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.5074" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03344472v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03344463v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Savarieau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi3.109" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374925v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374998v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wallet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Vidal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1896" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374964v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374938v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829741v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.23.1.2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182525v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1180" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02388376v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02392126v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385434v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.958" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385422v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385319v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385344v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Ghiglione" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Legros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Denhi&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396480v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396453v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Avite" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396491v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396538v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dorval Verstraete" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246746v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162649v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246722v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780211v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919148v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780170v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03348148v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03344581v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02281476v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02388368v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02281913v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393786v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940873v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393799v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393935v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393822v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394099v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398000v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02392094v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02392087v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02392108v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02388332v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raeda Alhareth" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Aoud&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02388338v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394322v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391753v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394186v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394408v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02392135v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398021v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396535v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Voulgre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394209v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394416v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394239v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ardouin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391787v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394427v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280962v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04247365v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394452v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394456v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394440v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263517v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394464v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880465v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880455v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263530v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246780v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jaillet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395127v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246802v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Amand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Baillat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246807v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395143v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394448v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianig Viaou&#235;t Porot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042588v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03344446v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03348129v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181100v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394151v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374901v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394129v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385399v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hep-bejune.ch/Htdocs/Files/v/6547.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385382v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394995v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Denys" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberte Langlois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescouarch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.1832" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385412v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Louis Baron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/--9782749203874-page-233.htm" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000900v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ISBN : 2-7342-0670-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305789v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395832v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rinaudo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395868v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02396023v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinjal Damani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bobineau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02396017v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02396027v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02396009v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02396032v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aholnay Mendy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02396020v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02396013v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02396106v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira A&#239;t-Abdesselam" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pivin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305621v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723902v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298781v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298788v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02396158v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachira Tomeh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemaire" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sieh" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606556v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02396075v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bertin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grav&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606617v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606596v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bihan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395932v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier d'Al&#233;o" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395926v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246703v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2023-v20n2-08" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919130v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376782v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03344472v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376833v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coulibaly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.5074" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03344463v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Savarieau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi3.109" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374925v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374964v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374938v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374998v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wallet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Vidal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1896" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829741v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.23.1.2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182525v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1180" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02388376v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02392126v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385434v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.958" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385422v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385319v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385344v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Ghiglione" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Legros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Denhi&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396453v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Avite" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396480v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396491v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396538v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dorval Verstraete" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246746v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162649v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246722v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919148v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780170v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780211v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03348148v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03344581v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02281476v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02388368v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02281913v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393799v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393935v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393822v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940873v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393786v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394099v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02392094v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02392087v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398000v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02392108v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02388332v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raeda Alhareth" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Aoud&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02388338v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394322v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391753v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394408v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02392135v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394186v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398021v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396535v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Voulgre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394209v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394416v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394239v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ardouin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391787v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394427v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394452v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04247365v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394456v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394440v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280962v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263517v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394464v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880465v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880455v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263530v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246780v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jaillet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395127v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246807v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Baillat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Amand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246802v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395143v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394448v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianig Viaou&#235;t Porot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042588v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03348129v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03344446v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181100v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394151v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374901v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394129v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385399v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hep-bejune.ch/Htdocs/Files/v/6547.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385382v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394995v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Denys" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberte Langlois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescouarch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.1832" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385412v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Louis Baron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/--9782749203874-page-233.htm" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000900v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ISBN : 2-7342-0670-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305789v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395832v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rinaudo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395868v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02396027v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinjal Damani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bobineau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02396032v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aholnay Mendy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02396009v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02396013v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02396020v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02396023v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02396017v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02396106v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira A&#239;t-Abdesselam" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pivin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305621v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298781v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298788v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02396158v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachira Tomeh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemaire" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sieh" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723902v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606556v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606617v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02396075v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bertin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grav&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606596v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bihan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395932v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier d'Al&#233;o" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395926v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>