--- v1 (2026-04-21)
+++ v2 (2026-05-14)
@@ -548,191 +548,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analyse du dispositif numérique D’Col d’accompagnement scolaire, pour des élèves de 6ème : Entre prescription et réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Freire Hoje, Freire Hoy, 44, pp.155-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dse.5074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">[Compte-rendu] Les effets du numérique sur l’éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.133‑138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03344472v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-03376833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intégration de la classe virtuelle synchrone à l’université, un levier de transformation de la professionnalité enseignante ?</w:t>
               </w:r>
@@ -872,410 +872,410 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Métiers, nouveaux métiers de la formation à distance, 18, [6 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dms.1896⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Éditorial [d'Environnements et dispositifs numériques pour éduquer et former, vol. 1]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">frantice.net Industries de la connaissance, éducation, formation et technologies pour le développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Les Dispositifs numériques et leurs usages, 1 (14), pp.3-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial [d'Environnements et dispositifs numériques pour éduquer et former, vol. 2]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">frantice.net Industries de la connaissance, éducation, formation et technologies pour le développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Les TIC comme dispositifs numériques, 2 (14), pp.3-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Martine Vidal</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La classe virtuelle synchrone une substitution médiatique de l’enseignant pour renforcer la présence en formation à distance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Savarieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Enseigner, accompagner, apprendre, quels changements à l'heure numérique ?, 23 (Numéro spécial), 29 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23709/sticef.23.1.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médiation numérique et ses effets sur la médiation humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Métiers, nouveaux métiers de la formation à distance, 18, [6 p.]. </w:t>
-[...167 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2015, Médiations Numériques des Savoirs, 12, [19 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/dms.1180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -1466,51 +1466,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du bon usage du &amp;quot;non-usage&amp;quot; des TICE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Les non-usages des TIC, 6, pp.35-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1816,240 +1816,240 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Discutant : Session de Communication 3 - thématique Politique Publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international ETIC 6 : Pratiques instrumentées dans et hors l’école, quelles perméabilités ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’accompagnement pour les formateurs ISFEC comme préalable à la compréhension du changement institutionnel, entre représentations sociales et vécu professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Avite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RUMEF 2025 - Évaluer et professionnaliser : horizons indépassables des métiers de la formation à l'université ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau des Universités préparation aux Métiers de la Formation (RUMEF), Dec 2025, Mont Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Discutant : Session de Communication 3 - thématique Politique Publique</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discutant : Session de Communication 1 - thématique Éducation et famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international ETIC 6 : Pratiques instrumentées dans et hors l’école, quelles perméabilités ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...67 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2883,51 +2883,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois modalités d’accompagnement prévues, une seule effective : celle en présentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2978,51 +2978,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude critique de l’expérimentation d’un dispositif numérique d’accompagnement des élèves en difficultés d’apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3280,51 +3280,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d’un dispositif numérique d’accompagnement scolaire : entre prescription et réalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnauld Séjourné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4029,178 +4029,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Innovation pédagogique dans l’enseignement supérieur et distance transactionnelle, les classes virtuelles synchrones pour créer de la présence à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Savarieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès AREF 2013 : Actualité de la Recherche et Education et en Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LIRDEF – EA 3749 (Université de Montpellier); AECSE (Association des Enseignants et Chercheurs en Sciences de l'Éducation), Aug 2013, Montpellier, France. [14 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Grand Témoin - Synthèse des débats issus d'éTIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international éTIC 2013 - Les TICE à l’école primaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Equipe FRED (Limoges); Equipe EMA (Cergy-Pontoise), Oct 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394408v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02392135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels étudiants pour quels positionnements dans les métiers de la formation ? Le cas du master 2 professionnel &amp;quot;Métiers de la formation&amp;quot; de l’Université de Rouen</w:t>
               </w:r>
@@ -4426,165 +4426,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Numérix : un point de vue de chercheur en Sciences de l’Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Par Toutatix, passons au Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">TICE et Recherche en Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e colloque TICE : Le collège numérique en 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Clermont (Oise), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394209v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02394416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tuteur dans une formation à distance : quelles spécificités pour un formateur en entreprise ?</w:t>
               </w:r>
@@ -4784,165 +4784,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La pluralité dans le suivi des étudiants rouennais du campus FORSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CNED - Educatice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Motivation et formation d’adultes : la confrontation d’un modèle théorique à deux contextes en entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75e Congrès annuel de l'Acfas : L'esprit en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Trois Rivières, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394452v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04247365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre présence et distance : les regroupements dans le master ICF</w:t>
               </w:r>
@@ -5437,51 +5437,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail collaboratif dans les formations à distance ACOLAD : quels impacts sociaux et cognitifs sur les communautés virtuelles éducatives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les communautés virtuelles éducatives : pour quelle éducation ? Pour quelles cultures ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Guéret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5582,286 +5582,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelle stratégie d’introduction des TICE dans l’espace professionnel enseignant ? Une expérience de tutorat électronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Amand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Baillat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées IUFM/TRIGONE/GERICO : Pour une recherche inter–IUFM sur les dispositifs innovants dans la formation des enseignants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tutorat et corps enseignant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'IUFM de Lorraine : Le corps enseignant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUFM de Nancy / Société Binet Simon, May 2001, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « mise à distance pédagogique » : Une expérience de tutorat électronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Baillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Amand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l’Association des Enseignants Chercheurs en Sciences de l’Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246807v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04246802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une approche socio-cognitive de la lecture : le cas du soutien scolaire dans des collèges de zones d’éducation prioritaires en France</w:t>
               </w:r>
@@ -6573,51 +6573,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques adolescentes vs institutions scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7195,51 +7195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnauld Séjourné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7465,50 +7465,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evaluation des ENT Eurois. Document de synthèse pour les six collèges, Aout 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rinaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinjal Damani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Bobineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Aoudé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire CIVIIC - Université de Rouen. 2014, 105 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evaluation des ENT Eurois, Collège Pablo Néruda, Evreux, Aout 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7523,115 +7641,233 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinjal Damani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Bobineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aholnay Mendy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 13 p., Laboratoire CIVIIC - Université de Rouen. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aholnay Mendy</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 13 p., Laboratoire CIVIIC - Université de Rouen. 2014</w:t>
+                <w:t xml:space="preserve">hal-02396032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation des ENT Eurois : Collège Évariste Galois, Breteuil-sur-Iton, Aout 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rinaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinjal Damani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Bobineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Aoudé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire CIVIIC - Université de Rouen. 2014, 38 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Evaluation des ENT Eurois. Document de synthèse pour les six collèges, Aout 2014</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation des ENT Eurois : Collège Pierre Mendès France, Val de Reuil, Aout 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rinaudo</w:t>
@@ -7659,97 +7895,97 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Bobineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Aoudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire CIVIIC - Université de Rouen. 2014, 105 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire CIVIIC - Université de Rouen. 2014, 96 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Evaluation des ENT Eurois : Collège Évariste Galois, Breteuil-sur-Iton, Aout 2014</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation des ENT Eurois : Collège Pierre Brossolette, Brionne, Aout 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rinaudo</w:t>
@@ -7777,97 +8013,97 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Bobineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Aoudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire CIVIIC - Université de Rouen. 2014, 38 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire CIVIIC - Université de Rouen. 2014, 81 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Evaluation des ENT Eurois : Collège Pierre Mendès France, Val de Reuil, Aout 2014</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation des ENT Eurois : Collège Louis Anquetin, Etrepagny, Aout 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rinaudo</w:t>
@@ -7895,1251 +8131,1015 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Bobineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Aoudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire CIVIIC - Université de Rouen. 2014, 96 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire CIVIIC - Université de Rouen. 2014, 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...101 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire CIVIIC - Université de Rouen. 2014, 81 p</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport 4 sur le dispositif ENC 92</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacira Aït-Abdesselam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Voulgre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Pivin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 149 p., Laboratoire CIVIIC - Université de Rouen. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...101 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire CIVIIC - Université de Rouen. 2014, 27 p</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport 3 sur le dispositif ENC 92</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacira Aït-Abdesselam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Voulgre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Pivin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Rouen - CIVIIC. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport 1 sur le dispositif ENC 92</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Rouen - CIVIIC. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport 2 sur le dispositif ENC 92</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Rouen - CIVIIC. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suivi et évaluation du projet. Enseigner pour le futur 2 (Pairform@ance)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachira Tomeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sieh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire CIVIIC - Université de Rouen. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation externe de l'action de formation à distance &amp;quot;Formation RH pour le management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wallet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 149 p., Laboratoire CIVIIC - Université de Rouen. 2010</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Rouen Normandie. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suivi et évaluation du projet « Ci devant- Enseigner pour le futur 2 » dorénavant PAIRFORM@NCE Note n°3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wallet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Université de Rouen - CIVIIC. 2009</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Rouen - CIVIIC. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suivi et évaluation du projet, Enseigner pour le futur 2, Rapport intermédiaire n°2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Université de Rouen - CIVIIC. 2008</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachira Tomeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Rouen - CIVIIC. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Université de Rouen - CIVIIC. 2008</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agents pédagogiques et agents cognitifs dans les systèmes médiatisés d’apprentissage à distance - Rapport final sur le programme de recherche CPER 2006-2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Annoot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gravé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachira Tomeh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université du Havre - Institut de Recherche en Sciences Humaines et Sociales; Université de Rouen - CIVIIC. 2007, 74 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...112 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...301 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...94 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi et évaluation du projet, Enseigner pour le futur 2, Rapport intermédiaire n°1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9470,51 +9470,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78E8573A"/>
+    <w:nsid w:val="D88293D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9618,51 +9618,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="05B5C5F3"/>
+    <w:nsid w:val="F11A9F0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9852,51 +9852,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246703v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2023-v20n2-08" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919130v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376782v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03344472v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376833v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coulibaly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.5074" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03344463v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Savarieau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi3.109" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374925v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374964v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374938v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374998v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wallet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Vidal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1896" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829741v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.23.1.2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182525v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1180" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02388376v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02392126v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385434v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.958" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385422v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385319v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385344v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Ghiglione" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Legros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Denhi&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396453v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Avite" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396480v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396491v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396538v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dorval Verstraete" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246746v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162649v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246722v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919148v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780170v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780211v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03348148v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03344581v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02281476v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02388368v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02281913v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393799v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393935v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393822v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940873v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393786v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394099v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02392094v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02392087v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398000v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02392108v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02388332v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raeda Alhareth" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Aoud&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02388338v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394322v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391753v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394408v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02392135v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394186v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398021v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396535v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Voulgre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394209v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394416v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394239v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ardouin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391787v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394427v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394452v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04247365v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394456v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394440v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280962v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263517v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394464v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880465v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880455v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263530v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246780v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jaillet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395127v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246807v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Baillat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Amand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246802v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395143v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394448v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianig Viaou&#235;t Porot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042588v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03348129v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03344446v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181100v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394151v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374901v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394129v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385399v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hep-bejune.ch/Htdocs/Files/v/6547.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385382v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394995v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Denys" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberte Langlois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescouarch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.1832" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385412v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Louis Baron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/--9782749203874-page-233.htm" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000900v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ISBN : 2-7342-0670-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305789v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395832v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rinaudo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395868v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02396027v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinjal Damani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bobineau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02396032v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aholnay Mendy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02396009v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02396013v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02396020v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02396023v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02396017v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02396106v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira A&#239;t-Abdesselam" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pivin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305621v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298781v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298788v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02396158v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachira Tomeh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemaire" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sieh" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723902v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606556v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606617v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02396075v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bertin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grav&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606596v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bihan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395932v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier d'Al&#233;o" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395926v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246703v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2023-v20n2-08" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919130v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376782v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376833v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coulibaly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.5074" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03344472v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03344463v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Savarieau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi3.109" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374925v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374998v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wallet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Vidal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1896" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374964v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374938v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01829741v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.23.1.2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182525v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1180" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02388376v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02392126v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385434v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.958" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385422v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385319v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385344v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Ghiglione" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Legros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Denhi&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396480v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396453v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Avite" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396491v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396538v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dorval Verstraete" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246746v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162649v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246722v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919148v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780170v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780211v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03348148v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03344581v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02281476v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02388368v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02281913v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393799v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393935v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393822v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940873v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393786v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394099v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02392094v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02392087v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398000v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02392108v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02388332v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raeda Alhareth" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Aoud&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02388338v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394322v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391753v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02392135v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394408v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394186v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398021v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396535v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Voulgre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394416v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394209v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394239v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ardouin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391787v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394427v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04247365v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394452v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394456v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394440v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280962v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263517v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394464v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880465v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880455v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263530v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246780v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jaillet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246802v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Amand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Baillat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395127v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246807v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395143v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394448v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianig Viaou&#235;t Porot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042588v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03348129v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03344446v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181100v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394151v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374901v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394129v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385399v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hep-bejune.ch/Htdocs/Files/v/6547.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385382v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394995v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Denys" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberte Langlois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescouarch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.1832" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385412v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Louis Baron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/--9782749203874-page-233.htm" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000900v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ISBN : 2-7342-0670-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305789v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395832v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rinaudo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395868v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02396027v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinjal Damani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bobineau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02396009v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02396032v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aholnay Mendy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02396013v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02396020v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02396023v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02396017v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02396106v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira A&#239;t-Abdesselam" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pivin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305621v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298781v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298788v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02396158v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachira Tomeh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemaire" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sieh" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723902v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606556v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606617v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02396075v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bertin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grav&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606596v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bihan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395932v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier d'Al&#233;o" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395926v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>