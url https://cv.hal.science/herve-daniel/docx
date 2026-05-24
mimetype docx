--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1086,1530 +1086,1530 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrimetabolomics: An Integrative Action for Metabolomic Analyses in Human Nutritional Studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intraspecific trait variation in grassland plant communities along urban-rural gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. M. Ulaszewska</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Andres Lacueva</w:t>
+                <w:t xml:space="preserve">Joséphine A. Pithon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mnfr.201800384⟩</w:t>
+              <w:t xml:space="preserve">Urban Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (3), pp.583-591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11252-019-0827-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01906543v1</w:t>
+                <w:t xml:space="preserve">hal-02281419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraspecific trait variation in grassland plant communities along urban-rural gradients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Cochard</w:t>
+                <w:t xml:space="preserve">Nutrimetabolomics: An Integrative Action for Metabolomic Analyses in Human Nutritional Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Ulaszewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. H. Weinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trimigno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Portmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joséphine A. Pithon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Adeline Bulot</w:t>
+                <w:t xml:space="preserve">C. Andres Lacueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 22 (3), pp.583-591. </w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11252-019-0827-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201800384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02281419v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased Potency and Selectivity for Group III Metabotropic Glutamate Receptor Agonists Binding at Dual sites</w:t>
+                <w:t xml:space="preserve">Cerebellar synapse properties and cerebellum-dependent motor and non-motor performance in Dp71-null mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chelliah Selvam</w:t>
+                <w:t xml:space="preserve">Romain Helleringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Lemasson</w:t>
+                <w:t xml:space="preserve">Delphine Le Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Brabet</w:t>
+                <w:t xml:space="preserve">Xia Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Oueslati</w:t>
+                <w:t xml:space="preserve">Charlotte Izabelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berin Karaman</w:t>
+                <w:t xml:space="preserve">Rémi Chaussenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 61 (5), pp.1969-1989. </w:t>
+              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.7b01438⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/dmm.033258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018007v1</w:t>
+                <w:t xml:space="preserve">hal-01828161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebellar synapse properties and cerebellum-dependent motor and non-motor performance in Dp71-null mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adjacent woodlands rather than habitat connectivity influence grassland plant, carabid and bird assemblages in farmland landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Helleringer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rémi Chaussenot</w:t>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dmm.033258⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (8), pp.1925-1942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-018-1517-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828161v1</w:t>
+                <w:t xml:space="preserve">hal-01832710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Light-Controlled Allosteric Modulator Unveils a Role for mGlu4 Receptors During Early Stages of Ischemia in the Rodent Cerebellar Cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Helleringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micaela Galante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ester Monlleó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Trapero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12, pp.449. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fncel.2018.00449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjacent woodlands rather than habitat connectivity influence grassland plant, carabid and bird assemblages in farmland landscapes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Duflot</w:t>
+                <w:t xml:space="preserve">Toward a Computer Vision Perspective on the Visual Impact of Vegetation in Symmetries of Urban Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Samiei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pejman Rasti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10531-018-1517-y⟩</w:t>
+              <w:t xml:space="preserve">Symmetry, Integrability and Geometry : Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (12), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/sym10120666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832710v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Computer Vision Perspective on the Visual Impact of Vegetation in Symmetries of Urban Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increased Potency and Selectivity for Group III Metabotropic Glutamate Receptor Agonists Binding at Dual sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chelliah Selvam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salma Samiei</w:t>
+                <w:t xml:space="preserve">Isabelle Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pejman Rasti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Daniel</w:t>
+                <w:t xml:space="preserve">Isabelle Brabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Belin</w:t>
+                <w:t xml:space="preserve">Nadia Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Richard</w:t>
+                <w:t xml:space="preserve">Berin Karaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symmetry, Integrability and Geometry : Methods and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (12), pp.1-18. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (5), pp.1969-1989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/sym10120666⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.7b01438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942463v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Native metabotropic glutamate receptor 4 depresses synaptic transmission through an unusual Gαq transduction pathway.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxygen and Glucose Deprivation Induces Bergmann Glia Membrane Depolarization and Ca2+ Rises Mainly Mediated by K+ and ATP Increases in the Extracellular Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Helleringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenne Chardonnet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oana Chever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micaela Galante</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2017.04.036⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncel.2017.00349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01571666v1</w:t>
+                <w:t xml:space="preserve">hal-01655273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grassland plant species occurring in extensively managed road verges are filtered by urban environments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pain</w:t>
+                <w:t xml:space="preserve">Allosteric nanobodies uncover a role of hippocampal mGlu2 receptor homodimers in contextual fear consolidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Scholler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Nevoltris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri de Bundel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreno-Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant ecology &amp; diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17550874.2017.1350764⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.1967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-01489-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744536v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672805v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen and Glucose Deprivation Induces Bergmann Glia Membrane Depolarization and Ca2+ Rises Mainly Mediated by K+ and ATP Increases in the Extracellular Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Helleringer</w:t>
+                <w:t xml:space="preserve">Native metabotropic glutamate receptor 4 depresses synaptic transmission through an unusual Gαq transduction pathway.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Chardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bessiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oana Chever</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cathy Isaura Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Dammak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fncel.2017.00349⟩</w:t>
+              <w:t xml:space="preserve">Neuropharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121, pp.247-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2017.04.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655273v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allosteric nanobodies uncover a role of hippocampal mGlu2 receptor homodimers in contextual fear consolidation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Simon Bossi</w:t>
+                <w:t xml:space="preserve">Grassland plant species occurring in extensively managed road verges are filtered by urban environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine A. Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Moreno-Delgado</w:t>
+                <w:t xml:space="preserve">Marie Jagaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (1), pp.1967. </w:t>
+              <w:t xml:space="preserve">Plant ecology &amp; diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (2-3), pp.217 - 229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-01489-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17550874.2017.1350764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672805v2</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are vineyards important habitats for birds at local or landscape scales?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine A. Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2701,938 +2701,926 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01558166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new signalling pathway for parallel fibre presynaptic type 4 metabotropic glutamate receptors (mGluR4) in the rat cerebellar cortex.</w:t>
+                <w:t xml:space="preserve">A novel selective metabotropic glutamate receptor 4 agonist reveals new possibilities for developing subtype selective ligands with therapeutic potential.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Abitbol</w:t>
+                <w:t xml:space="preserve">Cyril Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heather Mclean</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Bruno Vilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphanie Courtiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Deltheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bessiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/jphysiol.2012.232074⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (4), pp.1682-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.11-195941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01182943v1</w:t>
+                <w:t xml:space="preserve">hal-01182946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Native presynaptic metabotropic glutamate receptor 4 (mGluR4) interacts with exocytosis proteins in rat cerebellum.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new signalling pathway for parallel fibre presynaptic type 4 metabotropic glutamate receptors (mGluR4) in the rat cerebellar cortex.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulette Decottignies</w:t>
+                <w:t xml:space="preserve">Karine Abitbol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Ango</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heather Mclean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bessiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 287 (24), pp.20176-20186. </w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 590 (Pt 13), pp.2977-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M112.347468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1113/jphysiol.2012.232074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01182945v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01182943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel selective metabotropic glutamate receptor 4 agonist reveals new possibilities for developing subtype selective ligands with therapeutic potential.</w:t>
+                <w:t xml:space="preserve">Native presynaptic metabotropic glutamate receptor 4 (mGluR4) interacts with exocytosis proteins in rat cerebellum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Goudet</w:t>
+                <w:t xml:space="preserve">Cathy Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Vilar</w:t>
+                <w:t xml:space="preserve">Christophe H Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphanie Courtiol</w:t>
+                <w:t xml:space="preserve">Paulette Decottignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Deltheil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bessiron</w:t>
+                <w:t xml:space="preserve">Fabrice Ango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 26 (4), pp.1682-93. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 287 (24), pp.20176-20186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1096/fj.11-195941⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M112.347468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01182946v1</w:t>
+                <w:t xml:space="preserve">hal-01182945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the vesicular transporter VGLUT3 in retrograde release of glutamate by cerebellar Purkinje cells.</w:t>
+                <w:t xml:space="preserve">Purinergic signaling in the cerebellum: Bergmann glial cells express functional ionotropic P2X7 receptors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françis Crépel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Samia Habbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micaela Galante</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Glia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (12), pp.1800-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/glia.21224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/jn.00736.2010⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01182952v1</w:t>
+                <w:t xml:space="preserve">hal-01182948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Selective Metabotropic Glutamate Receptor type 4 Agonist Reveals New ways to Develop Subtype Selective Orthosteric Ligands with Potential Therapeutic Effects</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of the vesicular transporter VGLUT3 in retrograde release of glutamate by cerebellar Purkinje cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françis Crépel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micaela Galante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Habbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Mclean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Neuropharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 105 (3), pp.1023-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.00736.2010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384798v1</w:t>
+                <w:t xml:space="preserve">hal-01182952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purinergic signaling in the cerebellum: Bergmann glial cells express functional ionotropic P2X7 receptors.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A new Selective Metabotropic Glutamate Receptor type 4 Agonist Reveals New ways to Develop Subtype Selective Orthosteric Ligands with Potential Therapeutic Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphanie Courtiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Deltheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bessiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Current Neuropharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (1), pp.26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01182948v1</w:t>
+                <w:t xml:space="preserve">hal-01384798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of urban or rural landscape context and distance from the edge on native woodland plant communities.</w:t>
+                <w:t xml:space="preserve">Using biological traits to assess how urbanization filters plant species of small woodlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Roze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Daniel</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pavoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10531-010-9901-2⟩</w:t>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (4), pp.412-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1654-109X.2010.01087.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555988v1</w:t>
+                <w:t xml:space="preserve">hal-00553100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologie de la restauration en zone urbaine ou rurale : contraintes ou opportunités ?</w:t>
               </w:r>
@@ -3694,719 +3682,731 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using biological traits to assess how urbanization filters plant species of small woodlands</w:t>
+                <w:t xml:space="preserve">The effects of urban or rural landscape context and distance from the edge on native woodland plant communities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine A. Pithon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Roze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Pavoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (12), pp.3375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-010-9901-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1654-109X.2010.01087.x⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00553100v1</w:t>
+                <w:t xml:space="preserve">hal-00555988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impairments in motor coordination without major changes in cerebellar plasticity in the Tc1 mouse model of Down syndrome</w:t>
+                <w:t xml:space="preserve">Agriculture en zones péri-urbaines et biodiversité. Approche écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Galante</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">H. Daniel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddp055⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (5), pp.83-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/z58v-ax55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03963618v1</w:t>
+                <w:t xml:space="preserve">hal-02656363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possibilités de restauration devégétation herbacée à partir des surfaces sablées des villes, Bilan d'expériences de gestionnaires d'espaces verts</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impairments in motor coordination without major changes in cerebellar plasticity in the Tc1 mouse model of Down syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Galante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. M.C. Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (8), pp.1449-1463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddp055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730054v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional expression of SLC15 peptide transporters in rat thyroid follicular cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Possibilités de restauration devégétation herbacée à partir des surfaces sablées des villes, Bilan d'expériences de gestionnaires d'espaces verts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Romano</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caroline Gutleben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, spécial Écologie de la restauration et ingénierie écologique. Enjeux, convergences, applications, pp.41-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00547663v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the challenge of treating various types of variables: application for improving the measurement of functional diversity</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Functional expression of SLC15 peptide transporters in rat thyroid follicular cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kottra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Daniel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Storelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 315 (1-2), pp.174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mce.2009.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428380v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00547663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture en zones péri-urbaines et biodiversité. Approche écologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">On the challenge of treating various types of variables: application for improving the measurement of functional diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Béatrice Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 118(3), pp.391-402</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656363v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité en ville : enjeux et perspectives</w:t>
               </w:r>
@@ -4461,51 +4461,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle biodiversité végétale dans les espaces boisés urbains ? Exemple des villes d'Angers et Rennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4569,90 +4569,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the challenge of treating various types of variables: application for improving the measurement of functional diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.B. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4705,168 +4705,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity and its interactions with viticulture in a wine-growing area in the west of France : case study of a local initiative in a controlled origin appellation (AOC Saumur-Champigny)</w:t>
+                <w:t xml:space="preserve">Le végétal comme instrument l'aménagement du paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Pain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+                <w:t xml:space="preserve">David Montembault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 34, pp.81-84</w:t>
+              <w:t xml:space="preserve">Têtes chercheuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6, pp.16-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729843v1</w:t>
+                <w:t xml:space="preserve">hal-00729884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant species response to urbanization: comparison of isolated woodland patches in two cities of North-Western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4898,170 +4855,213 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Roze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 23 (10), pp.1205-1217. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-008-9293-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10980-008-9293-9⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00370828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le végétal comme instrument l'aménagement du paysage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Biodiversity and its interactions with viticulture in a wine-growing area in the west of France : case study of a local initiative in a controlled origin appellation (AOC Saumur-Champigny)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montembault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine A. Pithon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Têtes chercheuses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 6, pp.16-16</w:t>
+              <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 34, pp.81-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729884v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical perspective of heavy metals contamination (Cd, Cr, Cu, Hg, Pb, Zn) in the Seine River basin (France) following a DPSIR approach (1950-2005).</w:t>
               </w:r>
@@ -5930,51 +5930,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dopaminergic modulation of long-term synaptic plasticity in rat prefrontal neurons.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Otani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. P. Roisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6019,502 +6019,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00079777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of perturbations on the aquatic vegetation of regulated river.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan I. Bernez</w:t>
+                <w:t xml:space="preserve">Expression of Protein Kinase C Inhibitor Blocks Cerebellar Long-Term Depression without Affecting Purkinje Cell Excitability in Alert Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Rancillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes van Der Steen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Oberdick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 21 (15), pp.5813-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01823092v1</w:t>
+                <w:t xml:space="preserve">inserm-02120677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrograde modulation of transmitter release by postsynaptic subtype 1 metabotropic glutamate receptors in the rat cerebellum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Levenes</w:t>
+                <w:t xml:space="preserve">Impact environnemental de la mise en dépôt en eau de matériaux de dragage (cas du bassin de la Seine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Crepel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 8, pp.82 - 86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2001096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-7793.2001.0125k.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03109604v1</w:t>
+                <w:t xml:space="preserve">hal-01180056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact environnemental de la mise en dépôt en eau de matériaux de dragage (cas du bassin de la Seine)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Beltran</w:t>
+                <w:t xml:space="preserve">Retrograde modulation of transmitter release by postsynaptic subtype 1 metabotropic glutamate receptors in the rat cerebellum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Levenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Crepel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2001096⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 537 (1), pp.125-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-7793.2001.0125k.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01180056v1</w:t>
+                <w:t xml:space="preserve">hal-03109604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of Protein Kinase C Inhibitor Blocks Cerebellar Long-Term Depression without Affecting Purkinje Cell Excitability in Alert Mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeroen Goossens</w:t>
+                <w:t xml:space="preserve">Effects of perturbations on the aquatic vegetation of regulated river.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan I. Bernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Haury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 357-60, pp.169--189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/kmae/2001043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02120677v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of nitrate reductase activity to ammonium in three populations of Elodea Canadensis Michx</w:t>
               </w:r>
@@ -6526,51 +6526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolland Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Trémolières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6625,51 +6625,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petite histoire de la dépression synaptique à long terme du cervelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Levenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6741,77 +6741,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term depression of synaptic transmission in the cerebellum: cellular and molecular mechanisms revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Levenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françis Crépel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Neurobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 55 (1), pp.79-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6857,90 +6857,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cannabinoids decrease excitatory synaptic transmission and impair long-term depression in rat cerebellar Purkinje cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Levenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soubrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françis Crépel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 510 (3), pp.867-879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6974,51 +6974,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incomplete regression of multiple climbing fibre innervation of cerebellar Purkinje cells in mGluR1 mutant mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Levenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7104,51 +7104,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les macrophytes aquatiques: une métrique de l'environnement en rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Haury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7186,51 +7186,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of fish farm pollution on phytocenoses in an acidic river (the river Scorff, South Brittany, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Haury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7268,51 +7268,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of phosphorylation of chrysotile on pleuropulmonary fibrogenicity and carcinogenicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Wastiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7389,51 +7389,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of rubrospinal neurons to excitatory amino acids in the rat red nucleus in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7492,51 +7492,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topographic organization of the interpositorubral connections in the rat. A WGA-HRP study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Angaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7772,51 +7772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Batini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 28 (1-2), pp.127-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8000,51 +8000,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistent reduction of Purkinje cell inhibition on neurones of the cerebellar nuclei after climbing fibre deafferentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 88 (1), pp.21-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8090,51 +8090,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interposito-rubrospinal system. Anatomical tracing of a motor control pathway in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8338,259 +8338,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00018910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cerebellorubral projection in the rat: Retrograde anatomical study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Long term modification of rubral activity after inferior olive destruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0304-3940(86)90230-2⟩</w:t>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 374 (2), pp.270-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0006-8993(86)90421-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325788v1</w:t>
+                <w:t xml:space="preserve">hal-02325790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term modification of rubral activity after inferior olive destruction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">The cerebellorubral projection in the rat: Retrograde anatomical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Angaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Batini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1986, 374 (2), pp.270-277. </w:t>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 68 (1), pp.63-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0006-8993(86)90421-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0304-3940(86)90230-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325790v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision measurement of strong interaction isotope effects in antiprotonic $^{16}$O, $^{17}$O and $^{18}$O atoms.</w:t>
               </w:r>
@@ -8736,51 +8736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Kanert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.J. Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8848,51 +8848,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferior olive destruction induces disfacilitation of the red nucleus activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1985, 336 (2), pp.372-375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8938,64 +8938,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activity of neurons of the red nucleus after destruction of the inferior olive in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1985, 301 (5), pp.251-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9046,51 +9046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Batini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1985, 59 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9162,51 +9162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.H. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hungerford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. von Egidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9287,51 +9287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Krusche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.P. Lieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Von Egidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10018,51 +10018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10223,579 +10223,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalité virtuelle et vision par ordinateur au service de la végétalisation des espaces urbains</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mieux comprendre ce qui influence la biodiversité végétale des espaces herbacés - Quelques résultats de travaux de recherche en écologie urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Rencontres du Végétal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Angers, France</w:t>
+              <w:t xml:space="preserve">Journée Technique - La gestion des couverts herbacés : de la tondeuse à la trame verte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527956v1</w:t>
+                <w:t xml:space="preserve">hal-02410079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voluntary contribution to knowledge of the Paris Basin flora</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Vallet</w:t>
+                <w:t xml:space="preserve">Réalité virtuelle et vision par ordinateur au service de la végétalisation des espaces urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Samiei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pejman Rasti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFECOLOGIE 2018 - International Conference on Ecological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">10ème Rencontres du Végétal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417673v1</w:t>
+                <w:t xml:space="preserve">hal-02527956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to use nature-based solutions in urban planning systems of Europe?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Voluntary contribution to knowledge of the Paris Basin flora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hendoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Urban Climate/14th Symposium on the Urban Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, New-York, United States</w:t>
+              <w:t xml:space="preserve">SFECOLOGIE 2018 - International Conference on Ecological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394207v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of nature-based solution on urban soil quality in different urban areas of Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryad Bouzouidja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryad Bouzouidja</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Beatrice Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st World Congress of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux comprendre ce qui influence la biodiversité végétale des espaces herbacés - Quelques résultats de travaux de recherche en écologie urbaine</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How to use nature-based solutions in urban planning systems of Europe?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Szkordilisz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">János Balázs Kocsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryad Bouzouidja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emőke Kósa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Technique - La gestion des couverts herbacés : de la tondeuse à la trame verte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Metz, France</w:t>
+              <w:t xml:space="preserve">10th International Conference on Urban Climate/14th Symposium on the Urban Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410079v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of resources and distance learning module on urban agriculture entrepreneurship.</w:t>
               </w:r>
@@ -10833,51 +10833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress Sustainable Urban Agricultures: Vector for the ecological transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t>
@@ -10919,51 +10919,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité floristique des espaces herbacés : variations des diversités écologiques le long d'un gradient ville-campagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine A. Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11027,51 +11027,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles distributions des espèces et des traits dans des espaces herbacés ordinaires le long d’un gradient ville – campagne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine A. Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11146,1231 +11146,1231 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of landscape context and habitat connectivity on plants and birds communities in grasslands along an urban-rural gradient</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les services écosystémiques en milieu urbain : quels champs d’application ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th Annual Meeting of the Ecological Society of Germany, Austria and Switzerland - 150 years of ecology - lessons for the future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Marburg, Germany</w:t>
+              <w:t xml:space="preserve">Colloque International « Services écosystémiques : apports et pertinence dans les milieux urbains »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446042v1</w:t>
+                <w:t xml:space="preserve">hal-02456726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité de la biodiversité ordinaire des milieux herbacés le long d'un gradient urbain rural.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How does connectivity of permanent grasslands influence plant, bird and carabid communities?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jagaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Ecoveg 12 Ecologie des communautés végétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Brest, France</w:t>
+              <w:t xml:space="preserve">Sfécologie-2016, International Conference on Ecological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02452631v1</w:t>
+                <w:t xml:space="preserve">hal-02458139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does connectivity of permanent grasslands influence plant, bird and carabid communities?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Remi Duflot</w:t>
+                <w:t xml:space="preserve">Variabilité de la biodiversité ordinaire des milieux herbacés le long d'un gradient urbain rural.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine A. Pithon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume G. Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sfécologie-2016, International Conference on Ecological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">Colloque Ecoveg 12 Ecologie des communautés végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458139v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02452631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant species variations in common herbaceous patches along an urban- rural gradient</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The influence of landscape context and habitat connectivity on plants and birds communities in grasslands along an urban-rural gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jagaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sfécologie-2016, International Conference on Ecological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">46th Annual Meeting of the Ecological Society of Germany, Austria and Switzerland - 150 years of ecology - lessons for the future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Marburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458444v1</w:t>
+                <w:t xml:space="preserve">hal-02446042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of ecological connectivity model predictions in urban areas: replicated landscape genetic study on the land snail Cornu aspersum</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant species variations in common herbaceous patches along an urban- rural gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine A. Pithon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ecological Sciences Sfécologie-2016</w:t>
+              <w:t xml:space="preserve">Sfécologie-2016, International Conference on Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458504v1</w:t>
+                <w:t xml:space="preserve">hal-02458444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’écologie végétale en contexte urbain : des contraintes ou des opportunités ? Analyse de la végétation d’espaces arborés le long de gradients ville-campagne.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Validation of ecological connectivity model predictions in urban areas: replicated landscape genetic study on the land snail Cornu aspersum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Balbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ernoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Guiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Ecoveg 12 Ecologie des communautés végétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Brest, France</w:t>
+              <w:t xml:space="preserve">International Conference on Ecological Sciences Sfécologie-2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02452606v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution des espaces arborés à la biodiversité aux interfaces ville - campagne.</w:t>
+                <w:t xml:space="preserve">L’écologie végétale en contexte urbain : des contraintes ou des opportunités ? Analyse de la végétation d’espaces arborés le long de gradients ville-campagne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « arbres et paysages »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Blois, France</w:t>
+              <w:t xml:space="preserve">Colloque Ecoveg 12 Ecologie des communautés végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454591v1</w:t>
+                <w:t xml:space="preserve">hal-02452606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climats et espaces végétalisés en ville : quels enjeux pour les services écosystémiques ?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution des espaces arborés à la biodiversité aux interfaces ville - campagne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Services écosystémiques 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">Colloque international « arbres et paysages »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01585308v1</w:t>
+                <w:t xml:space="preserve">hal-02454591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les services écosystémiques en milieu urbain : quels champs d’application ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climats et espaces végétalisés en ville : quels enjeux pour les services écosystémiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Musy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Calmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International « Services écosystémiques : apports et pertinence dans les milieux urbains »</w:t>
+              <w:t xml:space="preserve">Colloque Services écosystémiques 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02456726v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does fragmentation of woodland habitats influence plant distribution along an urban rural gradient?</w:t>
+                <w:t xml:space="preserve">Services écosystémiques de la végétation en ville, quelles relations entre démarche de recherche et mise en œuvre opérationnelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58th Annual Symposium of the International Association for Vegetation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">Les rencontres du végétal 8ème Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGROCAMPUS OUEST; INRA; GEVES; UNIVERSITE D' ANGERS; ECOLE SUPERIEURE D' AGRICULTURE ANGERS, Jan 2015, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02459941v1</w:t>
+                <w:t xml:space="preserve">hal-01346871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Services écosystémiques de la végétation en ville, quelles relations entre démarche de recherche et mise en œuvre opérationnelle ?</w:t>
+                <w:t xml:space="preserve">Does fragmentation of woodland habitats influence plant distribution along an urban rural gradient?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine A. Pithon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rencontres du végétal 8ème Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGROCAMPUS OUEST; INRA; GEVES; UNIVERSITE D' ANGERS; ECOLE SUPERIEURE D' AGRICULTURE ANGERS, Jan 2015, Angers, France</w:t>
+              <w:t xml:space="preserve">58th Annual Symposium of the International Association for Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01346871v1</w:t>
+                <w:t xml:space="preserve">hal-02459941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying vegetation areas according to urban gradient: an analytic framework for urban ecology studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jagaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine A. Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12447,51 +12447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine A. Pithon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIAG (Carrefours de l'Innovation Agronomique), "Ville à haute intensité écologique : la place du végétal"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12726,437 +12726,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01243258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Woodland plant response to urbanization and management intensity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet de territoire, viticulture et biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montembault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th Symposium of the International Association for Vegetation Science - IAVS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Lyon (FR), France</w:t>
+              <w:t xml:space="preserve">Colloque de clôture du programme DIVA2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Rennes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00842528v1</w:t>
+                <w:t xml:space="preserve">hal-00842521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle influence de la connectivité sur la distribution des plantes en paysage périurbain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées Françaises de l'Ecologie du Paysage - IALE France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Aix-en-Provence (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet de territoire, viticulture et biodiversité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Woodland plant response to urbanization and management intensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine A. Pithon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de clôture du programme DIVA2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Rennes (FR), France</w:t>
+              <w:t xml:space="preserve">54th Symposium of the International Association for Vegetation Science - IAVS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lyon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842521v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité des bois périurbains, quelles relations entre degré d'anthropisation et caractéristiques des communautés végétales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine A. Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13289,77 +13289,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la gestion et du gradient d'urbanisation sur la végétation de sous-bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine A. Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Besoian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13404,466 +13404,479 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'arbre urbain aux corridors de biodiversité en ville, quelles contributions possibles aux trames vertes urbaines ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodiversité dans un territoire viticole. Etude d'un projet innovant dans l'AOC Saumur-Champigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aide à la décision et gouvernance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Montpellier (FR), France</w:t>
+              <w:t xml:space="preserve">VITOUR European World Heritage vineyards (INTERREG IIIC). 2nd technical seminar,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Krems (AUT), Autriche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729474v1</w:t>
+                <w:t xml:space="preserve">hal-00729964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les trames vertes et bleues, l'hétérogénéité des paysages</w:t>
+                <w:t xml:space="preserve">De l'arbre urbain aux corridors de biodiversité en ville, quelles contributions possibles aux trames vertes urbaines ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"titre manquant"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, La Roche sur Yon, France</w:t>
+              <w:t xml:space="preserve">Aide à la décision et gouvernance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Montpellier (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348901v1</w:t>
+                <w:t xml:space="preserve">hal-00729474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité dans un territoire viticole. Etude d'un projet innovant dans l'AOC Saumur-Champigny</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les trames vertes et bleues, l'hétérogénéité des paysages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VITOUR European World Heritage vineyards (INTERREG IIIC). 2nd technical seminar,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Krems (AUT), Autriche</w:t>
+              <w:t xml:space="preserve">"titre manquant"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, La Roche sur Yon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729964v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of woodland plant diversity along a rural-urban gradient, implications for urban green infrastructure management and planning.</w:t>
+                <w:t xml:space="preserve">Contribution of woodlands to biodiversity conservation in urban areas and management implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Vallet</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rozé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IALE European Conference 2009 European Landscapes in Transformation - Challenges for Landscape Ecology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Salzburg (AU), Austria</w:t>
+              <w:t xml:space="preserve">International Conference: Urban Biodiversity &amp; Design, implementing the Convention on Biological Diversity in towns and cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Erfurt (DE), Germany. Non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729958v1</w:t>
+                <w:t xml:space="preserve">hal-00729985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces sablés non désherbés en ville : impact des pratiques, des caractéristiques du site et de l'environnement sur la flore spontanée.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of woodland plant diversity along a rural-urban gradient, implications for urban green infrastructure management and planning.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFPP - Deuxième conférence sur les zones non agricoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Chilhac (FRA), France. Non paginé</w:t>
+              <w:t xml:space="preserve">Sino-French CAS-CNRS Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Xiamen (CH), Switzerland. pp.57-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730002v1</w:t>
+                <w:t xml:space="preserve">hal-00729959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of woodlands to biodiversity conservation in urban areas and management implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13889,306 +13902,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rozé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference: Urban Biodiversity &amp; Design, implementing the Convention on Biological Diversity in towns and cities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Erfurt (DE), Germany. Non paginé</w:t>
+              <w:t xml:space="preserve">IALE European Conference 2009 "European Landscapes in Transformation - Challenges for Landscape Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Salzburg (AUT), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729985v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of woodland plant diversity along a rural-urban gradient, implications for urban green infrastructure management and planning.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les espaces sablés non désherbés en ville : impact des pratiques, des caractéristiques du site et de l'environnement sur la flore spontanée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gutleben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sino-French CAS-CNRS Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Xiamen (CH), Switzerland. pp.57-65</w:t>
+              <w:t xml:space="preserve">AFPP - Deuxième conférence sur les zones non agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Chilhac (FRA), France. Non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729959v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of woodlands to biodiversity conservation in urban areas and management implications</w:t>
+                <w:t xml:space="preserve">Assessment of woodland plant diversity along a rural-urban gradient, implications for urban green infrastructure management and planning.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Vallet</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Rozé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IALE European Conference 2009 "European Landscapes in Transformation - Challenges for Landscape Ecology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Salzburg (AUT), Austria</w:t>
+              <w:t xml:space="preserve">IALE European Conference 2009 European Landscapes in Transformation - Challenges for Landscape Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Salzburg (AU), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729986v1</w:t>
+                <w:t xml:space="preserve">hal-00729958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations de la richesse spécifique et de la similarité des communautés végétales d'espaces boisés le long de gradients d'urbanisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Quelles relations entre la distribution des espèces exotiques et les patrons de richesse et de similarité des communautés végétales ? Analyse de la végétation d'espaces boisés le long de gradients d'urbanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14200,751 +14200,751 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rozé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque EcoVeg 4 (Ecologie des communautés végétales)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Rennes (FR), France</w:t>
+              <w:t xml:space="preserve">Actes du 4ième colloque ECOVEG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Rennes (FR), France. pp.183-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729814v1</w:t>
+                <w:t xml:space="preserve">hal-00729789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of plant forest species in response to edge effect: comparison between urban and rural areas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Croisement des données biodiversité et pratiques agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vallet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Rozé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the British Ecological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Londres (UK), United Kingdom</w:t>
+              <w:t xml:space="preserve">23ème Conférence internationale PECSRL " Landscapes, Identities and Development "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Lisbonne (PO), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729120v1</w:t>
+                <w:t xml:space="preserve">hal-00729990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of plant forest species in response to edge effect: comparison between urban and rural areas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Effect of urban-rural gradient on the distribution of woodland flora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vallet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rozé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque EcoVeg 4 (Ecologie des communautés végétales)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Rennes (FR), France. Non paginé</w:t>
+              <w:t xml:space="preserve">Urban Biodiversity &amp; Design, implementing the Convention on Biological Diversity in towns and cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Erfurt (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729119v1</w:t>
+                <w:t xml:space="preserve">hal-00729124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croisement des données biodiversité et pratiques agricoles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Pain</w:t>
+                <w:t xml:space="preserve">Variations de la richesse spécifique et de la similarité des communautés végétales d'espaces boisés le long de gradients d'urbanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Vallet</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rozé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Conférence internationale PECSRL " Landscapes, Identities and Development "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Lisbonne (PO), Portugal</w:t>
+              <w:t xml:space="preserve">Colloque EcoVeg 4 (Ecologie des communautés végétales)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Rennes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729990v1</w:t>
+                <w:t xml:space="preserve">hal-00729814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of urban-rural gradient on the distribution of woodland flora</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution of plant forest species in response to edge effect: comparison between urban and rural areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rozé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Biodiversity &amp; Design, implementing the Convention on Biological Diversity in towns and cities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Erfurt (DE), Germany</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the British Ecological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Londres (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729124v1</w:t>
+                <w:t xml:space="preserve">hal-00729120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations de la richesse spécifique et de la similarité des communautés végétales d'espaces boisés le long de gradients d'urbanisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution of plant forest species in response to edge effect: comparison between urban and rural areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rozé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque IALE International (International Association for Landscape Ecology)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Wageningen (NL), Pays-Bas. Non paginé</w:t>
+              <w:t xml:space="preserve">Colloque EcoVeg 4 (Ecologie des communautés végétales)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Rennes (FR), France. Non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729813v1</w:t>
+                <w:t xml:space="preserve">hal-00729119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles relations entre la distribution des espèces exotiques et les patrons de richesse et de similarité des communautés végétales ? Analyse de la végétation d'espaces boisés le long de gradients d'urbanisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Variations de la richesse spécifique et de la similarité des communautés végétales d'espaces boisés le long de gradients d'urbanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vallet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Rozé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 4ième colloque ECOVEG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Rennes (FR), France. pp.183-189</w:t>
+              <w:t xml:space="preserve">Colloque IALE International (International Association for Landscape Ecology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Wageningen (NL), Pays-Bas. Non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729789v1</w:t>
+                <w:t xml:space="preserve">hal-00729813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioindication using macrophyte vegetation along three regulated rivers in Western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Berniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Haury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15002,385 +15002,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode pour mettre en évidence la trophie de l'eau et la pollution organique avec les macrophytes : l'Indice Biologique Macrophytique en Rivière (IBMR) - Application à différents types de rivières et de pollutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relations entre la morphologie des macrophytes et les caractéristiques physiques des habitats en rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan I. Bernez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Haury</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème symposium international EWRS sur la gestion des plantes aquatiques, Moliets et Maâ, 2-6 septembre 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Moliets et Mâa, France. pp.247-250</w:t>
+              <w:t xml:space="preserve">11. Symposium International EWRS sur la gestion des plantes aquatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Moliets et Mâa, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02580675v1</w:t>
+                <w:t xml:space="preserve">hal-02759365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exemple de bioindication par les macrophytes d'une rivière très perturbée de l'Ouest de la France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une méthode pour mettre en évidence la trophie de l'eau et la pollution organique avec les macrophytes : l'Indice Biologique Macrophytique en Rivière (IBMR) - Application à différents types de rivières et de pollutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Haury</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Peltre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Trémolières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Thiebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Symposium International EWRS sur la gestion des plantes aquatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Moliets et Mâa, France</w:t>
+              <w:t xml:space="preserve">11ème symposium international EWRS sur la gestion des plantes aquatiques, Moliets et Maâ, 2-6 septembre 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Moliets et Mâa, France. pp.247-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764412v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02580675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre la morphologie des macrophytes et les caractéristiques physiques des habitats en rivière</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Exemple de bioindication par les macrophytes d'une rivière très perturbée de l'Ouest de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan I. Bernez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Daniel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan I. Bernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Haury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Symposium International EWRS sur la gestion des plantes aquatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Moliets et Mâa, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759365v1</w:t>
+                <w:t xml:space="preserve">hal-02764412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les végétaux fixes comme bioindicateurs de la qualité des cours d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Haury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Programme AIP " Valorisation et protection des ressources en eau " Bilan 1992-1995.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1997, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15418,51 +15418,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indices macrophytiques, qualité de l'eau et usage des bassins versants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Haury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Keime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15524,312 +15524,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecologie des principaux macrophytes aquatiques du scorff, application à la bioindication</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Comparaison des métriques de l'environnement pour estimer la pollution par deux piscicultures en système truiticole breton : physico-chimie et bio-indicateurs végétaux et animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Haury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Haury</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Voogden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Dard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANPP-Colloque international marqueurs biologiques de pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1995, Chinon, France</w:t>
+              <w:t xml:space="preserve">Colloque pluridisciplinaire "La qualité de l'eau"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Oct 1995, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02773501v1</w:t>
+                <w:t xml:space="preserve">hal-02779261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of fish farm pollution on phytocenoses in an acidic river (the river Scorff, South Brittany, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Ecologie des principaux macrophytes aquatiques du scorff, application à la bioindication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Haury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macrophytes aquatiques et qualité de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1994, Ottrott, France</w:t>
+              <w:t xml:space="preserve">ANPP-Colloque international marqueurs biologiques de pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1995, Chinon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02845404v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02773501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des métriques de l'environnement pour estimer la pollution par deux piscicultures en système truiticole breton : physico-chimie et bio-indicateurs végétaux et animaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of fish farm pollution on phytocenoses in an acidic river (the river Scorff, South Brittany, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Haury</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Le Dard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque pluridisciplinaire "La qualité de l'eau"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nantes, Oct 1995, Nantes, France</w:t>
+              <w:t xml:space="preserve">Macrophytes aquatiques et qualité de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1994, Ottrott, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02779261v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02845404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear structure studies of $^{41}$K using the $^{40}$K (N $\gamma$) reaction</w:t>
               </w:r>
@@ -15854,70 +15854,70 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.P. Lieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ziegeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Von Egidy</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. von Egidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium On Neutron-Capture Gamma-Ray Spectroscopy And Related Topics 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1981, Grenoble, France. pp.171-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -15934,352 +15934,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00019581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The reaction $^{35}$Cl(n $\gamma$) as an energy calibration standard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nuclear spectroscopic study of $^{28}$Al</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.H. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hungerford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. von Egidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.G. Boerner</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">R. Brissot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physicists' Meeting Hamburg 1981 45 Spring Meeting Hamburg 1981 Of The Dpg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1981, Hamburg, Germany. pp.661-662</w:t>
+              <w:t xml:space="preserve">Physicists' Meeting Hamburg 1981.45,Spring Meeting Hamburg 1981 Of The Dpg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1981, Hamburg, Germany. pp.660-661</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00019340v1</w:t>
+                <w:t xml:space="preserve">in2p3-00019338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear spectroscopic study of $^{28}$Al</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">The reaction $^{35}$Cl(n $\gamma$) as an energy calibration standard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.G. Boerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hofmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Daniel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Brissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physicists' Meeting Hamburg 1981.45,Spring Meeting Hamburg 1981 Of The Dpg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1981, Hamburg, Germany. pp.660-661</w:t>
+              <w:t xml:space="preserve">Physicists' Meeting Hamburg 1981 45 Spring Meeting Hamburg 1981 Of The Dpg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1981, Hamburg, Germany. pp.661-662</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00019338v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00019340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structure of $^{41}$K investigated by the (n $\gamma)$-reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.G. Boerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Von Egidy</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. von Egidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.P. Lieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -17451,64 +17451,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'urbanisation sur la composition floristique des espaces herbacés extensifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jagaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine A. Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18072,264 +18072,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité et territoire viticole : étude des interactions entre viticulture et biodiversité dans le cadre d’une initiative locale à l’échelle de l’AOC Saumur-Champigny</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La végétation des bois urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...27 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pellissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rozé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Clergeau. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapport DIVA2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.55 - 63, 2011</w:t>
+              <w:t xml:space="preserve">Ville et Biodiversité : Les enseignements d’une recherche pluridisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.123-153, 2011, 978-2-7535-1695-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03255017v1</w:t>
+                <w:t xml:space="preserve">hal-01095465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La végétation des bois urbains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodiversité et territoire viticole : étude des interactions entre viticulture et biodiversité dans le cadre d’une initiative locale à l’échelle de l’AOC Saumur-Champigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...40 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montembault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Pithon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ville et Biodiversité : Les enseignements d’une recherche pluridisciplinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.123-153, 2011, 978-2-7535-1695-3</w:t>
+              <w:t xml:space="preserve">Rapport DIVA2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55 - 63, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01095465v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId475"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -18405,51 +18405,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F89C2674"/>
+    <w:nsid w:val="8FA3A3AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18636,51 +18636,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-daniel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1522-9556" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598435v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Secondi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lorrain-Soligon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Grell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bettoni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-026-03820-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222731v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Pithon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cochard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-025-01783-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442053v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gros" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bulot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1151913" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04253780v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Braud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15091015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455792v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Drews" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Milojevic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wimel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103827" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863101v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guett&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Pithon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land11112095" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337760v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jagaille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-021-01114-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906543v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Ulaszewska" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Weinert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trimigno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Portmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andres Lacueva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201800384" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02281419v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine A. Pithon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-019-0827-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018007v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelliah Selvam" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lemasson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brabet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oueslati" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berin Karaman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.7b01438" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828161v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Helleringer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Verger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Izabelle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussenot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.033258" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017961v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bossi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Galante" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Monlle&#243;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Trapero" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2018.00449" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01832710v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-1517-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01942463v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Samiei" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pejman Rasti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Belin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym10120666" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571666v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Chardonnet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bessiron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Isaura Ramos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Dammak" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Richard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2017.04.036" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PDRLNF1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01744536v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jagaille" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17550874.2017.1350764" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655273v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Chever" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2017.00349" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672805v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Scholler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nevoltris" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri de Bundel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moreno-Delgado" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01489-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01558166v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vallet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2015.12.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58DR2JF8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182943v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Abitbol" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Mclean" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2012.232074" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182945v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Ramos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H Marchand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Decottignies" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ango" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.347468" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182946v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Goudet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vilar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Courtiol" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deltheil" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.11-195941" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182952v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Cr&#233;pel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Habbas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00736.2010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384798v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182948v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.21224" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7E5A2EBAB52243DC112DDF8CB195AE537D5AA406/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555988v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roze" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-010-9901-2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K84DB3L2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729485v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553100v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pavoine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-109X.2010.01087.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963618v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galante" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vanes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Daniel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M.C. Fisher" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddp055" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730054v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;rin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gutleben" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547663v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romano" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barca" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kottra" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Storelli" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2009.11.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428380v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pavoine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vallet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Dufour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gachet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656363v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/z58v-ax55" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729965v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730062v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roz&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730033v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Dufour" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2008.16668.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S29HV0FW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729843v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montembault" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370828v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-008-9293-9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3GJ08VQX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729884v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676422v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bont&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Colin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.017" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453662v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Peltre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tr&#233;moli&#232;res" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-006-0175-3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G3038QP1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453539v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-006-0156-6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F26C3ZCB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453718v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Coeur" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-005-4460-3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MKMZWS9V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453725v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Ferreira" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.718" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FD94DB2FFE22705F4619C24BAB5885580962A8FD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453628v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453656v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Adam" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079777v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Otani" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Roisin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Crepel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01823092v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2001043" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109604v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Levenes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Crepel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7793.2001.0125k.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180056v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Carpentier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Th&#233;venot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beltran" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2001096" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A4EEC29B77D5D8F5A802E359EDCACA844B34B14/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02120677v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Goossens" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Rancillac" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes van Der Steen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Oberdick" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686578v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Thierry" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Th&#233;bault" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haury" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109606v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cr&#233;pel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0764-4469(97)89809-5" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PRRCKHW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109609v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0301-0082(97)00096-8" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BQ9B34L-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109608v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soubri&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7793.1998.867bj.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109610v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Jaillard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Conquet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cr&#233;pel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199701200-00038" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685155v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702627v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962524v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Wastiaux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sebastien" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Begin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325750v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Billard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pumain" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3940(91)90506-o" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RC0G0HKW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325781v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Angaut" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batini" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0166-4328(88)90078-2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F05N6WN0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006224v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kreissl" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Hancock" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Koch" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Koehler" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Poth" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325776v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0166-4328(88)90088-5" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MX7VJCH4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006223v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325771v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3940(88)90309-6" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS6S63SK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325783v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-0102(87)90027-7" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/69953F66298E7B7C662544936072FBCFE0B61F90/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00018910v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barth" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bueche" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325788v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3940(86)90230-2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F68194D851985892CF1EF1F19149392ADBB338B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325790v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Billard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-8993(86)90421-x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXFB9GPP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006342v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bluem" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(86)90173-5" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00018909v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kanert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Hartmann" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moser" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schmidt" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325791v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-8993(85)90671-7" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ7Z6Q3B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325798v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325794v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00230921" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-RG0HQ0W0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019334v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Schmidt" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hungerford" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. von Egidy" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Kerr" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019333v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Krusche" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. Lieb" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Von Egidy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barreau" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360400v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Broggini" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Consales" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006101v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233442v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dagois" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04523691v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bailly" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Marchand" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03811114v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moinardeau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668858v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897270v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durieu" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527956v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02417673v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hendoux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02394207v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Szkordilisz" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Bal&#225;zs Kocsis" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#337;ke K&#243;sa" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02556123v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebeau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02410079v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513557v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Geoffriau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coisnon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal Beaudet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Plottu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02437013v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Pain" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02440566v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02446042v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02452631v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02458139v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Duflot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02458444v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02458504v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Balbi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Poli" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Guiller" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02452606v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02454591v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585308v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02456726v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02459941v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346871v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346882v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02459893v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243259v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Phiton" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243258v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kopf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842528v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gault" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842526v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Fur" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Marchand" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842521v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842524v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841733v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Mal&#233;cot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842525v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Besoian" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729474v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348901v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ballouche" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729964v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729958v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730002v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gutleben" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729985v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729959v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729986v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729814v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729120v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729119v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729990v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729124v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729813v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729789v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759393v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Berniez" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580675v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Thiebaut" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764412v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759365v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768955v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764989v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Keime" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rouzeau" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lammertyne" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773501v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845404v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779261v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Voogden" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faure" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Dard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019581v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ziegeler" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019340v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Boerner" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brissot" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hofmeyer" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019338v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019575v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04523741v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114926v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Fayt" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668943v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805914v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Buland" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canelle Moinardeau" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02418011v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lozupone" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02419509v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreol Braud" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chollet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Bischoff" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02418035v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cour" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02440526v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delhomme" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Herbrecht" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02439239v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clerbois" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01410266v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04522520v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Bailly" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3813-2" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206913v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Bot" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Philip" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Toublanc" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479255v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deschamps-Cottin" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudi&#232;re-Mont&#232;s" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Cheptou" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209895v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.orenva.org/Plantes-invasives-De-la-necessite.html" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255017v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01095465v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pellissier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roz&#233;" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-daniel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1522-9556" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598435v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Secondi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lorrain-Soligon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Grell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bettoni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-026-03820-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222731v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Pithon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cochard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-025-01783-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442053v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gros" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bulot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1151913" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04253780v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Braud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15091015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455792v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Drews" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Milojevic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wimel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103827" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863101v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guett&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Pithon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land11112095" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337760v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jagaille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-021-01114-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02281419v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine A. Pithon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-019-0827-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906543v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Ulaszewska" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Weinert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trimigno" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Portmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andres Lacueva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201800384" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828161v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Helleringer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Verger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Li" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Izabelle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussenot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.033258" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01832710v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-1517-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017961v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bossi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Galante" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Monlle&#243;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Trapero" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2018.00449" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01942463v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Samiei" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pejman Rasti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Belin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym10120666" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018007v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelliah Selvam" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lemasson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brabet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oueslati" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berin Karaman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.7b01438" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655273v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Chever" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2017.00349" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672805v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Scholler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nevoltris" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri de Bundel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moreno-Delgado" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01489-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571666v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Chardonnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bessiron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Isaura Ramos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Dammak" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Richard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2017.04.036" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PDRLNF1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01744536v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jagaille" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17550874.2017.1350764" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01558166v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vallet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2015.12.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58DR2JF8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182946v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Goudet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vilar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Courtiol" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deltheil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.11-195941" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182943v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Abitbol" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Mclean" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2012.232074" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182945v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Ramos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H Marchand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Decottignies" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ango" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.347468" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182948v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Habbas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.21224" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7E5A2EBAB52243DC112DDF8CB195AE537D5AA406/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182952v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Cr&#233;pel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00736.2010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384798v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553100v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roze" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pavoine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-109X.2010.01087.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729485v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555988v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-010-9901-2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K84DB3L2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656363v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Daniel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/z58v-ax55" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963618v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galante" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vanes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M.C. Fisher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddp055" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730054v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;rin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gutleben" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547663v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romano" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barca" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kottra" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Storelli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2009.11.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428380v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pavoine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vallet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Dufour" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gachet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729965v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730062v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roz&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730033v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Dufour" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2008.16668.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S29HV0FW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729884v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montembault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370828v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-008-9293-9" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3GJ08VQX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729843v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pain" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676422v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bont&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Colin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.017" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453662v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Peltre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tr&#233;moli&#232;res" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-006-0175-3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G3038QP1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453539v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-006-0156-6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F26C3ZCB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453718v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Coeur" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-005-4460-3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MKMZWS9V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453725v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Ferreira" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.718" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FD94DB2FFE22705F4619C24BAB5885580962A8FD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453628v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453656v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Adam" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079777v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Otani" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Roisin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Crepel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02120677v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Goossens" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Rancillac" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes van Der Steen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Oberdick" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180056v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Carpentier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Th&#233;venot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beltran" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2001096" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A4EEC29B77D5D8F5A802E359EDCACA844B34B14/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109604v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Levenes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Crepel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7793.2001.0125k.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01823092v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2001043" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686578v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Thierry" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Th&#233;bault" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haury" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109606v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cr&#233;pel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0764-4469(97)89809-5" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PRRCKHW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109609v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0301-0082(97)00096-8" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BQ9B34L-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109608v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soubri&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7793.1998.867bj.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109610v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Jaillard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Conquet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cr&#233;pel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199701200-00038" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685155v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702627v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962524v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Wastiaux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sebastien" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Begin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325750v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Billard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pumain" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3940(91)90506-o" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RC0G0HKW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325781v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Angaut" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batini" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0166-4328(88)90078-2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F05N6WN0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006224v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kreissl" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Hancock" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Koch" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Koehler" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Poth" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325776v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0166-4328(88)90088-5" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MX7VJCH4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006223v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325771v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3940(88)90309-6" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS6S63SK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325783v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-0102(87)90027-7" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/69953F66298E7B7C662544936072FBCFE0B61F90/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00018910v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barth" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bueche" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325790v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Billard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-8993(86)90421-x" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXFB9GPP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325788v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3940(86)90230-2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F68194D851985892CF1EF1F19149392ADBB338B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006342v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bluem" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(86)90173-5" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00018909v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kanert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Hartmann" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moser" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schmidt" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325791v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-8993(85)90671-7" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ7Z6Q3B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325798v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325794v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00230921" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-RG0HQ0W0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019334v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Schmidt" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hungerford" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. von Egidy" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Kerr" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019333v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Krusche" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. Lieb" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Von Egidy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barreau" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360400v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Broggini" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Consales" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006101v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233442v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dagois" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04523691v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bailly" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Marchand" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03811114v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moinardeau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668858v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897270v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durieu" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02410079v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527956v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02417673v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hendoux" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02556123v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebeau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02394207v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Szkordilisz" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Bal&#225;zs Kocsis" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#337;ke K&#243;sa" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513557v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Geoffriau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coisnon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal Beaudet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Plottu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02437013v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Pain" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02440566v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02456726v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02458139v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Duflot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02452631v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02446042v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02458444v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02458504v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Balbi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Poli" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Guiller" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02452606v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02454591v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585308v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346871v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02459941v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346882v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02459893v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243259v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Phiton" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243258v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kopf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842521v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842526v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Fur" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Marchand" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842528v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gault" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842524v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841733v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Mal&#233;cot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842525v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Besoian" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729964v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729474v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348901v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ballouche" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729985v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729959v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729986v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730002v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gutleben" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729958v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729789v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729990v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729124v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729814v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729120v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729119v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729813v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759393v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Berniez" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759365v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580675v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Thiebaut" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764412v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768955v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764989v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Keime" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rouzeau" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lammertyne" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779261v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Voogden" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faure" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Dard" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773501v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845404v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019581v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ziegeler" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019338v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brissot" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019340v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Boerner" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hofmeyer" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019575v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04523741v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114926v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Fayt" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668943v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805914v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Buland" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canelle Moinardeau" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02418011v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lozupone" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02419509v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreol Braud" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chollet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Bischoff" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02418035v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cour" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02440526v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delhomme" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Herbrecht" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02439239v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clerbois" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01410266v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04522520v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Bailly" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3813-2" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206913v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Bot" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Philip" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Toublanc" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479255v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deschamps-Cottin" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudi&#232;re-Mont&#232;s" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Cheptou" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209895v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.orenva.org/Plantes-invasives-De-la-necessite.html" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01095465v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pellissier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roz&#233;" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255017v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>