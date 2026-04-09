--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -765,2313 +765,2313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03447197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une enquête en altitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03447119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Penser le végétal par le paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sens-Dessous</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, N°26 (2), pp.51. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sdes.026.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sdes.026.0051⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-02972233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre immersion et distanciation. Que nous racontent nos paysages ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montembault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Divague</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une enquête en altitude</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02141834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une collaboration pédagogique autour des paysages de la rénovation verte du grand Belle-Beille (Angers).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Idées &amp; territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, pp.4-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du dossier thématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Paradis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paysage et didactique, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paysage.870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire en commun par le paysage. Trois controverses paysagères relues à l’aune du bien commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sgard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dérioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Paradis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n°175 (4), pp.105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/esp.175.0105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-dessus des plantes, revue Banc Public n°37</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Banc Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01936671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle position adopter face au patrimoine qui vient ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Vol. 9, n°2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.12277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paysage en transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Biens communs et territoires, 175 (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paysage comme champ de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, A l'échelle du grand territoire, Hors-série (56)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01344154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le réseau des écoles de paysage françaises : enjeux pédagogiques, scientifiques et professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38-2014, pp.63-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/soe.1599⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégrer le politique dans la formation des paysagistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géo-Regards : Revue Neuchâteloise de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les dimensions politiques du paysage, 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01343355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pavillonnaires au jardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">David Montembault</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placer les paysages ordinaires au centre d'une pédagogie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Caillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Divague</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.101-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La participation par les architectes et les paysagistes : vers une hybridation des pratiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Geisler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montembault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Leconte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Idées &amp; territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3, pp.4-11</w:t>
+              <w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paysage vs Architecture : (in)distinction et (in)discipline, 13, pp.171--184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Paradis</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le parc de Balzac à Angers : donner formes au développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Banc Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. La patrimonialisation des paysages de l’eau dans l’ouest de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, La patrimonialisation des paysages de l’eau dans l’ouest de la France, 228, pp.7-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.4714⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimonialiser la nature et les paysages : contradictions et paradoxes au sujet des épis de la Loire armoricaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pordoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montembault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.241-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eg.423.0241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00983889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les épis de la Loire armoricaine, un héritage à la patrimonialité incertaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montembault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.39-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.4729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00983888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dimension spatiale de l'action paysagère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 679, pp.246-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.679.0246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La participation du public et ses incidences sur l'évolution des théories et pratiques du projet des paysagistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.C. Sant'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11, pp.50-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel tableau géographique des paysages ligériens ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montembault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12, 10 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évaluation paysagère, premier acte des politiques paysagères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Paysage et didactique, 18, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 2, non paginé</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Au-dessus des plantes, revue Banc Public n°37</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les atlas de paysages français ou les difficultés de concilier l'approche sensible et l'approche scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Banc Public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Rivista geografica italiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2, pp.173/194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...1486 lines deleted...]
-                <w:t xml:space="preserve">L'évaluation paysagère, premier acte des politiques paysagères</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le socle, matériau du projet de paysage. L'usage de la géographie par les étudiants de l'école du paysage de Versailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 2, non paginé</w:t>
+              <w:t xml:space="preserve">, 2008, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les atlas de paysages français ou les difficultés de concilier l'approche sensible et l'approche scientifique</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les paysages, une nouvelle préoccupation dans la gestion des espaces périurbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rivista geografica italiana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 2, pp.173/194</w:t>
+              <w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 77, pp.65-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sensibilité paysagère à l'épreuve de la gestion territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 49 (137), pp.177-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788754v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01201113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La patrimonialisation : un vecteur d'appropriation des vallées ligériennes ?</w:t>
               </w:r>
@@ -3152,372 +3152,372 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'action paysagère en tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paysage et paysagistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville de Rennes, Mar 2019, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on parler de paysage urbain et pour quoi faire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urban Transformation of the Southern Levant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bir Zeit, Palestine et Université de Bergen, Norvège, Sep 2019, Amman, Jordanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Prise en compte de la concertation dans les démarches de plans de paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Plans de paysage : « Agir ensemble pour le cadre de vie »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ville de Nantes, Ministère de la Transition Ecologique et Solidaire, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'action paysagère en tension</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du paysage « tel que perçu » à l’expression des « aspirations des populations » : qui parle au nom de qui, et au terme de quels processus participatifs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paysage et paysagistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ville de Rennes, Mar 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée des paysages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01936733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La controverse pour une éducation politique du paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La controverse pour une éducation politique au paysage : Enjeux, modalités, appuis et obstacles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969600v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01936733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage en politique, éclairage par les catégories de l’action paysagère</w:t>
               </w:r>
@@ -3566,50 +3566,283 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les usages pédagogiques du jeu de rôle dans la formation des professionnels du paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Débattre du paysage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://www.unige.ch/portail-didactique-paysage/notre-colloque/, Oct 2017, Genève, France. pp.215-219</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle position adopter face au patrimoine qui vient ? La médiation paysagère pour mettre en débat les temporalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le temps des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Nanterre, Mar 2017, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une photographie de l'action paysagère à partir de deux bases de données ministérielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Académie d'agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01936689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment penser les « objectifs de qualité paysagère » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3618,290 +3851,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le paysage entre deux lois : pour quel droit au paysage ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Béhuard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03031811v1</w:t>
-              </w:r>
-[...231 lines deleted...]
-                <w:t xml:space="preserve">halshs-01936689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoirs géographiques et enseignement du projet de paysage : la formation des ingénieurs paysagistes angevins</w:t>
               </w:r>
@@ -4239,50 +4239,706 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quels messages à destination des gestionnaires (patrimoines et trajectoires paysagères des vallées ligériennes) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIème rendez-vous chercheurs / gestionnaires Etablissement Public Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand(FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insertion paysagère et adhésion sociale aux projets d'équipements, Les défis du bien-être environnemental et des rapports sensibles aux territoires pour les concertations dans le domaine de l'aménagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Insertion paysagère et adhésion sociale aux projets d'équipements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Créteil (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paysage culturel : une nouvelle image emblématique du Pays Dogon, site du patrimoine mondial au Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassana Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tourisme et Paysage : formes, perspectives et enjeux d’un développement écotouristique durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Beni Mellal, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le remodelage des épis de la Loire armoricaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montembault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Taillade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 135è congrès des sociétés historiques et scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Neuchâtel (CH), France. n.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimoines et trajectoires paysagères des vallées ligériennes, Plateforme Recherche/Données/information du plan Loire grandeur nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimoines et trajectoires paysagères des vallées ligériennes, Plateforme Recherche/Données/information du plan Loire grandeur nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Bruxelles (BL), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le remodelage des épis de la Loire armoricaine ; patrimoine naturel vs patrimoine culturel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montembault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du 135è congrès des sociétés historiques et scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Neuchâtel, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivers groins along the Armoricain Loire : river responses and local resident reactions. A sociogeographical landscape reading as a complement for ecological engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montembault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pordoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference « Continental Hydrosystems and European Territories faced with Different Water Laws »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Sion, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La participation, un facteur de renouvellement des pratiques paysagistes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4291,1097 +4947,441 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque Paysage en partage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Genève, Suisse. pp.93 - 97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03110236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...64 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paysages et médiation : retour d'expériences pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference « Continental Hydrosystems and European Territories faced with Different Water Laws »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Sion, Switzerland</w:t>
+              <w:t xml:space="preserve">Colloque des écoles nationales supérieures d'architecture de Lyon et St Etienne atelier "Vers un nouveau cycle de vie des territoires ruraux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, St Etienne (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...555 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimonialiser la nature et les paysages : contradictions et paradoxes au sujet des épis de la Loire armoricaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pordoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimonaliser la nature : valeurs et processus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Pau (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00745925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modalités de la conflictualité paysagère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conflits et violences dans les campagnes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Caen (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le remodelage des épis de la Loire armoricaine : patrimoine naturel vs patrimoine culturel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montembault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque des écoles nationales supérieures d'architecture de Lyon et St Etienne atelier "Vers un nouveau cycle de vie des territoires ruraux"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, St Etienne (FRA), France</w:t>
+              <w:t xml:space="preserve">135ème congrès des sociétés historiques et scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Neuchâtel (CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet de paysage : politiques paysagères et pratiques paysagistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire UMR CITERES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Tours (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729563v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-00729564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage outil, les outils du paysage</w:t>
               </w:r>
@@ -5449,64 +5449,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage dans les politiques publiques au Maghreb. Une notion opératoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6497,64 +6497,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dérioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sgard, Anne ;Paradis-Lelli, Sylvie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur les bancs du paysage : Enjeux didactiques, démarches et outils</w:t>
@@ -6810,50 +6810,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01509780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Projet de paysage participatif à Villandry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Geisler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Luginbuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montembault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Saint-Etienne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Explorer le territoire par le projet - L'ingénierie territoriale à l'épreuve des pratiques de conception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, pp.203-217, 2015, Explorer le territoire par le projet. L'ingénierie territoriale à l'épreuve des pratiques de conception, 978-2-86272-677-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01343337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet de paysage participatif à Villandry : retours d’expérience d’une recherche-action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Geisler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Luginbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montembault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Lardon; Alexis Pernet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Explorer le territoire par le projet. L'ingénierie territoriale à l'épreuve des pratiques de conception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Saint-Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.203, 2015, Espace rural &amp; projet spatial (ERPS), 978-2-86272-677-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Participation et renouvellement des pratiques paysagistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montembault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6909,344 +7180,159 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Luginbühl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversité, paysage et cadre de vie. La démocratie en pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Victoires éditions, pp.171-187/287, 2015, 2351132386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...83 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Saint-Etienne. </w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Another Loire: The armorican Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Fort and M. -F. André. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Explorer le territoire par le projet - L'ingénierie territoriale à l'épreuve des pratiques de conception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 5, pp.203-217, 2015, Explorer le territoire par le projet. L'ingénierie territoriale à l'épreuve des pratiques de conception, 978-2-86272-677-9</w:t>
+              <w:t xml:space="preserve">Landscapes and Landforms of France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.61--70, 2014, World Geomorphological Landscapes, 978-94-007-7022-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...162 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paysages de l'agriculture périurbaine : lettres croisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7262,143 +7348,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Atlas des campagnes de l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.258--259, 2014, 978-2-7535-3373-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240134v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01240141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ronds-points, &amp;quot;&amp;quot;paysages émergents&amp;quot;&amp;quot; ?</w:t>
               </w:r>
@@ -7645,165 +7645,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01324095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La tension esthétique / politique dans l’action publique sur les paysages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paysage politique : le regard de l’artiste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses univresitaires de Rennes, 2011, 978-2-7535-1271-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01324104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La tension esthétique / politique dans l'action publique sur les paysages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysage et politique : le regard de l'artiste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.95-106, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729370v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01324104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des conflits révélateurs de la territorialisation du projet de paysage. Exemples ligériens</w:t>
               </w:r>
@@ -9097,50 +9097,994 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Épisode 4 : Quelles sont les visées et les enjeux de la critique d’espaces publics ? Partie 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Critique Et Projet De Paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bercovitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Biehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épisode 7 : Les enjeux de la critique : enseignement et apprentissages professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Critique Et Projet De Paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bercovitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Biehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épisode 1 : Présentation du Collectif Critique et projet de paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Critique Et Projet De Paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bercovitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Biehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épisode 2 : Réception de la critique par les concepteur·trices : comment la critique est-elle accueillie, recherchée et intégrée au processus de conception ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Critique Et Projet De Paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Biehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Keravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lolita Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épisode 6 - Comment mener la critique de projets d'espaces publics ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Critique Et Projet De Paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bercovitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Biehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épisode 3 : Quelles sont les visées et les enjeux de la critique d’espaces publics ? Partie 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Critique Et Projet De Paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bercovitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Biehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épisode 8 : La critique et les médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Critique Et Projet De Paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bercovitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Biehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épisode 5 - Retour sur la critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Critique Et Projet De Paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bercovitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Biehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Épisode 9 : Bilan des échanges de ces États généraux de la critique de projets d'espace public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectif Critique Et Projet De Paysage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9185,1001 +10129,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04532377v1</w:t>
-              </w:r>
-[...942 lines deleted...]
-                <w:t xml:space="preserve">hal-04532235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId184"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -10334,51 +10334,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05206738v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Davodeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1118678ar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371027v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Geisler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.23379" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04220731v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03717903v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.27954" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03615954v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.23597" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447177v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Blanchon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Biehler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delbaere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehrmann Sabine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.20958" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447197v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.24783" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02972233v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdes.026.0051" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447119v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141834v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montembault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02498068v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bourigault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02973679v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Toublanc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Paradis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.870" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936671v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02964523v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sgard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;rioz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.175.0105" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01827814v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.12277" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02971423v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344154v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392768v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.1599" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243134v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343355v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199607v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239109v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Leconte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01224254v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983888v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4729" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660759v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4714" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983889v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pordoy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.423.0241" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729307v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.679.0246" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842514v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Sant'Anna" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729604v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729242v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788156v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729881v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788754v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201113v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325588v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02923895v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02924038v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02923844v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02969600v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936733v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02969639v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03031811v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03084503v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03084746v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936689v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509767v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Romain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255060v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510805v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110236v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254932v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pordoy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254935v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nuscia Ta&#239;bi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ballouche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassana Ciss&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Hannani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00912577v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00912578v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00912571v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barraud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taillade" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00912576v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110264v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00745925v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729372v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729380v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729563v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729564v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788155v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108355v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110233v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729251v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788818v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304379v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=avec l'&#233;quipe de la Didactique du Paysage" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447081v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936638v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543437v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991089v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990990v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03615942v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141821v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02273821v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Partoune" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lelli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872915v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Germaine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/en/r5181-demanteler-les-barrages-pour-restaurer-les-cours-d-eau.html" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509780v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01224251v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343337v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Luginbuhl" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510807v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Luginb&#252;hl" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240134v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240141v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240135v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324086v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pordoy Claire" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324095v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729370v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324104v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788157v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324113v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324119v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325492v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137924v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05206740v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Noaillac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asds.672" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02997674v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02976456v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03064798v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00912575v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00920106v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00920113v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788750v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890949v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Tribout" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00492307v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03025163v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532377v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Critique Et Projet De Paysage" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bercovitz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532212v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532322v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532278v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532201v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532172v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ramos" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Keravel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Voisin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532122v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532337v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532235v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05206738v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Davodeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1118678ar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371027v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Geisler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.23379" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04220731v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03717903v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.27954" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03615954v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.23597" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447177v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Blanchon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Biehler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delbaere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehrmann Sabine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.20958" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447197v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.24783" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447119v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02972233v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdes.026.0051" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141834v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montembault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02498068v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bourigault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02973679v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Toublanc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Paradis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.870" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02964523v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sgard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;rioz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.175.0105" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936671v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01827814v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.12277" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02971423v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344154v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392768v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.1599" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343355v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243134v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199607v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239109v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Leconte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01224254v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660759v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4714" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983889v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pordoy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.423.0241" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983888v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4729" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729307v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.679.0246" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842514v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Sant'Anna" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729604v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729242v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788156v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729881v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201113v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788754v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325588v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02924038v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02923844v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02923895v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936733v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02969600v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02969639v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03084503v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03084746v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936689v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03031811v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509767v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Romain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255060v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510805v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00912578v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00912577v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254935v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nuscia Ta&#239;bi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ballouche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassana Ciss&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Hannani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00912571v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barraud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taillade" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00912576v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110264v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254932v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pordoy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110236v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729380v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00745925v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729372v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729564v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729563v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788155v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108355v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110233v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729251v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788818v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304379v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=avec l'&#233;quipe de la Didactique du Paysage" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447081v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936638v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543437v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991089v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990990v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03615942v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141821v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02273821v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Partoune" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lelli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872915v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Germaine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/en/r5181-demanteler-les-barrages-pour-restaurer-les-cours-d-eau.html" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509780v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343337v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Luginbuhl" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510807v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Luginb&#252;hl" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01224251v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240141v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240134v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240135v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324086v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pordoy Claire" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324095v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324104v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729370v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788157v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324113v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324119v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325492v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137924v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05206740v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Noaillac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asds.672" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02997674v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02976456v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03064798v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00912575v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00920106v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00920113v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788750v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890949v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Tribout" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00492307v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03025163v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532212v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Critique Et Projet De Paysage" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bercovitz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532322v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532122v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532172v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ramos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Keravel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Voisin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532278v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532201v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532337v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532235v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532377v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>