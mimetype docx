--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -765,338 +765,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03447197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Penser le végétal par le paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sens-Dessous</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N°26 (2), pp.51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sdes.026.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une enquête en altitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03447119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une collaboration pédagogique autour des paysages de la rénovation verte du grand Belle-Beille (Angers).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sens-Dessous</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Idées &amp; territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, pp.4-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre immersion et distanciation. Que nous racontent nos paysages ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montembault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Divague</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02141834v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02498068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du dossier thématique</w:t>
               </w:r>
@@ -1180,1285 +1180,1285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Au-dessus des plantes, revue Banc Public n°37</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Banc Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01936671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Construire en commun par le paysage. Trois controverses paysagères relues à l’aune du bien commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dérioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, n°175 (4), pp.105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/esp.175.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02964523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Au-dessus des plantes, revue Banc Public n°37</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle position adopter face au patrimoine qui vient ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Vol. 9, n°2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.12277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paysage en transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Biens communs et territoires, 175 (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paysage comme champ de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, A l'échelle du grand territoire, Hors-série (56)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01344154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pavillonnaires au jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le réseau des écoles de paysage françaises : enjeux pédagogiques, scientifiques et professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38-2014, pp.63-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/soe.1599⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégrer le politique dans la formation des paysagistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géo-Regards : Revue Neuchâteloise de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les dimensions politiques du paysage, 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01343355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placer les paysages ordinaires au centre d'une pédagogie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Caillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.101-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La participation par les architectes et les paysagistes : vers une hybridation des pratiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Geisler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montembault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paysage vs Architecture : (in)distinction et (in)discipline, 13, pp.171--184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le parc de Balzac à Angers : donner formes au développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Banc Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2014, 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les épis de la Loire armoricaine, un héritage à la patrimonialité incertaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Barraud</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...530 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montembault</w:t>
-              </w:r>
-[...175 lines deleted...]
-                <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.39-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.4729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00983888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. La patrimonialisation des paysages de l’eau dans l’ouest de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2013, La patrimonialisation des paysages de l’eau dans l’ouest de la France, 228, pp.7-10. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.4714⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/norois.4714⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04660759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimonialiser la nature et les paysages : contradictions et paradoxes au sujet des épis de la Loire armoricaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pordoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montembault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.241-253. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eg.423.0241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eg.423.0241⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00983889v1</w:t>
-              </w:r>
-[...115 lines deleted...]
-                <w:t xml:space="preserve">halshs-00983888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimension spatiale de l'action paysagère</w:t>
               </w:r>
@@ -2643,51 +2643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montembault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2706,165 +2706,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les atlas de paysages français ou les difficultés de concilier l'approche sensible et l'approche scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rivista geografica italiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2, pp.173/194</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'évaluation paysagère, premier acte des politiques paysagères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729242v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00788156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le socle, matériau du projet de paysage. L'usage de la géographie par les étudiants de l'école du paysage de Versailles</w:t>
               </w:r>
@@ -2913,165 +2913,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La sensibilité paysagère à l'épreuve de la gestion territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 49 (137), pp.177-189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les paysages, une nouvelle préoccupation dans la gestion des espaces périurbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 77, pp.65-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201113v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00788754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La patrimonialisation : un vecteur d'appropriation des vallées ligériennes ?</w:t>
               </w:r>
@@ -3152,372 +3152,372 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Prise en compte de la concertation dans les démarches de plans de paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Plans de paysage : « Agir ensemble pour le cadre de vie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville de Nantes, Ministère de la Transition Ecologique et Solidaire, Jun 2019, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'action paysagère en tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysage et paysagistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ville de Rennes, Mar 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02924038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on parler de paysage urbain et pour quoi faire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Transformation of the Southern Levant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Bir Zeit, Palestine et Université de Bergen, Norvège, Sep 2019, Amman, Jordanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Prise en compte de la concertation dans les démarches de plans de paysage</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La controverse pour une éducation politique du paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Plans de paysage : « Agir ensemble pour le cadre de vie »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ville de Nantes, Ministère de la Transition Ecologique et Solidaire, Jun 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">La controverse pour une éducation politique au paysage : Enjeux, modalités, appuis et obstacles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du paysage « tel que perçu » à l’expression des « aspirations des populations » : qui parle au nom de qui, et au terme de quels processus participatifs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des paysages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01936733v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02969600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage en politique, éclairage par les catégories de l’action paysagère</w:t>
               </w:r>
@@ -3566,50 +3566,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comment penser les « objectifs de qualité paysagère » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le paysage entre deux lois : pour quel droit au paysage ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Béhuard, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les usages pédagogiques du jeu de rôle dans la formation des professionnels du paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3618,73 +3700,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Débattre du paysage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://www.unige.ch/portail-didactique-paysage/notre-colloque/, Oct 2017, Genève, France. pp.215-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle position adopter face au patrimoine qui vient ? La médiation paysagère pour mettre en débat les temporalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3700,264 +3782,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le temps des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Nanterre, Mar 2017, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une photographie de l'action paysagère à partir de deux bases de données ministérielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Académie d'agriculture de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01936689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoirs géographiques et enseignement du projet de paysage : la formation des ingénieurs paysagistes angevins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Geisler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montembault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4008,51 +4008,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La convention européenne au prisme d’une recherche-action de médiation paysagère en Val de Loire (Villandry)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montembault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4239,1149 +4239,1149 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La participation, un facteur de renouvellement des pratiques paysagistes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montembault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque Paysage en partage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Genève, Suisse. pp.93 - 97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivers groins along the Armoricain Loire : river responses and local resident reactions. A sociogeographical landscape reading as a complement for ecological engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montembault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pordoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference « Continental Hydrosystems and European Territories faced with Different Water Laws »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Sion, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paysage culturel : une nouvelle image emblématique du Pays Dogon, site du patrimoine mondial au Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassana Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tourisme et Paysage : formes, perspectives et enjeux d’un développement écotouristique durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Beni Mellal, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insertion paysagère et adhésion sociale aux projets d'équipements, Les défis du bien-être environnemental et des rapports sensibles aux territoires pour les concertations dans le domaine de l'aménagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Insertion paysagère et adhésion sociale aux projets d'équipements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Créteil (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quels messages à destination des gestionnaires (patrimoines et trajectoires paysagères des vallées ligériennes) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIème rendez-vous chercheurs / gestionnaires Etablissement Public Loire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand(FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00912578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...193 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le remodelage des épis de la Loire armoricaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montembault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Taillade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 135è congrès des sociétés historiques et scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Neuchâtel (CH), France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00912571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoines et trajectoires paysagères des vallées ligériennes, Plateforme Recherche/Données/information du plan Loire grandeur nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoines et trajectoires paysagères des vallées ligériennes, Plateforme Recherche/Données/information du plan Loire grandeur nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Bruxelles (BL), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00912576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le remodelage des épis de la Loire armoricaine ; patrimoine naturel vs patrimoine culturel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montembault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 135è congrès des sociétés historiques et scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Neuchâtel, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03110264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...71 lines deleted...]
-                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimonialiser la nature et les paysages : contradictions et paradoxes au sujet des épis de la Loire armoricaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pordoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference « Continental Hydrosystems and European Territories faced with Different Water Laws »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Sion, Switzerland</w:t>
+              <w:t xml:space="preserve">Patrimonaliser la nature : valeurs et processus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Pau (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">David Montembault</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00745925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les modalités de la conflictualité paysagère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du colloque Paysage en partage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Genève, Suisse. pp.93 - 97</w:t>
+              <w:t xml:space="preserve">Conflits et violences dans les campagnes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Caen (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysages et médiation : retour d'expériences pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque des écoles nationales supérieures d'architecture de Lyon et St Etienne atelier "Vers un nouveau cycle de vie des territoires ruraux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, St Etienne (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">C. Pordoy</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet de paysage : politiques paysagères et pratiques paysagistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimonaliser la nature : valeurs et processus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Pau (FRA), France</w:t>
+              <w:t xml:space="preserve">Séminaire UMR CITERES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Tours (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le remodelage des épis de la Loire armoricaine : patrimoine naturel vs patrimoine culturel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montembault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">135ème congrès des sociétés historiques et scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Neuchâtel (CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729564v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00729563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage outil, les outils du paysage</w:t>
               </w:r>
@@ -5449,64 +5449,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage dans les politiques publiques au Maghreb. Une notion opératoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6116,238 +6116,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05543437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le paysage comme catégorie d'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le paysage est un projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9791037039460</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Définitions : acteurs (avec L Lelli), culture (avec N Guillaumont), gouvernance (avec P Dérioz)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Métis Presses. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des mots pour apprendre et enseigner AVEC LE PAYSAGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 978-2-940711-42-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur un chantier pédagogique : la “rénovation verte du quartier” de Belle-Beille à Angers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Geisler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Bourigault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les écoles d’architecture et de paysage dans leur territoire. Actes du 3e séminaire « Ville, territoire, paysage »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6497,64 +6497,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dérioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sgard, Anne ;Paradis-Lelli, Sylvie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur les bancs du paysage : Enjeux didactiques, démarches et outils</w:t>
@@ -6734,51 +6734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Geisler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montembault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6810,172 +6810,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01509780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Participation et renouvellement des pratiques paysagistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montembault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Geisler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Luginbühl. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biodiversité, paysage et cadre de vie. La démocratie en pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Victoires éditions, pp.171-187/287, 2015, 2351132386</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Projet de paysage participatif à Villandry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Geisler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Luginbuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montembault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Saint-Etienne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Explorer le territoire par le projet - L'ingénierie territoriale à l'épreuve des pratiques de conception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, pp.203-217, 2015, Explorer le territoire par le projet. L'ingénierie territoriale à l'épreuve des pratiques de conception, 978-2-86272-677-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01343337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet de paysage participatif à Villandry : retours d’expérience d’une recherche-action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6984,269 +7113,222 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Geisler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Luginbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montembault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Lardon; Alexis Pernet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Explorer le territoire par le projet. L'ingénierie territoriale à l'épreuve des pratiques de conception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Saint-Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.203, 2015, Espace rural &amp; projet spatial (ERPS), 978-2-86272-677-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les paysages de l'agriculture périurbaine : lettres croisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montembault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...61 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversité, paysage et cadre de vie. La démocratie en pratique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Victoires éditions, pp.171-187/287, 2015, 2351132386</w:t>
+              <w:t xml:space="preserve">L'Atlas des campagnes de l'Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.258--259, 2014, 978-2-7535-3373-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Another Loire: The armorican Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7266,204 +7348,122 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Fort and M. -F. André. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscapes and Landforms of France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.61--70, 2014, World Geomorphological Landscapes, 978-94-007-7022-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">David Montembault</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ronds-points, &amp;quot;&amp;quot;paysages émergents&amp;quot;&amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Atlas des campagnes de l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.258--259, 2014, 978-2-7535-3373-8</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.248--249, 2014, 978-2-7535-3373-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
@@ -7492,51 +7492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montembault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pordoy Claire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7645,165 +7645,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01324095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La tension esthétique / politique dans l'action publique sur les paysages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paysage et politique : le regard de l'artiste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.95-106, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La tension esthétique / politique dans l’action publique sur les paysages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysage politique : le regard de l’artiste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses univresitaires de Rennes, 2011, 978-2-7535-1271-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01324104v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00729370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des conflits révélateurs de la territorialisation du projet de paysage. Exemples ligériens</w:t>
               </w:r>
@@ -8326,51 +8326,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que nous disent nos paysages ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montembault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9097,50 +9097,404 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Épisode 9 : Bilan des échanges de ces États généraux de la critique de projets d'espace public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Critique Et Projet De Paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bercovitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Biehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épisode 6 - Comment mener la critique de projets d'espaces publics ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Critique Et Projet De Paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bercovitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Biehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épisode 3 : Quelles sont les visées et les enjeux de la critique d’espaces publics ? Partie 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Critique Et Projet De Paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bercovitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Biehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Épisode 4 : Quelles sont les visées et les enjeux de la critique d’espaces publics ? Partie 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectif Critique Et Projet De Paysage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9185,73 +9539,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04532212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épisode 7 : Les enjeux de la critique : enseignement et apprentissages professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectif Critique Et Projet De Paysage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9303,73 +9657,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04532322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épisode 2 : Réception de la critique par les concepteur·trices : comment la critique est-elle accueillie, recherchée et intégrée au processus de conception ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Critique Et Projet De Paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Biehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Keravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lolita Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épisode 1 : Présentation du Collectif Critique et projet de paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectif Critique Et Projet De Paysage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9421,199 +9893,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04532122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Épisode 2 : Réception de la critique par les concepteur·trices : comment la critique est-elle accueillie, recherchée et intégrée au processus de conception ?</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épisode 8 : La critique et les médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectif Critique Et Projet De Paysage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Ramos</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Biehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lolita Voisin</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Épisode 6 - Comment mener la critique de projets d'espaces publics ?</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épisode 5 - Retour sur la critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectif Critique Et Projet De Paysage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bercovitz</w:t>
@@ -9657,529 +10129,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...353 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04532235v1</w:t>
-              </w:r>
-[...116 lines deleted...]
-                <w:t xml:space="preserve">hal-04532377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId184"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -10334,51 +10334,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05206738v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Davodeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1118678ar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371027v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Geisler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.23379" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04220731v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03717903v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.27954" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03615954v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.23597" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447177v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Blanchon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Biehler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delbaere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehrmann Sabine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.20958" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447197v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.24783" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447119v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02972233v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdes.026.0051" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141834v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montembault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02498068v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bourigault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02973679v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Toublanc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Paradis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.870" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02964523v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sgard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;rioz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.175.0105" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936671v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01827814v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.12277" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02971423v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344154v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392768v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.1599" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343355v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243134v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199607v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239109v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Leconte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01224254v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660759v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4714" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983889v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pordoy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.423.0241" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983888v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4729" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729307v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.679.0246" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842514v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Sant'Anna" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729604v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729242v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788156v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729881v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201113v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788754v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325588v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02924038v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02923844v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02923895v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936733v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02969600v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02969639v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03084503v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03084746v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936689v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03031811v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509767v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Romain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255060v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510805v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00912578v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00912577v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254935v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nuscia Ta&#239;bi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ballouche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassana Ciss&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Hannani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00912571v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barraud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taillade" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00912576v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110264v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254932v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pordoy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110236v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729380v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00745925v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729372v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729564v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729563v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788155v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108355v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110233v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729251v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788818v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304379v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=avec l'&#233;quipe de la Didactique du Paysage" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447081v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936638v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543437v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991089v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990990v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03615942v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141821v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02273821v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Partoune" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lelli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872915v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Germaine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/en/r5181-demanteler-les-barrages-pour-restaurer-les-cours-d-eau.html" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509780v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343337v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Luginbuhl" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510807v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Luginb&#252;hl" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01224251v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240141v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240134v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240135v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324086v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pordoy Claire" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324095v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324104v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729370v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788157v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324113v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324119v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325492v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137924v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05206740v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Noaillac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asds.672" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02997674v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02976456v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03064798v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00912575v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00920106v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00920113v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788750v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890949v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Tribout" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00492307v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03025163v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532212v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Critique Et Projet De Paysage" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bercovitz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532322v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532122v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532172v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ramos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Keravel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Voisin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532278v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532201v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532337v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532235v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532377v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05206738v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Davodeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1118678ar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371027v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Geisler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.23379" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04220731v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03717903v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.27954" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03615954v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.23597" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447177v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Blanchon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Biehler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delbaere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehrmann Sabine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.20958" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447197v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.24783" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02972233v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdes.026.0051" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447119v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02498068v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bourigault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141834v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montembault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02973679v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Toublanc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Paradis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.870" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936671v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02964523v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sgard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;rioz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.175.0105" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01827814v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.12277" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02971423v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344154v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243134v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392768v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.1599" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343355v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199607v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239109v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Leconte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01224254v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983888v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4729" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660759v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4714" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983889v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pordoy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.423.0241" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729307v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.679.0246" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842514v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Sant'Anna" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729604v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788156v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729242v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729881v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788754v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201113v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325588v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02923895v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02924038v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02923844v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02969600v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936733v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02969639v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03031811v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03084503v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03084746v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936689v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509767v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Romain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255060v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510805v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110236v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254932v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pordoy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254935v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nuscia Ta&#239;bi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ballouche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassana Ciss&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Hannani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00912577v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00912578v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00912571v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barraud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taillade" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00912576v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110264v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00745925v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729372v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729380v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729563v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729564v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788155v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108355v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110233v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729251v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788818v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304379v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=avec l'&#233;quipe de la Didactique du Paysage" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447081v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936638v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543437v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990990v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991089v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03615942v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141821v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02273821v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Partoune" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lelli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872915v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Germaine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/en/r5181-demanteler-les-barrages-pour-restaurer-les-cours-d-eau.html" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509780v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01224251v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343337v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Luginbuhl" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510807v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Luginb&#252;hl" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240134v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240141v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240135v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324086v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pordoy Claire" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324095v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729370v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324104v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788157v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324113v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324119v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325492v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137924v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05206740v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Noaillac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asds.672" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02997674v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02976456v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03064798v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00912575v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00920106v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00920113v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788750v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890949v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Tribout" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00492307v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03025163v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532377v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Critique Et Projet De Paysage" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bercovitz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532278v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532201v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532212v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532322v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532172v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ramos" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Keravel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Voisin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532122v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532337v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532235v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>