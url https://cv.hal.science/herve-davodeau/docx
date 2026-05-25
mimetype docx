--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -765,2313 +765,2313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03447197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une enquête en altitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03447119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Penser le végétal par le paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sens-Dessous</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, N°26 (2), pp.51. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sdes.026.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sdes.026.0051⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-02972233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre immersion et distanciation. Que nous racontent nos paysages ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montembault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Divague</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une enquête en altitude</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02141834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une collaboration pédagogique autour des paysages de la rénovation verte du grand Belle-Beille (Angers).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Idées &amp; territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, pp.4-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du dossier thématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Paradis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paysage et didactique, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paysage.870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-dessus des plantes, revue Banc Public n°37</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Banc Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01936671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire en commun par le paysage. Trois controverses paysagères relues à l’aune du bien commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sgard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dérioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Paradis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n°175 (4), pp.105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/esp.175.0105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle position adopter face au patrimoine qui vient ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Vol. 9, n°2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.12277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paysage en transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Biens communs et territoires, 175 (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paysage comme champ de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, A l'échelle du grand territoire, Hors-série (56)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01344154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le réseau des écoles de paysage françaises : enjeux pédagogiques, scientifiques et professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38-2014, pp.63-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/soe.1599⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégrer le politique dans la formation des paysagistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géo-Regards : Revue Neuchâteloise de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les dimensions politiques du paysage, 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01343355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pavillonnaires au jardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Morgane Bourigault</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placer les paysages ordinaires au centre d'une pédagogie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Idées &amp; territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3, pp.4-11</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.101-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La participation par les architectes et les paysagistes : vers une hybridation des pratiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Geisler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montembault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Leconte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Divague</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paysage vs Architecture : (in)distinction et (in)discipline, 13, pp.171--184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Paradis</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le parc de Balzac à Angers : donner formes au développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Banc Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. La patrimonialisation des paysages de l’eau dans l’ouest de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, La patrimonialisation des paysages de l’eau dans l’ouest de la France, 228, pp.7-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.4714⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimonialiser la nature et les paysages : contradictions et paradoxes au sujet des épis de la Loire armoricaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pordoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montembault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.241-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eg.423.0241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00983889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les épis de la Loire armoricaine, un héritage à la patrimonialité incertaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montembault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.39-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.4729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00983888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dimension spatiale de l'action paysagère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 679, pp.246-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.679.0246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La participation du public et ses incidences sur l'évolution des théories et pratiques du projet des paysagistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.C. Sant'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11, pp.50-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel tableau géographique des paysages ligériens ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montembault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12, 10 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évaluation paysagère, premier acte des politiques paysagères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Paysage et didactique, 18, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 2, non paginé</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...1546 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les atlas de paysages français ou les difficultés de concilier l'approche sensible et l'approche scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivista geografica italiana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2, pp.173/194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'évaluation paysagère, premier acte des politiques paysagères</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le socle, matériau du projet de paysage. L'usage de la géographie par les étudiants de l'école du paysage de Versailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 2, non paginé</w:t>
+              <w:t xml:space="preserve">, 2008, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le socle, matériau du projet de paysage. L'usage de la géographie par les étudiants de l'école du paysage de Versailles</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les paysages, une nouvelle préoccupation dans la gestion des espaces périurbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, non paginé</w:t>
+              <w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 77, pp.65-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sensibilité paysagère à l'épreuve de la gestion territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 49 (137), pp.177-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788754v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01201113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La patrimonialisation : un vecteur d'appropriation des vallées ligériennes ?</w:t>
               </w:r>
@@ -3152,234 +3152,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'action paysagère en tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paysage et paysagistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville de Rennes, Mar 2019, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on parler de paysage urbain et pour quoi faire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urban Transformation of the Southern Levant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bir Zeit, Palestine et Université de Bergen, Norvège, Sep 2019, Amman, Jordanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Prise en compte de la concertation dans les démarches de plans de paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Plans de paysage : « Agir ensemble pour le cadre de vie »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ville de Nantes, Ministère de la Transition Ecologique et Solidaire, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923895v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02923844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La controverse pour une éducation politique du paysage</w:t>
               </w:r>
@@ -3566,50 +3566,283 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les usages pédagogiques du jeu de rôle dans la formation des professionnels du paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Débattre du paysage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://www.unige.ch/portail-didactique-paysage/notre-colloque/, Oct 2017, Genève, France. pp.215-219</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle position adopter face au patrimoine qui vient ? La médiation paysagère pour mettre en débat les temporalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le temps des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Nanterre, Mar 2017, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une photographie de l'action paysagère à partir de deux bases de données ministérielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Académie d'agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01936689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment penser les « objectifs de qualité paysagère » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3618,346 +3851,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le paysage entre deux lois : pour quel droit au paysage ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Béhuard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03031811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...231 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoirs géographiques et enseignement du projet de paysage : la formation des ingénieurs paysagistes angevins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Geisler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montembault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4008,51 +4008,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La convention européenne au prisme d’une recherche-action de médiation paysagère en Val de Loire (Villandry)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montembault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4239,1149 +4239,1149 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Insertion paysagère et adhésion sociale aux projets d'équipements, Les défis du bien-être environnemental et des rapports sensibles aux territoires pour les concertations dans le domaine de l'aménagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Insertion paysagère et adhésion sociale aux projets d'équipements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Créteil (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels messages à destination des gestionnaires (patrimoines et trajectoires paysagères des vallées ligériennes) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIème rendez-vous chercheurs / gestionnaires Etablissement Public Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand(FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paysage culturel : une nouvelle image emblématique du Pays Dogon, site du patrimoine mondial au Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassana Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tourisme et Paysage : formes, perspectives et enjeux d’un développement écotouristique durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Beni Mellal, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le remodelage des épis de la Loire armoricaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montembault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Taillade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 135è congrès des sociétés historiques et scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Neuchâtel (CH), France. n.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimoines et trajectoires paysagères des vallées ligériennes, Plateforme Recherche/Données/information du plan Loire grandeur nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimoines et trajectoires paysagères des vallées ligériennes, Plateforme Recherche/Données/information du plan Loire grandeur nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Bruxelles (BL), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le remodelage des épis de la Loire armoricaine ; patrimoine naturel vs patrimoine culturel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montembault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du 135è congrès des sociétés historiques et scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Neuchâtel, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivers groins along the Armoricain Loire : river responses and local resident reactions. A sociogeographical landscape reading as a complement for ecological engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montembault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pordoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference « Continental Hydrosystems and European Territories faced with Different Water Laws »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Sion, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La participation, un facteur de renouvellement des pratiques paysagistes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montembault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque Paysage en partage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Genève, Suisse. pp.93 - 97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03110236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...64 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paysages et médiation : retour d'expériences pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference « Continental Hydrosystems and European Territories faced with Different Water Laws »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Sion, Switzerland</w:t>
+              <w:t xml:space="preserve">Colloque des écoles nationales supérieures d'architecture de Lyon et St Etienne atelier "Vers un nouveau cycle de vie des territoires ruraux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, St Etienne (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...555 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimonialiser la nature et les paysages : contradictions et paradoxes au sujet des épis de la Loire armoricaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pordoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimonaliser la nature : valeurs et processus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Pau (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00745925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modalités de la conflictualité paysagère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conflits et violences dans les campagnes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Caen (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le remodelage des épis de la Loire armoricaine : patrimoine naturel vs patrimoine culturel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montembault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque des écoles nationales supérieures d'architecture de Lyon et St Etienne atelier "Vers un nouveau cycle de vie des territoires ruraux"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, St Etienne (FRA), France</w:t>
+              <w:t xml:space="preserve">135ème congrès des sociétés historiques et scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Neuchâtel (CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet de paysage : politiques paysagères et pratiques paysagistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire UMR CITERES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Tours (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729563v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-00729564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage outil, les outils du paysage</w:t>
               </w:r>
@@ -5449,64 +5449,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage dans les politiques publiques au Maghreb. Une notion opératoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6116,238 +6116,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05543437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Définitions : acteurs (avec L Lelli), culture (avec N Guillaumont), gouvernance (avec P Dérioz)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Métis Presses. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des mots pour apprendre et enseigner AVEC LE PAYSAGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-2-940711-42-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le paysage comme catégorie d'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le paysage est un projet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9791037039460</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermann</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04990990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur un chantier pédagogique : la “rénovation verte du quartier” de Belle-Beille à Angers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Geisler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Bourigault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les écoles d’architecture et de paysage dans leur territoire. Actes du 3e séminaire « Ville, territoire, paysage »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6734,51 +6734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Geisler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montembault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6810,57 +6810,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01509780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Projet de paysage participatif à Villandry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Geisler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Luginbuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montembault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Saint-Etienne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Explorer le territoire par le projet - L'ingénierie territoriale à l'épreuve des pratiques de conception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, pp.203-217, 2015, Explorer le territoire par le projet. L'ingénierie territoriale à l'épreuve des pratiques de conception, 978-2-86272-677-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01343337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet de paysage participatif à Villandry : retours d’expérience d’une recherche-action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Geisler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Luginbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montembault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Lardon; Alexis Pernet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Explorer le territoire par le projet. L'ingénierie territoriale à l'épreuve des pratiques de conception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Saint-Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.203, 2015, Espace rural &amp; projet spatial (ERPS), 978-2-86272-677-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Participation et renouvellement des pratiques paysagistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montembault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6909,496 +7180,225 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Luginbühl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversité, paysage et cadre de vie. La démocratie en pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Victoires éditions, pp.171-187/287, 2015, 2351132386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...83 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Saint-Etienne. </w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Another Loire: The armorican Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Fort and M. -F. André. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Explorer le territoire par le projet - L'ingénierie territoriale à l'épreuve des pratiques de conception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 5, pp.203-217, 2015, Explorer le territoire par le projet. L'ingénierie territoriale à l'épreuve des pratiques de conception, 978-2-86272-677-9</w:t>
+              <w:t xml:space="preserve">Landscapes and Landforms of France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.61--70, 2014, World Geomorphological Landscapes, 978-94-007-7022-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...162 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paysages de l'agriculture périurbaine : lettres croisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montembault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Atlas des campagnes de l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.258--259, 2014, 978-2-7535-3373-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240134v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01240141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ronds-points, &amp;quot;&amp;quot;paysages émergents&amp;quot;&amp;quot; ?</w:t>
               </w:r>
@@ -7492,51 +7492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montembault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pordoy Claire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7645,165 +7645,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01324095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La tension esthétique / politique dans l’action publique sur les paysages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paysage politique : le regard de l’artiste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses univresitaires de Rennes, 2011, 978-2-7535-1271-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01324104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La tension esthétique / politique dans l'action publique sur les paysages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysage et politique : le regard de l'artiste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.95-106, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729370v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01324104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des conflits révélateurs de la territorialisation du projet de paysage. Exemples ligériens</w:t>
               </w:r>
@@ -8326,51 +8326,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que nous disent nos paysages ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montembault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9097,50 +9097,994 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Épisode 7 : Les enjeux de la critique : enseignement et apprentissages professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Critique Et Projet De Paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bercovitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Biehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épisode 4 : Quelles sont les visées et les enjeux de la critique d’espaces publics ? Partie 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Critique Et Projet De Paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bercovitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Biehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épisode 2 : Réception de la critique par les concepteur·trices : comment la critique est-elle accueillie, recherchée et intégrée au processus de conception ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Critique Et Projet De Paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Biehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Keravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lolita Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épisode 1 : Présentation du Collectif Critique et projet de paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Critique Et Projet De Paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bercovitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Biehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épisode 3 : Quelles sont les visées et les enjeux de la critique d’espaces publics ? Partie 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Critique Et Projet De Paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bercovitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Biehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épisode 6 - Comment mener la critique de projets d'espaces publics ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Critique Et Projet De Paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bercovitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Biehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épisode 5 - Retour sur la critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Critique Et Projet De Paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bercovitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Biehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épisode 8 : La critique et les médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Critique Et Projet De Paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bercovitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Biehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Épisode 9 : Bilan des échanges de ces États généraux de la critique de projets d'espace public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectif Critique Et Projet De Paysage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9185,1001 +10129,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04532377v1</w:t>
-              </w:r>
-[...942 lines deleted...]
-                <w:t xml:space="preserve">hal-04532235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId184"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -10334,51 +10334,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05206738v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Davodeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1118678ar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371027v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Geisler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.23379" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04220731v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03717903v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.27954" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03615954v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.23597" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447177v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Blanchon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Biehler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delbaere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehrmann Sabine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.20958" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447197v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.24783" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02972233v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdes.026.0051" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447119v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02498068v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bourigault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141834v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montembault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02973679v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Toublanc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Paradis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.870" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936671v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02964523v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sgard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;rioz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.175.0105" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01827814v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.12277" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02971423v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344154v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243134v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392768v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.1599" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343355v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199607v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239109v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Leconte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01224254v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983888v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4729" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660759v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4714" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983889v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pordoy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.423.0241" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729307v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.679.0246" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842514v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Sant'Anna" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729604v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788156v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729242v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729881v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788754v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201113v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325588v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02923895v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02924038v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02923844v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02969600v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936733v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02969639v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03031811v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03084503v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03084746v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936689v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509767v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Romain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255060v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510805v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110236v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254932v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pordoy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254935v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nuscia Ta&#239;bi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ballouche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassana Ciss&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Hannani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00912577v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00912578v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00912571v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barraud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taillade" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00912576v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110264v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00745925v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729372v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729380v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729563v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729564v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788155v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108355v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110233v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729251v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788818v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304379v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=avec l'&#233;quipe de la Didactique du Paysage" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447081v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936638v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543437v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990990v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991089v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03615942v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141821v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02273821v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Partoune" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lelli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872915v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Germaine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/en/r5181-demanteler-les-barrages-pour-restaurer-les-cours-d-eau.html" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509780v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01224251v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343337v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Luginbuhl" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510807v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Luginb&#252;hl" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240134v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240141v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240135v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324086v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pordoy Claire" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324095v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729370v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324104v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788157v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324113v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324119v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325492v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137924v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05206740v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Noaillac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asds.672" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02997674v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02976456v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03064798v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00912575v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00920106v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00920113v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788750v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890949v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Tribout" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00492307v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03025163v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532377v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Critique Et Projet De Paysage" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bercovitz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532278v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532201v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532212v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532322v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532172v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ramos" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Keravel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Voisin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532122v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532337v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532235v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05206738v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Davodeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1118678ar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371027v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Geisler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.23379" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04220731v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03717903v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.27954" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03615954v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.23597" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447177v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Blanchon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Biehler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delbaere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehrmann Sabine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.20958" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447197v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.24783" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447119v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02972233v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdes.026.0051" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141834v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montembault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02498068v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bourigault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02973679v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Toublanc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Paradis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.870" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936671v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02964523v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sgard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;rioz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.175.0105" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01827814v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.12277" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02971423v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344154v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392768v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.1599" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343355v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243134v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199607v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239109v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Leconte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01224254v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660759v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4714" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983889v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pordoy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.423.0241" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983888v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4729" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729307v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.679.0246" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842514v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Sant'Anna" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729604v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729242v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788156v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729881v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201113v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788754v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325588v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02924038v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02923844v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02923895v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02969600v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936733v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02969639v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03084503v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03084746v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936689v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03031811v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509767v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Romain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255060v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510805v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00912577v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00912578v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254935v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nuscia Ta&#239;bi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ballouche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassana Ciss&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Hannani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00912571v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barraud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taillade" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00912576v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110264v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254932v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pordoy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110236v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729380v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00745925v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729372v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729564v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729563v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788155v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108355v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110233v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729251v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788818v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304379v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=avec l'&#233;quipe de la Didactique du Paysage" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447081v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936638v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05543437v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991089v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990990v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03615942v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141821v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02273821v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Partoune" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lelli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872915v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Germaine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/en/r5181-demanteler-les-barrages-pour-restaurer-les-cours-d-eau.html" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509780v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343337v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Luginbuhl" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510807v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Luginb&#252;hl" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01224251v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240141v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240134v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240135v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324086v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pordoy Claire" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324095v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324104v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729370v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788157v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324113v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324119v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325492v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137924v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05206740v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Noaillac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asds.672" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02997674v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02976456v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03064798v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00912575v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00920106v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00920113v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788750v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890949v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Tribout" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00492307v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03025163v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532322v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Critique Et Projet De Paysage" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bercovitz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532212v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532172v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ramos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Keravel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Voisin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532122v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532201v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532278v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532235v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532337v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532377v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>