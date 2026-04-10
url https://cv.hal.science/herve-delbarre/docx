--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -229,295 +229,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the Alaskan Layered Pollution and Chemical Analysis (ALPACA) Field Experiment</w:t>
+                <w:t xml:space="preserve">Investigating the industrial origin of terpenoids in a coastal city in northern France: A source apportionment combining anthropogenic, biogenic, and oxygenated VOC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Simpson</w:t>
+                <w:t xml:space="preserve">Mariana Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingqiu Mao</w:t>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilberto Fochesatto</w:t>
+                <w:t xml:space="preserve">Charbel Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathy S. Law</w:t>
+                <w:t xml:space="preserve">Shouwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Decarlo</w:t>
+                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS ES&amp;T Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 1 (3), pp.200-222. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 928, pp.172098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsestair.3c00076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04476422v2</w:t>
+                <w:t xml:space="preserve">hal-04550559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the industrial origin of terpenoids in a coastal city in northern France: A source apportionment combining anthropogenic, biogenic, and oxygenated VOC</w:t>
+                <w:t xml:space="preserve">Overview of the Alaskan Layered Pollution and Chemical Analysis (ALPACA) Field Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Farhat</w:t>
+                <w:t xml:space="preserve">William Simpson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Borbon</w:t>
+                <w:t xml:space="preserve">Jingqiu Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charbel Afif</w:t>
+                <w:t xml:space="preserve">Gilberto Fochesatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shouwen Zhang</w:t>
+                <w:t xml:space="preserve">Kathy S. Law</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
+                <w:t xml:space="preserve">Peter Decarlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 928, pp.172098. </w:t>
+              <w:t xml:space="preserve">ACS ES&amp;T Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (3), pp.200-222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsestair.3c00076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04550559v1</w:t>
+                <w:t xml:space="preserve">insu-04476422v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intricate behavior of winter pollution in Hanoi over the 2006–2020 semi-climatic period</w:t>
               </w:r>
@@ -765,1618 +765,1618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near real-time PM1 chemical composition measurements at a French urban background and coastal site under industrial influence over more than a year: Temporal variability and assessment of sulfur-containing emissions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shouwen Zhang</w:t>
+                <w:t xml:space="preserve">Key factors explaining severe air pollution episodes in Hanoi during 2019 winter season</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bao Anh Phung Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delbarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Deboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Dieudonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Tison</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cyril Gengembre</w:t>
+                <w:t xml:space="preserve">Dien Nguyen Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2020.117960⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (6), pp.101068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apr.2021.101068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975490v1</w:t>
+                <w:t xml:space="preserve">insu-03214373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of Coherent Structures over Paris: A Study Based on an Automated Classification Method for Doppler Lidar Observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near real-time PM1 chemical composition measurements at a French urban background and coastal site under industrial influence over more than a year: Temporal variability and assessment of sulfur-containing emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shouwen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Beaugard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioannis Cheliotis</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Egor Dmitriev</w:t>
+                <w:t xml:space="preserve">Cyril Gengembre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JAMC-D-21-0014.1⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 244, pp.117960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2020.117960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03386278v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key factors explaining severe air pollution episodes in Hanoi during 2019 winter season</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bao Anh Phung Ngoc</w:t>
+                <w:t xml:space="preserve">Properties of Coherent Structures over Paris: A Study Based on an Automated Classification Method for Doppler Lidar Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Cheliotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Dieudonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elsa Dieudonné</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dien Nguyen Tran</w:t>
+                <w:t xml:space="preserve">Egor Dmitriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (6), pp.101068. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (11), pp.1545-1559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apr.2021.101068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/JAMC-D-21-0014.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03214373v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03386278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Air Quality Modeling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automated Classification of Regional Meteorological Events in a Coastal Area Using In Situ Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Sokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egor Dmitriev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gengembre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delbarre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAPAN journal of metrology society of India</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12647-020-00371-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (4), pp.723-739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JTECH-D-19-0120.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291116v1</w:t>
+                <w:t xml:space="preserve">hal-04290683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Classification of Regional Meteorological Events in a Coastal Area Using In Situ Measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Gengembre</w:t>
+                <w:t xml:space="preserve">Temporal and spatial trends in aerosols near the English Channel – An air quality success story?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingxi Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle C.E. Buxmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delbarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fourmentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Smyth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JTECH-D-19-0120.1⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric environment: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6, pp.100074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aeaoa.2020.100074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290683v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal and spatial trends in aerosols near the English Channel – An air quality success story?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joelle C.E. Buxmann</w:t>
+                <w:t xml:space="preserve">Detecting turbulent structures on single Doppler lidar large datasets: an automated classification method for horizontal scans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Cheliotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Dieudonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Sokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egor Dmitriev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric environment: X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aeaoa.2020.100074⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (12), pp.6579-6592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-13-6579-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290689v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting turbulent structures on single Doppler lidar large datasets: an automated classification method for horizontal scans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Egor Dmitriev</w:t>
+                <w:t xml:space="preserve">Ozone Lidar Observations in the City of Paris: Seasonal Variability and Role of The Nocturnal Low Level Jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ancellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ravetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Pazmino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (12), pp.6579-6592. </w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, The 29th International Laser Radar Conference (ILRC 29), 237, 4p. / 03022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-13-6579-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202023703022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290936v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02899069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone Lidar Observations in the City of Paris: Seasonal Variability and Role of The Nocturnal Low Level Jet</w:t>
+                <w:t xml:space="preserve">A Review of Air Quality Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Ancellet</w:t>
+                <w:t xml:space="preserve">Khaoula Karroum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Ravetta</w:t>
+                <w:t xml:space="preserve">Yijun Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Pelon</w:t>
+                <w:t xml:space="preserve">Yao-Yi Chiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Pazmino</w:t>
+                <w:t xml:space="preserve">Yann Ben Maissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Klein</w:t>
+                <w:t xml:space="preserve">Mohamed El Haziti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, The 29th International Laser Radar Conference (ILRC 29), 237, 4p. / 03022. </w:t>
+              <w:t xml:space="preserve">MAPAN journal of metrology society of India</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (2), pp.287-300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202023703022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12647-020-00371-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02899069v1</w:t>
+                <w:t xml:space="preserve">hal-04291116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on the near-field evolution of industrial plumes from metalworking activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of vertical mixing and nighttime transport on surface ozone variability in the morning in Paris and the surrounding region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ravetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ari Setyan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Véronique Riffault</w:t>
+                <w:t xml:space="preserve">Jennie L. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ancellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.02.399⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 197, pp.92-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02552750v1</w:t>
+                <w:t xml:space="preserve">insu-01894633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol variability induced by atmospheric dynamics in a coastal area of Senegal, North-Western Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large-scale particulate air pollution and chemical fingerprint of volcanic sulfate aerosols from the 2014-2015 Holuhraun flood lava eruption of Bárðarbunga volcano (Iceland)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Boichu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Augustin</w:t>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura-Hélèna Rivellini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Riffault</w:t>
+                <w:t xml:space="preserve">Yunjiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2019.01.041⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (22), pp.14253-14287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-19-14253-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02080486v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of vertical mixing and nighttime transport on surface ozone variability in the morning in Paris and the surrounding region</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Ravetta</w:t>
+                <w:t xml:space="preserve">Investigation on the near-field evolution of industrial plumes from metalworking activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ari Setyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennie L. Thomas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Augustin</w:t>
+                <w:t xml:space="preserve">Pascal Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Deboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.10.009⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 668, pp.443-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.02.399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01894633v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale particulate air pollution and chemical fingerprint of volcanic sulfate aerosols from the 2014-2015 Holuhraun flood lava eruption of Bárðarbunga volcano (Iceland)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aerosol variability induced by atmospheric dynamics in a coastal area of Senegal, North-Western Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Favez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura-Hélèna Rivellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Choël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yunjiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (22), pp.14253-14287. </w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 203, pp.228-241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-19-14253-2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2019.01.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383172v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offshore winds obtained from a network of wind‐profiler radars during HyMeX</w:t>
               </w:r>
@@ -2509,51 +2509,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster Analysis of Atmospheric Dynamics and Pollution Transport in a Coastal Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egor Dmitriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Maksimovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2630,51 +2630,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine and Ultrafine Particles in the Vicinity of Industrial Activities: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jovanna Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2682,51 +2682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliou Mbengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ari Setyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 45 (21), pp.2305-2356. </w:t>
@@ -2758,286 +2758,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of wildland fire smoke plume dynamics and aerosol load using UV scanning lidar and fire-atmosphere modelling during the Mediterranean Letia 2010 experiment</w:t>
+                <w:t xml:space="preserve">The BLLAST field experiment: Boundary-Layer Late Afternoon and Sunset Turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Leroy-Cancellieri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Augustin</w:t>
+                <w:t xml:space="preserve">M. Lothon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Filippi</w:t>
+                <w:t xml:space="preserve">F. Lohou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Mari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Fourmentin</w:t>
+                <w:t xml:space="preserve">D. Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Couvreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E R Pardyjak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (20), pp.10931 - 10960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-14-10931-2014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958633v1</w:t>
+                <w:t xml:space="preserve">hal-04868950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The BLLAST field experiment: Boundary-Layer Late Afternoon and Sunset Turbulence</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of wildland fire smoke plume dynamics and aerosol load using UV scanning lidar and fire-atmosphere modelling during the Mediterranean Letia 2010 experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fleur Couvreux</w:t>
+                <w:t xml:space="preserve">Valérie Leroy-Cancellieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E R Pardyjak</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fourmentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, pp.509-523</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04868950v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation of lidar signals: application to aerosol forecasting in the western Mediterranean basin</w:t>
               </w:r>
@@ -3170,51 +3170,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing of free-tropospheric air with the lowland boundary layer during anabatic transport to a high altitude station</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoforos Tsamalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ravetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gheusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3281,366 +3281,366 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00963559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast changes in chemical composition and size distribution of fine particles during the near-field transport of industrial plumes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a methodology examining the behaviours of VOCs source apportionment with micro-meteorology analysis in an urban and industrial area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Blond</w:t>
+                <w:t xml:space="preserve">Yang Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Léonardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fourmentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.03.068⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 162, pp.15-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2011.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02874139v1</w:t>
+                <w:t xml:space="preserve">hal-04249509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a methodology examining the behaviours of VOCs source apportionment with micro-meteorology analysis in an urban and industrial area</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Sauvage</w:t>
+                <w:t xml:space="preserve">Fast changes in chemical composition and size distribution of fine particles during the near-field transport of industrial plumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Deboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Léonardis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nadine Locoge</w:t>
+                <w:t xml:space="preserve">François Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 162, pp.15-28. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 427-428, pp.126-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2011.10.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.03.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249509v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pic 2005, a field campaign to investigate low-tropospheric ozone variability in the Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gheusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ravetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3781,51 +3781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fourmentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 101 (4), pp.902-910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3995,557 +3995,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a sea breeze on the boundary layer dynamics and atmospheric stratification in a coastal area of the North Sea.</w:t>
+                <w:t xml:space="preserve">Regional transport and dilution during high-pollution episodes in southern France: Summary of findings from the Field Experiment to Constraint Models of Atmospheric Pollution and Emissions Transport (ESCOMPTE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Talbot</w:t>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ancellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Arteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Augustin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10546-007-9185-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 112 (D13), pp.D13105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006JD007494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00482351v1</w:t>
+                <w:t xml:space="preserve">hal-00161535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone et pollution atmosphérique à grande échelle (2)La campagne de mesures Pic 2005</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transport and dispersion of atmospheric sulphur dioxide from an industrial coastal area during a sea-breeze event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Gheusi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Ravetta</w:t>
+                <w:t xml:space="preserve">V. Willart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delbarre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Numéro 59, pp.31-38</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (6), pp.15989-16022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02162979v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00328243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional transport and dilution during high-pollution episodes in southern France: Summary of findings from the Field Experiment to Constraint Models of Atmospheric Pollution and Emissions Transport (ESCOMPTE)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joaquim Arteta</w:t>
+                <w:t xml:space="preserve">Impact of a sea breeze on the boundary layer dynamics and atmospheric stratification in a coastal area of the North Sea.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Willart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2006JD007494⟩</w:t>
+              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 125 (1), pp.133-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10546-007-9185-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00161535v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport and dispersion of atmospheric sulphur dioxide from an industrial coastal area during a sea-breeze event</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ozone et pollution atmosphérique à grande échelle (2)La campagne de mesures Pic 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gheusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Talbot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Augustin</w:t>
+                <w:t xml:space="preserve">Amandine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ravetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Willart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Delbarre</w:t>
+                <w:t xml:space="preserve">Bernard Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 7 (6), pp.15989-16022</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Numéro 59, pp.31-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00328243v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02162979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of local meteorological events and their relationship with ozone and aerosols during an ESCOMPTE photochemical episode</w:t>
               </w:r>
@@ -4570,51 +4570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lohou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Puygrenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4850,51 +4850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bénech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6223,103 +6223,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Anthropogenic Terpenoids mAtter in Atmospheric Chemistry?: highlights from the DATAbASE project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union (AGU) General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, San Francisco (CA), United States</w:t>
@@ -6467,507 +6467,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03758103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor Placement Optimization: A Case Study of PM10 Network in Dunkirk.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaoula Karroum</w:t>
+                <w:t xml:space="preserve">Statistical study of coherent turbulent structures properties observed by a Doppler lidar over Paris during two months</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Cheliotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Dieudonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egor Dmitriev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th World Congress on New Technologies (NewTech'20)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Virtual, France. pp.ICEPR 144, </w:t>
+              <w:t xml:space="preserve">22nd EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Online, Unknown Region. pp.id.7156, </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11159/icepr20.144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-7156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04294929v1</w:t>
+                <w:t xml:space="preserve">insu-04460419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated multi-classifier recognition of atmospheric turbulent structures obtained by Doppler lidar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensor Placement Optimization: A Case Study of PM10 Network in Dunkirk.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Karroum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ben Maissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Haziti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Problems of Earth Remote Sensing, RPERS 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Krasnoyarsk, Russia. pp.03013, </w:t>
+              <w:t xml:space="preserve">The 6th World Congress on New Technologies (NewTech'20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Virtual, France. pp.ICEPR 144, </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/202022303013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11159/icepr20.144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04294837v1</w:t>
+                <w:t xml:space="preserve">hal-04294929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical study of coherent turbulent structures properties observed by a Doppler lidar over Paris during two months</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Automated multi-classifier recognition of atmospheric turbulent structures obtained by Doppler lidar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Sokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egor Dmitriev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Cheliotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delbarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Dieudonné</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Egor Dmitriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd EGU General Assembly 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Online, Unknown Region. pp.id.7156, </w:t>
+              <w:t xml:space="preserve">Regional Problems of Earth Remote Sensing, RPERS 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Krasnoyarsk, Russia. pp.03013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-7156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202022303013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04460419v1</w:t>
+                <w:t xml:space="preserve">hal-04294837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OZONE LIDAR OBSERVATIONS IN THE CITY OF PARIS: SEASONAL VARIABILITY AND ROLE OF THE NOCTURNAL LOW LEVEL JET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ancellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ravetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Pazmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Laser Radar Conference (ILRC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Hefei, China. pp.279-282</w:t>
@@ -7169,51 +7169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7389,90 +7389,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the vertical gradient of ozone in the lower troposphere in Paris using LIDAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ravetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennie L Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ancellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7514,64 +7514,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse multi-échelles de la variabilité météorologique par couplage d’observations micro-météorologiques et de la télédétection lidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gengembre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shouwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Dieudonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7639,64 +7639,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale analysis of meteorological variability by coupling micrometeorology and Lidar remote sensing over one year</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gengembre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shouwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Dieudonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7816,51 +7816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de restitution des projets ADEME-CORTEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
@@ -7889,103 +7889,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des résultats de campagne sur le site de Port-Est, Dunkerque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shouwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Leonardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire interne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atmo Nord-Pas de Calais, Jan 2015, Lille, France</w:t>
@@ -8014,77 +8014,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures en temps réel de la fraction submicronique des aérosols sur la région dunkerquoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shouwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8152,64 +8152,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’ozonolyse du limonène en réacteur à écoulement : coefficient de vitesse et formation d’aérosols organiques secondaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8247,64 +8247,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches physico-chimiques du comportement, en champ proche, des émissions urbaines et industrielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8342,64 +8342,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination des sources de la matière organique particulaire par modélisation sources-récepteur en zone multi-influencée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Crenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shouwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ari Setyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8868,51 +8868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bénech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9030,1062 +9030,1062 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00020446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban atmospheric stratification and its dynamics : ABL development above the city of Marseille and in the surroundings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Said</w:t>
+                <w:t xml:space="preserve">Introduction of LIDAR system for monitoring gaseous and aerosol pollutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Urban Air Quality – Measurement, Modelling and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, Prague, Czech Republic. pp.388-391</w:t>
+              <w:t xml:space="preserve">1st Workshop of the european INTERREG III program Interregional centre for studies of environment : characterisation, physico-chemistry, transport and impacts of pollutants in the environment of Transmanche regions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00972414v1</w:t>
+                <w:t xml:space="preserve">hal-00020158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UBL/CLU-ESCOMPTE: the urban boundary layer field experiment over Marseille and the database</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Durand</w:t>
+                <w:t xml:space="preserve">Urban atmospheric stratification and its dynamics : ABL development above the city of Marseille and in the surroundings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Moppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Benech</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Urban Air Quality Conference (UAQ4) : Measurement Modelling and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, Prague, Czech Republic. pp.392-395</w:t>
+              <w:t xml:space="preserve">4th International Conference on Urban Air Quality – Measurement, Modelling and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Prague, Czech Republic. pp.388-391</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00972415v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00972414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the boundary layer and low troposphere in the area of Marseille. Time evolution of the vertical stratification through ground remote-sensed data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Delbarre</w:t>
+                <w:t xml:space="preserve">UBL/CLU-ESCOMPTE: the urban boundary layer field experiment over Marseille and the database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mestayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Fréjafon</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th ESCOMPTE Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Toulouse, France</w:t>
+              <w:t xml:space="preserve">4th Urban Air Quality Conference (UAQ4) : Measurement Modelling and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Prague, Czech Republic. pp.392-395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020160v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00972415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UBL/CLU-ESCOMPTE: the urban boundary layer field experiment over Marseille and the data base</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Durand</w:t>
+                <w:t xml:space="preserve">Study of the boundary layer and low troposphere in the area of Marseille. Time evolution of the vertical stratification through ground remote-sensed data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Campistron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fréjafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International conference on Urban Air Quality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, Prague, Czech Republic. 4 p</w:t>
+              <w:t xml:space="preserve">5th ESCOMPTE Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763221v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban atmospheric stratification and its dynamics: ABL development above the city of Marseille and in the surroundings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Saïd</w:t>
+                <w:t xml:space="preserve">UBL/CLU-ESCOMPTE: the urban boundary layer field experiment over Marseille and the data base</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mestayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Delbarre</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Urban Air Quality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">4. International conference on Urban Air Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Prague, Czech Republic. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00141811v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction of LIDAR system for monitoring gaseous and aerosol pollutants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Urban atmospheric stratification and its dynamics: ABL development above the city of Marseille and in the surroundings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Moppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Workshop of the european INTERREG III program Interregional centre for studies of environment : characterisation, physico-chemistry, transport and impacts of pollutants in the environment of Transmanche regions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Urban Air Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00020158v1</w:t>
+                <w:t xml:space="preserve">hal-00141811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First UV lidar (LPCA/ULCO) results on the atmospheric stratification during the ESCOMPTE campaign</w:t>
+                <w:t xml:space="preserve">Observation spatio-temporelle des polluants gazeux et des aérosols par LIDAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delbarre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Mesoscale Transport and Dilution / ESCOMPTE Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées thématiques du Contrat de Plan Etat-Région Métrologie des polluants gazeux et des aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00020153v1</w:t>
+                <w:t xml:space="preserve">hal-00020056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application d'un lidar UV à l'observation de la qualité de l'air</w:t>
+                <w:t xml:space="preserve">First UV lidar (LPCA/ULCO) results on the atmospheric stratification during the ESCOMPTE campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Fédération de Recherche ELICO : " observation satellitaire et transfert radiatif"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Wimereux, France</w:t>
+              <w:t xml:space="preserve">2nd Mesoscale Transport and Dilution / ESCOMPTE Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00020057v1</w:t>
+                <w:t xml:space="preserve">hal-00020153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond laser source for real time atmospheric gas sensing in the UV-visible</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application d'un lidar UV à l'observation de la qualité de l'air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delbarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on High Resolution Molecular Spectroscopy (PRAHA 2002)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Journée de la Fédération de Recherche ELICO : " observation satellitaire et transfert radiatif"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Wimereux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00020154v1</w:t>
+                <w:t xml:space="preserve">hal-00020057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation spatio-temporelle des polluants gazeux et des aérosols par LIDAR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Femtosecond laser source for real time atmospheric gas sensing in the UV-visible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Tassou-Ere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Przygodzki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delbarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques du Contrat de Plan Etat-Région Métrologie des polluants gazeux et des aérosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">17th International Conference on High Resolution Molecular Spectroscopy (PRAHA 2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00020056v1</w:t>
+                <w:t xml:space="preserve">hal-00020154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10142,51 +10142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andebo Abesha Waza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulemane Halif Ngagine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10228,103 +10228,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlighting the industrial origin of terpenoids in a coastal city in northern France : a source-apportionment approach of Volatile Organic Compounds (VOCs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Dominutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall meeting 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, New Orleans (LA), United States</w:t>
@@ -10472,1705 +10472,1705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of industrial contribution and ship emissions at an industrial and coastal site in Northern France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Relationship between meteorological phenomena and air pollution in an urbanized and industrialized coastal area in northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gengembre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shouwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Sokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Dieudonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference - EAC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03122261v1</w:t>
+                <w:t xml:space="preserve">hal-03119134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of industrial contribution to air quality at an urban and industrial coastal site in Northern France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Harmattan, sea breeze, Nocturnal Low-Level Jet dynamics and aerosol variability in a coastal area of Senegal, Western Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Crumeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rivellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Derimian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Choël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journée scientifique du Labex CaPPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Atelier thématique « Propriétés et impacts des poussières terrigènes sur le climat et l'environnement »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638941v1</w:t>
+                <w:t xml:space="preserve">hal-04306428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmattan, sea breeze, Nocturnal Low-Level Jet dynamics and aerosol variability in a coastal area of Senegal, Western Africa</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Assessment of industrial contribution and ship emissions at an industrial and coastal site in Northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shouwen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fourmentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delbarre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier thématique « Propriétés et impacts des poussières terrigènes sur le climat et l'environnement »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Créteil, France</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference - EAC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04306428v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between meteorological phenomena and air pollution in an urbanized and industrialized coastal area in northern France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Assessment of industrial contribution to air quality at an urban and industrial coastal site in Northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shouwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fourmentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delbarre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">3ème Journée scientifique du Labex CaPPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03119134v1</w:t>
+                <w:t xml:space="preserve">hal-04638941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un an de mesures de la composition chimique des particules submicroniques en proximité de la zone industrialo-portuaire de Dunkerque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shouwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fourmentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journée scientifique du Labex CaPPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Villeneuve d’Ascq, France</w:t>
+              <w:t xml:space="preserve">30ème Congrès Français sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04597465v1</w:t>
+                <w:t xml:space="preserve">hal-03145817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and near-field evolution of fine particles in a plume from a metallurgy plant: Results from the NANO-INDUS project</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Un an de mesures de la composition chimique des particules submicroniques en proximité de la zone industrialo-portuaire de Dunkerque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shouwen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fourmentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU-GAC-MAC-CGU Joint Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">2ème Journée scientifique du Labex CaPPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03119127v1</w:t>
+                <w:t xml:space="preserve">hal-04597465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of industrial contribution to air quality at an urban and industrial coastal site in Northern France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Formation and near-field evolution of fine particles in a plume from a metallurgy plant: Results from the NANO-INDUS project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ari Setyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Deboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd VDI-Expert Forum on Atmospheric Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">AGU-GAC-MAC-CGU Joint Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638925v1</w:t>
+                <w:t xml:space="preserve">hal-03119127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One year online chemical speciation of submicron particulate matter (PM1) sampled at a French industrial and coastal site</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Assessment of industrial contribution to air quality at an urban and industrial coastal site in Northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shouwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fourmentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delbarre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">2nd VDI-Expert Forum on Atmospheric Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03119122v1</w:t>
+                <w:t xml:space="preserve">hal-04638925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un an de mesures de la composition chimique des particules submicroniques en proximité de la zone industrialo-portuaire de Dunkerque</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">One year online chemical speciation of submicron particulate matter (PM1) sampled at a French industrial and coastal site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shouwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fourmentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème Congrès Français sur les Aérosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145817v1</w:t>
+                <w:t xml:space="preserve">hal-03119122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One year of real-time chemical speciation measurements of submicron particulate matter (PM1) at a receptor site impacted by industrial emissions in Dunkirk, France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Nano-Indus – Les particules fines (PM2,5 et nanoparticules émises par la métallurgie : caractérisation physico-chimique et processus de formation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ari Setyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Deboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Fourmentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Sino-French Joint Workshop on Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03119044v1</w:t>
+                <w:t xml:space="preserve">hal-04638558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Campagne d’observation longue des particules submicroniques et de la dynamique atmosphérique sur un site dunkerquois sous influence industrielle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">One year of real-time chemical speciation measurements of submicron particulate matter (PM1) at a receptor site impacted by industrial emissions in Dunkirk, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shouwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fourmentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Doctorants PC2A-EMD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">4th Sino-French Joint Workshop on Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306161v1</w:t>
+                <w:t xml:space="preserve">hal-03119044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-Indus – Les particules fines (PM2,5 et nanoparticules émises par la métallurgie : caractérisation physico-chimique et processus de formation)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Campagne d’observation longue des particules submicroniques et de la dynamique atmosphérique sur un site dunkerquois sous influence industrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shouwen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delbarre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">Journée des Doctorants PC2A-EMD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638558v1</w:t>
+                <w:t xml:space="preserve">hal-04306161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation chimique et granulométrique de particules fines prélevées en proximité de zone industrielle en lien avec la dynamique atmosphérique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Characterization and Near-Field Evolution of Fine Particles Emitted by a Metallurgy Plant: Results of the NANO-INDUS Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ari Setyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Deboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème Congrès Français sur les Aérosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">AAAR 32nd Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Portland, OR, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03130192v1</w:t>
+                <w:t xml:space="preserve">hal-02868536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of fine particles in the near-field of a metallurgy plant: Overview of the NANO-INDUS project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ari Setyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference (EAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic</w:t>
@@ -12193,260 +12193,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse dynamique, en champ proche et à résolution temporelle fine, du carbone organique atmosphérique en situation urbaine sous influence industrielle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Caractérisation chimique et granulométrique de particules fines prélevées en proximité de zone industrielle en lien avec la dynamique atmosphérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ari Setyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliou Mbengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Doctorants EMD-PC2A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Douai, France</w:t>
+              <w:t xml:space="preserve">28ème Congrès Français sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638040v1</w:t>
+                <w:t xml:space="preserve">hal-03130192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Near-Field Evolution of Fine Particles Emitted by a Metallurgy Plant: Results of the NANO-INDUS Project</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Analyse dynamique, en champ proche et à résolution temporelle fine, du carbone organique atmosphérique en situation urbaine sous influence industrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shouwen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delbarre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAR 32nd Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Portland, OR, United States. </w:t>
+              <w:t xml:space="preserve">Journée des Doctorants EMD-PC2A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02868536v1</w:t>
+                <w:t xml:space="preserve">hal-04638040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in refractive index of standard telecommunication fiber through exposure to femtosecond laser pulses at 810 nm</w:t>
               </w:r>
@@ -12826,51 +12826,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AE6B060E"/>
+    <w:nsid w:val="D6E4705C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13057,51 +13057,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-delbarre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8596-9467" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078878705" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197863248" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431453213" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04476422v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Simpson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingqiu Mao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Fochesatto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy S. Law" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Decarlo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestair.3c00076" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550559v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Farhat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Afif" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouwen Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172098" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04289773v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Anh Phung Ngoc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delbarre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deboudt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song-Tung Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.119669" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04291006v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Sokolov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ebojie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4480" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975490v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tison" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Beaugard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gengembre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2020.117960" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03386278v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Cheliotis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor Dmitriev" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-21-0014.1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03214373v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dien Nguyen Tran" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2021.101068" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04291116v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Karroum" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijun Lin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Yi Chiang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ben Maissa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Haziti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12647-020-00371-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04290683v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-19-0120.1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04290689v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxi Yang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle C.E. Buxmann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmentin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Smyth" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2020.100074" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04290936v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-6579-2020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02899069v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ravetta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pazmino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Klein" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202023703022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552750v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Setyan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Flament" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.399" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080486v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-H&#233;l&#232;na Rivellini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cho&#235;l" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.01.041" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01894633v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie L. Thomas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.10.009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383172v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boichu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjiang Zhang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-14253-2019" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864256v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sa&#239;d" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Campistron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Canut" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Doerenbecher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2749" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143877v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Maksimovich" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-016-0174-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552789v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovanna Arndt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marris" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Mbengue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2015.1025636" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958633v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leroy-Cancellieri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Filippi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mari" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868950v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lothon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lohou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pino" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Couvreux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E R Pardyjak" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-10931-2014" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094647v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiguo Wang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sartelet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sicard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-12031-2014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963559v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoforos Tsamalis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gheusi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2014.03.011" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874139v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blond" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.03.068" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1XLK0MP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04249509v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xiang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.10.012" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTZX2457-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613004v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevalier-Rosso" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2011.04.014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NW1WQTC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996050v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Boyouk" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois L&#233;on" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ATMOSRES.2011.05.016" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437923v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;on" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Podvin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deroo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.06.053" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCWFJHT3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482351v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Talbot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Willart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-007-9185-6" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z5MG4CSF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02162979v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gheusi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chevalier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Campistron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161535v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Arteta" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD007494" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328243v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Talbot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Willart" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330093v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lohou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Puygrenier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-24-2809-2006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111637v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Mestayer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-004-9241-4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FAB5EEEB6029437FB2C627B9763A305625C36BE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138880v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sa&#239;d" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;nech" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2004.04.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019575v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Przygodzki" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fertein" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hindle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Bychkov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tassou-Ere" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019579v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fr&#233;ville" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.2169" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019473v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(03)01282-3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RHDR9Q2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019580v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bocquet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019011v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arif Hidayat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Douay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.40.003506" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457927v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boucher" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400050006" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T0MH1M8J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457942v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1026489332723" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J8DJ9BQC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460204v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaix" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Iracane" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(93)90080-2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFB9Z9CH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272065v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Haezebrouck" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Maynard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-3463" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637235v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farhat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Afif" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deguillaume" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusanter" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494186v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03758103v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Brett" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Javier Fochesatto" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Raut" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04294929v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/icepr20.144" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04294837v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202022303013" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04460419v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-7156" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399680v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04294934v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yegor Dmitriev" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kozoderov" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Melnik" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2532965" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426771v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193304v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le M&#233;haut&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benoit" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C&#233;zard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goular" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Planchat" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2325554" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04427552v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie L Thomas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wilson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146070v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122290v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638847v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597452v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leonardis" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130202v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306420v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638506v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145614v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crenn" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Wroblewski" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278075v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Y. Alleman" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arndt" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blond" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dewaele" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338469v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aboukais" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aimoz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alleman" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Br&#233;mard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142809v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puygrenier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020170v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gizard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020446v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972414v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Moppert" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Said" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Geffroy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972415v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durand" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Benech" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020160v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benech" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fr&#233;jafon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763221v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141811v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020158v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020153v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020057v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020154v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020056v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170076v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deguine" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andebo Abesha Waza" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulemane Halif Ngagine" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151476v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375479v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingshuo Meng" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoxuan Wang" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dewaele" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122261v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638941v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306428v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crumeyrolle" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rivellini" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Derimian" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119134v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597465v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119127v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638925v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119122v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145817v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119044v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306161v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638558v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130192v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02335009v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638040v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868536v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020049v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Niay" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BGPP.2001.BThC24" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01272473v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Basart" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dulac" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Baldasano" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nabat" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24478-5_13" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-delbarre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8596-9467" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078878705" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197863248" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431453213" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550559v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Farhat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Afif" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouwen Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172098" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04476422v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Simpson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingqiu Mao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Fochesatto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy S. Law" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Decarlo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestair.3c00076" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04289773v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Anh Phung Ngoc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delbarre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deboudt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song-Tung Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.119669" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04291006v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Sokolov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ebojie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4480" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03214373v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dien Nguyen Tran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2021.101068" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975490v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tison" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Beaugard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gengembre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2020.117960" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03386278v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Cheliotis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor Dmitriev" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-21-0014.1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04290683v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-19-0120.1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04290689v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxi Yang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle C.E. Buxmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmentin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Smyth" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2020.100074" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04290936v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-6579-2020" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02899069v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ravetta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pazmino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Klein" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202023703022" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04291116v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Karroum" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijun Lin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Yi Chiang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ben Maissa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Haziti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12647-020-00371-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01894633v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie L. Thomas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.10.009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383172v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boichu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjiang Zhang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-14253-2019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552750v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Setyan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Flament" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.399" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080486v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-H&#233;l&#232;na Rivellini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cho&#235;l" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.01.041" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864256v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sa&#239;d" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Campistron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Canut" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Doerenbecher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2749" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143877v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Maksimovich" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-016-0174-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552789v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovanna Arndt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marris" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Mbengue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2015.1025636" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868950v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lothon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lohou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pino" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Couvreux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E R Pardyjak" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-10931-2014" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958633v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leroy-Cancellieri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Filippi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mari" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094647v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiguo Wang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sartelet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sicard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-12031-2014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963559v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoforos Tsamalis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gheusi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2014.03.011" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04249509v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xiang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.10.012" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTZX2457-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874139v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blond" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.03.068" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1XLK0MP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613004v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevalier-Rosso" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2011.04.014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NW1WQTC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996050v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Boyouk" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois L&#233;on" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ATMOSRES.2011.05.016" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437923v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;on" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Podvin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deroo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.06.053" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCWFJHT3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161535v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Arteta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD007494" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328243v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Talbot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Willart" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482351v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Talbot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Willart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-007-9185-6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z5MG4CSF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02162979v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gheusi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chevalier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Campistron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330093v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lohou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Puygrenier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-24-2809-2006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111637v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Mestayer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-004-9241-4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FAB5EEEB6029437FB2C627B9763A305625C36BE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138880v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sa&#239;d" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;nech" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2004.04.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019575v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Przygodzki" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fertein" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hindle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Bychkov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tassou-Ere" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019579v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fr&#233;ville" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.2169" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019473v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(03)01282-3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RHDR9Q2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019580v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bocquet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019011v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arif Hidayat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Douay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.40.003506" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457927v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boucher" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400050006" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T0MH1M8J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457942v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1026489332723" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J8DJ9BQC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460204v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaix" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Iracane" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(93)90080-2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFB9Z9CH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272065v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Haezebrouck" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Maynard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-3463" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637235v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farhat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Afif" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deguillaume" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusanter" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494186v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03758103v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Brett" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Javier Fochesatto" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Raut" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04460419v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-7156" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04294929v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/icepr20.144" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04294837v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202022303013" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399680v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04294934v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yegor Dmitriev" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kozoderov" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Melnik" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2532965" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426771v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193304v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le M&#233;haut&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benoit" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C&#233;zard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goular" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Planchat" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2325554" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04427552v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie L Thomas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wilson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146070v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122290v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638847v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597452v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leonardis" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130202v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306420v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638506v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145614v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crenn" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Wroblewski" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278075v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Y. Alleman" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arndt" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blond" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dewaele" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338469v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aboukais" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aimoz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alleman" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Br&#233;mard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142809v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puygrenier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020170v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gizard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020446v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020158v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972414v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Moppert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Said" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Geffroy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972415v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durand" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Benech" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020160v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benech" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fr&#233;jafon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763221v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141811v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020056v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020153v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020057v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020154v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170076v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deguine" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andebo Abesha Waza" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulemane Halif Ngagine" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151476v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375479v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingshuo Meng" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoxuan Wang" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dewaele" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119134v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306428v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crumeyrolle" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rivellini" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Derimian" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122261v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638941v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145817v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597465v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119127v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638925v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119122v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638558v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119044v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306161v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868536v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02335009v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130192v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638040v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020049v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Niay" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BGPP.2001.BThC24" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01272473v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Basart" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dulac" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Baldasano" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nabat" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24478-5_13" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>