--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -229,295 +229,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the industrial origin of terpenoids in a coastal city in northern France: A source apportionment combining anthropogenic, biogenic, and oxygenated VOC</w:t>
+                <w:t xml:space="preserve">Overview of the Alaskan Layered Pollution and Chemical Analysis (ALPACA) Field Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Farhat</w:t>
+                <w:t xml:space="preserve">William Simpson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Borbon</w:t>
+                <w:t xml:space="preserve">Jingqiu Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charbel Afif</w:t>
+                <w:t xml:space="preserve">Gilberto Fochesatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shouwen Zhang</w:t>
+                <w:t xml:space="preserve">Kathy S. Law</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
+                <w:t xml:space="preserve">Peter Decarlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 928, pp.172098. </w:t>
+              <w:t xml:space="preserve">ACS ES&amp;T Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (3), pp.200-222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsestair.3c00076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04550559v1</w:t>
+                <w:t xml:space="preserve">insu-04476422v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the Alaskan Layered Pollution and Chemical Analysis (ALPACA) Field Experiment</w:t>
+                <w:t xml:space="preserve">Investigating the industrial origin of terpenoids in a coastal city in northern France: A source apportionment combining anthropogenic, biogenic, and oxygenated VOC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Simpson</w:t>
+                <w:t xml:space="preserve">Mariana Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingqiu Mao</w:t>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilberto Fochesatto</w:t>
+                <w:t xml:space="preserve">Charbel Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathy S. Law</w:t>
+                <w:t xml:space="preserve">Shouwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Decarlo</w:t>
+                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS ES&amp;T Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 1 (3), pp.200-222. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 928, pp.172098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsestair.3c00076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04476422v2</w:t>
+                <w:t xml:space="preserve">hal-04550559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intricate behavior of winter pollution in Hanoi over the 2006–2020 semi-climatic period</w:t>
               </w:r>
@@ -765,1618 +765,1618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key factors explaining severe air pollution episodes in Hanoi during 2019 winter season</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elsa Dieudonné</w:t>
+                <w:t xml:space="preserve">Near real-time PM1 chemical composition measurements at a French urban background and coastal site under industrial influence over more than a year: Temporal variability and assessment of sulfur-containing emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shouwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dien Nguyen Tran</w:t>
+                <w:t xml:space="preserve">Emmanuel Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Beaugard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gengembre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apr.2021.101068⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 244, pp.117960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2020.117960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03214373v1</w:t>
+                <w:t xml:space="preserve">hal-02975490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near real-time PM1 chemical composition measurements at a French urban background and coastal site under industrial influence over more than a year: Temporal variability and assessment of sulfur-containing emissions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Properties of Coherent Structures over Paris: A Study Based on an Automated Classification Method for Doppler Lidar Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Gengembre</w:t>
+                <w:t xml:space="preserve">Ioannis Cheliotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Dieudonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delbarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Sokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egor Dmitriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2020.117960⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (11), pp.1545-1559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JAMC-D-21-0014.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975490v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03386278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of Coherent Structures over Paris: A Study Based on an Automated Classification Method for Doppler Lidar Observations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioannis Cheliotis</w:t>
+                <w:t xml:space="preserve">Key factors explaining severe air pollution episodes in Hanoi during 2019 winter season</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bao Anh Phung Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delbarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Dieudonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egor Dmitriev</w:t>
+                <w:t xml:space="preserve">Dien Nguyen Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 60 (11), pp.1545-1559. </w:t>
+              <w:t xml:space="preserve">Atmospheric Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (6), pp.101068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/JAMC-D-21-0014.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apr.2021.101068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03386278v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03214373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Classification of Regional Meteorological Events in a Coastal Area Using In Situ Measurements</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Review of Air Quality Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Karroum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yijun Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao-Yi Chiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ben Maissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Haziti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JTECH-D-19-0120.1⟩</w:t>
+              <w:t xml:space="preserve">MAPAN journal of metrology society of India</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (2), pp.287-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12647-020-00371-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04290683v1</w:t>
+                <w:t xml:space="preserve">hal-04291116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal and spatial trends in aerosols near the English Channel – An air quality success story?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingxi Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle C.E. Buxmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fourmentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Smyth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric environment: X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6, pp.100074. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aeaoa.2020.100074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting turbulent structures on single Doppler lidar large datasets: an automated classification method for horizontal scans</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elsa Dieudonné</w:t>
+                <w:t xml:space="preserve">Automated Classification of Regional Meteorological Events in a Coastal Area Using In Situ Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Sokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egor Dmitriev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gengembre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delbarre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-13-6579-2020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (4), pp.723-739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JTECH-D-19-0120.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290936v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone Lidar Observations in the City of Paris: Seasonal Variability and Role of The Nocturnal Low Level Jet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amélie Klein</w:t>
+                <w:t xml:space="preserve">Detecting turbulent structures on single Doppler lidar large datasets: an automated classification method for horizontal scans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Cheliotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Dieudonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delbarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Sokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egor Dmitriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, The 29th International Laser Radar Conference (ILRC 29), 237, 4p. / 03022. </w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (12), pp.6579-6592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202023703022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/amt-13-6579-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02899069v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Air Quality Modeling</w:t>
+                <w:t xml:space="preserve">Ozone Lidar Observations in the City of Paris: Seasonal Variability and Role of The Nocturnal Low Level Jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaoula Karroum</w:t>
+                <w:t xml:space="preserve">Gérard Ancellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yijun Lin</w:t>
+                <w:t xml:space="preserve">François Ravetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yao-Yi Chiang</w:t>
+                <w:t xml:space="preserve">Jacques Pelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Ben Maissa</w:t>
+                <w:t xml:space="preserve">Andrea Pazmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed El Haziti</w:t>
+                <w:t xml:space="preserve">Amélie Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAPAN journal of metrology society of India</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 35 (2), pp.287-300. </w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, The 29th International Laser Radar Conference (ILRC 29), 237, 4p. / 03022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12647-020-00371-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202023703022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291116v1</w:t>
+                <w:t xml:space="preserve">insu-02899069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of vertical mixing and nighttime transport on surface ozone variability in the morning in Paris and the surrounding region</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation on the near-field evolution of industrial plumes from metalworking activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennie L. Thomas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Augustin</w:t>
+                <w:t xml:space="preserve">Ari Setyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Deboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.10.009⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 668, pp.443-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.02.399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01894633v1</w:t>
+                <w:t xml:space="preserve">hal-02552750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale particulate air pollution and chemical fingerprint of volcanic sulfate aerosols from the 2014-2015 Holuhraun flood lava eruption of Bárðarbunga volcano (Iceland)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aerosol variability induced by atmospheric dynamics in a coastal area of Senegal, North-Western Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura-Hélèna Rivellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Choël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Boichu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yunjiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-19-14253-2019⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 203, pp.228-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2019.01.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383172v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on the near-field evolution of industrial plumes from metalworking activities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ari Setyan</w:t>
+                <w:t xml:space="preserve">Influence of vertical mixing and nighttime transport on surface ozone variability in the morning in Paris and the surrounding region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ravetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Flament</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Véronique Riffault</w:t>
+                <w:t xml:space="preserve">Jennie L. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ancellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.02.399⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 197, pp.92-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552750v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01894633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol variability induced by atmospheric dynamics in a coastal area of Senegal, North-Western Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large-scale particulate air pollution and chemical fingerprint of volcanic sulfate aerosols from the 2014-2015 Holuhraun flood lava eruption of Bárðarbunga volcano (Iceland)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Boichu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Augustin</w:t>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura-Hélèna Rivellini</w:t>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Choël</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Riffault</w:t>
+                <w:t xml:space="preserve">Yunjiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 203, pp.228-241. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (22), pp.14253-14287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2019.01.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-19-14253-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02080486v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offshore winds obtained from a network of wind‐profiler radars during HyMeX</w:t>
               </w:r>
@@ -2509,51 +2509,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster Analysis of Atmospheric Dynamics and Pollution Transport in a Coastal Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egor Dmitriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Maksimovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2630,51 +2630,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine and Ultrafine Particles in the Vicinity of Industrial Activities: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jovanna Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2682,51 +2682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliou Mbengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ari Setyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 45 (21), pp.2305-2356. </w:t>
@@ -2758,286 +2758,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The BLLAST field experiment: Boundary-Layer Late Afternoon and Sunset Turbulence</w:t>
+                <w:t xml:space="preserve">Evaluation of wildland fire smoke plume dynamics and aerosol load using UV scanning lidar and fire-atmosphere modelling during the Mediterranean Letia 2010 experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lothon</w:t>
+                <w:t xml:space="preserve">Valérie Leroy-Cancellieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lohou</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Pino</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E R Pardyjak</w:t>
+                <w:t xml:space="preserve">Céline Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fourmentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, pp.509-523</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04868950v1</w:t>
+                <w:t xml:space="preserve">hal-00958633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of wildland fire smoke plume dynamics and aerosol load using UV scanning lidar and fire-atmosphere modelling during the Mediterranean Letia 2010 experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The BLLAST field experiment: Boundary-Layer Late Afternoon and Sunset Turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lothon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lohou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Leroy-Cancellieri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Augustin</w:t>
+                <w:t xml:space="preserve">Fleur Couvreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Filippi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Fourmentin</w:t>
+                <w:t xml:space="preserve">E R Pardyjak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (20), pp.10931 - 10960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-14-10931-2014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00958633v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation of lidar signals: application to aerosol forecasting in the western Mediterranean basin</w:t>
               </w:r>
@@ -3170,51 +3170,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing of free-tropospheric air with the lowland boundary layer during anabatic transport to a high altitude station</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoforos Tsamalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ravetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gheusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3281,366 +3281,366 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00963559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a methodology examining the behaviours of VOCs source apportionment with micro-meteorology analysis in an urban and industrial area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast changes in chemical composition and size distribution of fine particles during the near-field transport of industrial plumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Deboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Xiang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nadine Locoge</w:t>
+                <w:t xml:space="preserve">François Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2011.10.012⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 427-428, pp.126-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.03.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249509v1</w:t>
+                <w:t xml:space="preserve">hal-02874139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast changes in chemical composition and size distribution of fine particles during the near-field transport of industrial plumes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Flament</w:t>
+                <w:t xml:space="preserve">Development of a methodology examining the behaviours of VOCs source apportionment with micro-meteorology analysis in an urban and industrial area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Blond</w:t>
+                <w:t xml:space="preserve">Thierry Léonardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fourmentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 427-428, pp.126-138. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 162, pp.15-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.03.068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2011.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02874139v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pic 2005, a field campaign to investigate low-tropospheric ozone variability in the Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gheusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ravetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3781,51 +3781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fourmentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 101 (4), pp.902-910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3995,557 +3995,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional transport and dilution during high-pollution episodes in southern France: Summary of findings from the Field Experiment to Constraint Models of Atmospheric Pollution and Emissions Transport (ESCOMPTE)</w:t>
+                <w:t xml:space="preserve">Impact of a sea breeze on the boundary layer dynamics and atmospheric stratification in a coastal area of the North Sea.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Drobinski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gérard Ancellet</w:t>
+                <w:t xml:space="preserve">Charles Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquim Arteta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Augustin</w:t>
+                <w:t xml:space="preserve">Céline Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Willart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2006JD007494⟩</w:t>
+              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 125 (1), pp.133-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10546-007-9185-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00161535v1</w:t>
+                <w:t xml:space="preserve">hal-00482351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport and dispersion of atmospheric sulphur dioxide from an industrial coastal area during a sea-breeze event</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ozone et pollution atmosphérique à grande échelle (2)La campagne de mesures Pic 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Willart</w:t>
+                <w:t xml:space="preserve">François Gheusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ravetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delbarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 7 (6), pp.15989-16022</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Numéro 59, pp.31-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00328243v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02162979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a sea breeze on the boundary layer dynamics and atmospheric stratification in a coastal area of the North Sea.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Talbot</w:t>
+                <w:t xml:space="preserve">Transport and dispersion of atmospheric sulphur dioxide from an industrial coastal area during a sea-breeze event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Willart</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Willart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (6), pp.15989-16022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00482351v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00328243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone et pollution atmosphérique à grande échelle (2)La campagne de mesures Pic 2005</w:t>
+                <w:t xml:space="preserve">Regional transport and dilution during high-pollution episodes in southern France: Summary of findings from the Field Experiment to Constraint Models of Atmospheric Pollution and Emissions Transport (ESCOMPTE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Gheusi</w:t>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ancellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Chevalier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bernard Campistron</w:t>
+                <w:t xml:space="preserve">Joaquim Arteta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 112 (D13), pp.D13105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006JD007494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02162979v1</w:t>
+                <w:t xml:space="preserve">hal-00161535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of local meteorological events and their relationship with ozone and aerosols during an ESCOMPTE photochemical episode</w:t>
               </w:r>
@@ -4570,51 +4570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lohou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Puygrenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4850,51 +4850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bénech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6223,103 +6223,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Anthropogenic Terpenoids mAtter in Atmospheric Chemistry?: highlights from the DATAbASE project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union (AGU) General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, San Francisco (CA), United States</w:t>
@@ -6467,507 +6467,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03758103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical study of coherent turbulent structures properties observed by a Doppler lidar over Paris during two months</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elsa Dieudonné</w:t>
+                <w:t xml:space="preserve">Sensor Placement Optimization: A Case Study of PM10 Network in Dunkirk.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Karroum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ben Maissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Haziti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd EGU General Assembly 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Online, Unknown Region. pp.id.7156, </w:t>
+              <w:t xml:space="preserve">The 6th World Congress on New Technologies (NewTech'20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Virtual, France. pp.ICEPR 144, </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-7156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11159/icepr20.144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04460419v1</w:t>
+                <w:t xml:space="preserve">hal-04294929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor Placement Optimization: A Case Study of PM10 Network in Dunkirk.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automated multi-classifier recognition of atmospheric turbulent structures obtained by Doppler lidar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egor Dmitriev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Cheliotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Dieudonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th World Congress on New Technologies (NewTech'20)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Virtual, France. pp.ICEPR 144, </w:t>
+              <w:t xml:space="preserve">Regional Problems of Earth Remote Sensing, RPERS 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Krasnoyarsk, Russia. pp.03013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11159/icepr20.144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202022303013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04294929v1</w:t>
+                <w:t xml:space="preserve">hal-04294837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated multi-classifier recognition of atmospheric turbulent structures obtained by Doppler lidar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical study of coherent turbulent structures properties observed by a Doppler lidar over Paris during two months</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Cheliotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Dieudonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delbarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egor Dmitriev</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elsa Dieudonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Problems of Earth Remote Sensing, RPERS 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Krasnoyarsk, Russia. pp.03013, </w:t>
+              <w:t xml:space="preserve">22nd EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Online, Unknown Region. pp.id.7156, </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/202022303013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-7156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04294837v1</w:t>
+                <w:t xml:space="preserve">insu-04460419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OZONE LIDAR OBSERVATIONS IN THE CITY OF PARIS: SEASONAL VARIABILITY AND ROLE OF THE NOCTURNAL LOW LEVEL JET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ancellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ravetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Pazmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Laser Radar Conference (ILRC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Hefei, China. pp.279-282</w:t>
@@ -7124,355 +7124,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sea breeze dynamics on aerosols physicochemical properties and toxicity in an industrialized city</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">All-fibered coherent-differential absorption lidar at 1.645 μm for simultaneous methane and wind-speed measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Billet</w:t>
+                <w:t xml:space="preserve">Simon Le Méhauté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Cazier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karine Deboudt</w:t>
+                <w:t xml:space="preserve">Philippe Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cézard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Goular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Planchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2325554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04426771v1</w:t>
+                <w:t xml:space="preserve">hal-02193304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-fibered coherent-differential absorption lidar at 1.645 μm for simultaneous methane and wind-speed measurements</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Goular</w:t>
+                <w:t xml:space="preserve">Influence of sea breeze dynamics on aerosols physicochemical properties and toxicity in an industrialized city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Planchat</w:t>
+                <w:t xml:space="preserve">Sylvain Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Remote Sensing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2018, Vienne, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193304v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the vertical gradient of ozone in the lower troposphere in Paris using LIDAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ravetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennie L Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ancellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7514,64 +7514,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse multi-échelles de la variabilité météorologique par couplage d’observations micro-météorologiques et de la télédétection lidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gengembre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shouwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Dieudonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7639,64 +7639,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale analysis of meteorological variability by coupling micrometeorology and Lidar remote sensing over one year</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gengembre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shouwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Dieudonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7816,51 +7816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de restitution des projets ADEME-CORTEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
@@ -7889,103 +7889,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des résultats de campagne sur le site de Port-Est, Dunkerque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shouwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Leonardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire interne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atmo Nord-Pas de Calais, Jan 2015, Lille, France</w:t>
@@ -8014,77 +8014,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures en temps réel de la fraction submicronique des aérosols sur la région dunkerquoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shouwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8152,64 +8152,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’ozonolyse du limonène en réacteur à écoulement : coefficient de vitesse et formation d’aérosols organiques secondaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8247,64 +8247,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches physico-chimiques du comportement, en champ proche, des émissions urbaines et industrielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8342,64 +8342,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination des sources de la matière organique particulaire par modélisation sources-récepteur en zone multi-influencée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Crenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shouwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ari Setyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8493,51 +8493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8823,1269 +8823,1269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00142809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex stratification and layers dynamics above Marseille and suburb on Juin 26th (IOP 2B)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of gaseous and particulate pollutants in the atmosphere with LIDAR system, 2nd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delbarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Mesoscale Transport and Dilution Escompte workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop of the european INTERREG III Interregional centre for studies of environment : characterisation, physico-chemistry, transport and impacts of pollutants in the environment of Transmanche regions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Rigton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00020170v1</w:t>
+                <w:t xml:space="preserve">hal-00020446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of gaseous and particulate pollutants in the atmosphere with LIDAR system, 2nd</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complex stratification and layers dynamics above Marseille and suburb on Juin 26th (IOP 2B)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bénech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Campistron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop of the european INTERREG III Interregional centre for studies of environment : characterisation, physico-chemistry, transport and impacts of pollutants in the environment of Transmanche regions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Rigton, United Kingdom</w:t>
+              <w:t xml:space="preserve">3rd Mesoscale Transport and Dilution Escompte workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020446v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction of LIDAR system for monitoring gaseous and aerosol pollutants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Urban atmospheric stratification and its dynamics : ABL development above the city of Marseille and in the surroundings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Moppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Workshop of the european INTERREG III program Interregional centre for studies of environment : characterisation, physico-chemistry, transport and impacts of pollutants in the environment of Transmanche regions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Urban Air Quality – Measurement, Modelling and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Prague, Czech Republic. pp.388-391</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00020158v1</w:t>
+                <w:t xml:space="preserve">ineris-00972414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban atmospheric stratification and its dynamics : ABL development above the city of Marseille and in the surroundings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Said</w:t>
+                <w:t xml:space="preserve">UBL/CLU-ESCOMPTE: the urban boundary layer field experiment over Marseille and the database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mestayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Delbarre</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Urban Air Quality – Measurement, Modelling and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, Prague, Czech Republic. pp.388-391</w:t>
+              <w:t xml:space="preserve">4th Urban Air Quality Conference (UAQ4) : Measurement Modelling and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Prague, Czech Republic. pp.392-395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00972414v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00972415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UBL/CLU-ESCOMPTE: the urban boundary layer field experiment over Marseille and the database</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Durand</w:t>
+                <w:t xml:space="preserve">Study of the boundary layer and low troposphere in the area of Marseille. Time evolution of the vertical stratification through ground remote-sensed data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Benech</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Campistron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fréjafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Urban Air Quality Conference (UAQ4) : Measurement Modelling and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, Prague, Czech Republic. pp.392-395</w:t>
+              <w:t xml:space="preserve">5th ESCOMPTE Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00972415v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the boundary layer and low troposphere in the area of Marseille. Time evolution of the vertical stratification through ground remote-sensed data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Delbarre</w:t>
+                <w:t xml:space="preserve">UBL/CLU-ESCOMPTE: the urban boundary layer field experiment over Marseille and the data base</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mestayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Fréjafon</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th ESCOMPTE Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Toulouse, France</w:t>
+              <w:t xml:space="preserve">4. International conference on Urban Air Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Prague, Czech Republic. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020160v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UBL/CLU-ESCOMPTE: the urban boundary layer field experiment over Marseille and the data base</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Durand</w:t>
+                <w:t xml:space="preserve">Urban atmospheric stratification and its dynamics: ABL development above the city of Marseille and in the surroundings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Moppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International conference on Urban Air Quality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, Prague, Czech Republic. 4 p</w:t>
+              <w:t xml:space="preserve">4th International Conference on Urban Air Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763221v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban atmospheric stratification and its dynamics: ABL development above the city of Marseille and in the surroundings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Saïd</w:t>
+                <w:t xml:space="preserve">Introduction of LIDAR system for monitoring gaseous and aerosol pollutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Urban Air Quality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">1st Workshop of the european INTERREG III program Interregional centre for studies of environment : characterisation, physico-chemistry, transport and impacts of pollutants in the environment of Transmanche regions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00141811v1</w:t>
+                <w:t xml:space="preserve">hal-00020158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation spatio-temporelle des polluants gazeux et des aérosols par LIDAR</w:t>
+                <w:t xml:space="preserve">First UV lidar (LPCA/ULCO) results on the atmospheric stratification during the ESCOMPTE campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delbarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques du Contrat de Plan Etat-Région Métrologie des polluants gazeux et des aérosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">2nd Mesoscale Transport and Dilution / ESCOMPTE Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00020056v1</w:t>
+                <w:t xml:space="preserve">hal-00020153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First UV lidar (LPCA/ULCO) results on the atmospheric stratification during the ESCOMPTE campaign</w:t>
+                <w:t xml:space="preserve">Application d'un lidar UV à l'observation de la qualité de l'air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Mesoscale Transport and Dilution / ESCOMPTE Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée de la Fédération de Recherche ELICO : " observation satellitaire et transfert radiatif"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Wimereux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00020153v1</w:t>
+                <w:t xml:space="preserve">hal-00020057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application d'un lidar UV à l'observation de la qualité de l'air</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Femtosecond laser source for real time atmospheric gas sensing in the UV-visible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Tassou-Ere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Przygodzki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delbarre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Fédération de Recherche ELICO : " observation satellitaire et transfert radiatif"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Wimereux, France</w:t>
+              <w:t xml:space="preserve">17th International Conference on High Resolution Molecular Spectroscopy (PRAHA 2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00020057v1</w:t>
+                <w:t xml:space="preserve">hal-00020154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond laser source for real time atmospheric gas sensing in the UV-visible</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observation spatio-temporelle des polluants gazeux et des aérosols par LIDAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delbarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on High Resolution Molecular Spectroscopy (PRAHA 2002)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Journées thématiques du Contrat de Plan Etat-Région Métrologie des polluants gazeux et des aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00020154v1</w:t>
+                <w:t xml:space="preserve">hal-00020056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10142,51 +10142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andebo Abesha Waza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulemane Halif Ngagine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10228,103 +10228,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlighting the industrial origin of terpenoids in a coastal city in northern France : a source-apportionment approach of Volatile Organic Compounds (VOCs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Dominutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall meeting 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, New Orleans (LA), United States</w:t>
@@ -10392,51 +10392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaoxuan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10472,1705 +10472,1705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between meteorological phenomena and air pollution in an urbanized and industrialized coastal area in northern France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Assessment of industrial contribution and ship emissions at an industrial and coastal site in Northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shouwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fourmentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delbarre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference - EAC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03119134v1</w:t>
+                <w:t xml:space="preserve">hal-03122261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmattan, sea breeze, Nocturnal Low-Level Jet dynamics and aerosol variability in a coastal area of Senegal, Western Africa</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Assessment of industrial contribution to air quality at an urban and industrial coastal site in Northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shouwen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fourmentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delbarre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier thématique « Propriétés et impacts des poussières terrigènes sur le climat et l'environnement »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Créteil, France</w:t>
+              <w:t xml:space="preserve">3ème Journée scientifique du Labex CaPPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306428v1</w:t>
+                <w:t xml:space="preserve">hal-04638941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of industrial contribution and ship emissions at an industrial and coastal site in Northern France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Harmattan, sea breeze, Nocturnal Low-Level Jet dynamics and aerosol variability in a coastal area of Senegal, Western Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Crumeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rivellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Derimian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Choël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference - EAC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">Atelier thématique « Propriétés et impacts des poussières terrigènes sur le climat et l'environnement »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03122261v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of industrial contribution to air quality at an urban and industrial coastal site in Northern France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Relationship between meteorological phenomena and air pollution in an urbanized and industrialized coastal area in northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gengembre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shouwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Sokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Dieudonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journée scientifique du Labex CaPPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638941v1</w:t>
+                <w:t xml:space="preserve">hal-03119134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un an de mesures de la composition chimique des particules submicroniques en proximité de la zone industrialo-portuaire de Dunkerque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shouwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fourmentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème Congrès Français sur les Aérosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">2ème Journée scientifique du Labex CaPPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145817v1</w:t>
+                <w:t xml:space="preserve">hal-04597465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un an de mesures de la composition chimique des particules submicroniques en proximité de la zone industrialo-portuaire de Dunkerque</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Formation and near-field evolution of fine particles in a plume from a metallurgy plant: Results from the NANO-INDUS project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ari Setyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Deboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Fourmentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journée scientifique du Labex CaPPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Villeneuve d’Ascq, France</w:t>
+              <w:t xml:space="preserve">AGU-GAC-MAC-CGU Joint Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04597465v1</w:t>
+                <w:t xml:space="preserve">hal-03119127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and near-field evolution of fine particles in a plume from a metallurgy plant: Results from the NANO-INDUS project</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Assessment of industrial contribution to air quality at an urban and industrial coastal site in Northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shouwen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fourmentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delbarre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU-GAC-MAC-CGU Joint Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">2nd VDI-Expert Forum on Atmospheric Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03119127v1</w:t>
+                <w:t xml:space="preserve">hal-04638925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of industrial contribution to air quality at an urban and industrial coastal site in Northern France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">One year online chemical speciation of submicron particulate matter (PM1) sampled at a French industrial and coastal site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shouwen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fourmentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd VDI-Expert Forum on Atmospheric Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638925v1</w:t>
+                <w:t xml:space="preserve">hal-03119122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One year online chemical speciation of submicron particulate matter (PM1) sampled at a French industrial and coastal site</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Un an de mesures de la composition chimique des particules submicroniques en proximité de la zone industrialo-portuaire de Dunkerque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shouwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fourmentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">30ème Congrès Français sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03119122v1</w:t>
+                <w:t xml:space="preserve">hal-03145817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-Indus – Les particules fines (PM2,5 et nanoparticules émises par la métallurgie : caractérisation physico-chimique et processus de formation)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">One year of real-time chemical speciation measurements of submicron particulate matter (PM1) at a receptor site impacted by industrial emissions in Dunkirk, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shouwen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fourmentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">4th Sino-French Joint Workshop on Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638558v1</w:t>
+                <w:t xml:space="preserve">hal-03119044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One year of real-time chemical speciation measurements of submicron particulate matter (PM1) at a receptor site impacted by industrial emissions in Dunkirk, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Campagne d’observation longue des particules submicroniques et de la dynamique atmosphérique sur un site dunkerquois sous influence industrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shouwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delbarre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Sino-French Joint Workshop on Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée des Doctorants PC2A-EMD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03119044v1</w:t>
+                <w:t xml:space="preserve">hal-04306161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Campagne d’observation longue des particules submicroniques et de la dynamique atmosphérique sur un site dunkerquois sous influence industrielle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Nano-Indus – Les particules fines (PM2,5 et nanoparticules émises par la métallurgie : caractérisation physico-chimique et processus de formation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ari Setyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Deboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Doctorants PC2A-EMD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306161v1</w:t>
+                <w:t xml:space="preserve">hal-04638558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Near-Field Evolution of Fine Particles Emitted by a Metallurgy Plant: Results of the NANO-INDUS Project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Caractérisation chimique et granulométrique de particules fines prélevées en proximité de zone industrielle en lien avec la dynamique atmosphérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ari Setyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliou Mbengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Flament</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAR 32nd Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Portland, OR, United States. </w:t>
+              <w:t xml:space="preserve">28ème Congrès Français sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02868536v1</w:t>
+                <w:t xml:space="preserve">hal-03130192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of fine particles in the near-field of a metallurgy plant: Overview of the NANO-INDUS project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ari Setyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference (EAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic</w:t>
@@ -12193,260 +12193,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation chimique et granulométrique de particules fines prélevées en proximité de zone industrielle en lien avec la dynamique atmosphérique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Analyse dynamique, en champ proche et à résolution temporelle fine, du carbone organique atmosphérique en situation urbaine sous influence industrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shouwen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delbarre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème Congrès Français sur les Aérosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée des Doctorants EMD-PC2A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03130192v1</w:t>
+                <w:t xml:space="preserve">hal-04638040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse dynamique, en champ proche et à résolution temporelle fine, du carbone organique atmosphérique en situation urbaine sous influence industrielle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Characterization and Near-Field Evolution of Fine Particles Emitted by a Metallurgy Plant: Results of the NANO-INDUS Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ari Setyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Deboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Doctorants EMD-PC2A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Douai, France</w:t>
+              <w:t xml:space="preserve">AAAR 32nd Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Portland, OR, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638040v1</w:t>
+                <w:t xml:space="preserve">hal-02868536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in refractive index of standard telecommunication fiber through exposure to femtosecond laser pulses at 810 nm</w:t>
               </w:r>
@@ -12826,51 +12826,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D6E4705C"/>
+    <w:nsid w:val="F7A4EE60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13057,51 +13057,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-delbarre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8596-9467" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078878705" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197863248" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431453213" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550559v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Farhat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Afif" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouwen Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172098" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04476422v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Simpson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingqiu Mao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Fochesatto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy S. Law" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Decarlo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestair.3c00076" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04289773v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Anh Phung Ngoc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delbarre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deboudt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song-Tung Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.119669" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04291006v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Sokolov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ebojie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4480" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03214373v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dien Nguyen Tran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2021.101068" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975490v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tison" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Beaugard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gengembre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2020.117960" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03386278v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Cheliotis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor Dmitriev" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-21-0014.1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04290683v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-19-0120.1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04290689v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxi Yang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle C.E. Buxmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmentin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Smyth" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2020.100074" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04290936v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-6579-2020" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02899069v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ravetta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pazmino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Klein" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202023703022" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04291116v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Karroum" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijun Lin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Yi Chiang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ben Maissa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Haziti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12647-020-00371-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01894633v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie L. Thomas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.10.009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383172v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boichu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjiang Zhang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-14253-2019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552750v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Setyan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Flament" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.399" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080486v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-H&#233;l&#232;na Rivellini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cho&#235;l" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.01.041" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864256v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sa&#239;d" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Campistron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Canut" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Doerenbecher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2749" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143877v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Maksimovich" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-016-0174-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552789v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovanna Arndt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marris" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Mbengue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2015.1025636" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868950v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lothon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lohou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pino" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Couvreux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E R Pardyjak" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-10931-2014" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958633v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leroy-Cancellieri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Filippi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mari" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094647v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiguo Wang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sartelet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sicard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-12031-2014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963559v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoforos Tsamalis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gheusi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2014.03.011" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04249509v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xiang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.10.012" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTZX2457-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874139v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blond" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.03.068" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1XLK0MP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613004v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevalier-Rosso" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2011.04.014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NW1WQTC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996050v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Boyouk" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois L&#233;on" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ATMOSRES.2011.05.016" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437923v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;on" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Podvin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deroo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.06.053" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCWFJHT3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161535v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Arteta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD007494" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328243v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Talbot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Willart" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482351v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Talbot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Willart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-007-9185-6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z5MG4CSF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02162979v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gheusi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chevalier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Campistron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330093v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lohou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Puygrenier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-24-2809-2006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111637v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Mestayer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-004-9241-4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FAB5EEEB6029437FB2C627B9763A305625C36BE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138880v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sa&#239;d" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;nech" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2004.04.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019575v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Przygodzki" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fertein" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hindle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Bychkov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tassou-Ere" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019579v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fr&#233;ville" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.2169" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019473v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(03)01282-3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RHDR9Q2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019580v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bocquet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019011v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arif Hidayat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Douay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.40.003506" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457927v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boucher" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400050006" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T0MH1M8J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457942v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1026489332723" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J8DJ9BQC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460204v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaix" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Iracane" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(93)90080-2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFB9Z9CH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272065v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Haezebrouck" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Maynard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-3463" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637235v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farhat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Afif" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deguillaume" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusanter" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494186v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03758103v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Brett" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Javier Fochesatto" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Raut" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04460419v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-7156" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04294929v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/icepr20.144" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04294837v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202022303013" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399680v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04294934v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yegor Dmitriev" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kozoderov" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Melnik" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2532965" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426771v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193304v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le M&#233;haut&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benoit" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C&#233;zard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goular" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Planchat" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2325554" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04427552v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie L Thomas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wilson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146070v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122290v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638847v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597452v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leonardis" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130202v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306420v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638506v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145614v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crenn" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Wroblewski" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278075v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Y. Alleman" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arndt" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blond" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dewaele" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338469v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aboukais" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aimoz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alleman" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Br&#233;mard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142809v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puygrenier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020170v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gizard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020446v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020158v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972414v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Moppert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Said" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Geffroy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972415v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durand" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Benech" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020160v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benech" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fr&#233;jafon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763221v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141811v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020056v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020153v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020057v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020154v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170076v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deguine" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andebo Abesha Waza" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulemane Halif Ngagine" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151476v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375479v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingshuo Meng" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoxuan Wang" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dewaele" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119134v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306428v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crumeyrolle" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rivellini" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Derimian" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122261v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638941v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145817v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597465v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119127v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638925v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119122v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638558v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119044v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306161v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868536v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02335009v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130192v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638040v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020049v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Niay" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BGPP.2001.BThC24" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01272473v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Basart" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dulac" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Baldasano" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nabat" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24478-5_13" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-delbarre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8596-9467" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078878705" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197863248" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431453213" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04476422v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Simpson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingqiu Mao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Fochesatto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy S. Law" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Decarlo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestair.3c00076" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550559v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Farhat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Afif" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouwen Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172098" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04289773v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Anh Phung Ngoc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delbarre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deboudt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song-Tung Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.119669" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04291006v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Sokolov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ebojie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4480" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975490v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tison" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Beaugard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gengembre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2020.117960" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03386278v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Cheliotis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor Dmitriev" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-21-0014.1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03214373v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dien Nguyen Tran" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2021.101068" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04291116v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Karroum" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijun Lin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Yi Chiang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ben Maissa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Haziti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12647-020-00371-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04290689v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxi Yang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle C.E. Buxmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmentin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Smyth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2020.100074" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04290683v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-19-0120.1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04290936v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-6579-2020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02899069v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ravetta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pazmino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Klein" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202023703022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552750v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Setyan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Flament" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.399" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080486v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-H&#233;l&#232;na Rivellini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cho&#235;l" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.01.041" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01894633v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie L. Thomas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.10.009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383172v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boichu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjiang Zhang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-14253-2019" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864256v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sa&#239;d" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Campistron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Canut" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Doerenbecher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2749" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143877v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Maksimovich" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-016-0174-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552789v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovanna Arndt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marris" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Mbengue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2015.1025636" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958633v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leroy-Cancellieri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Filippi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mari" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868950v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lothon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lohou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pino" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Couvreux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E R Pardyjak" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-10931-2014" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094647v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiguo Wang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sartelet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sicard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-12031-2014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963559v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoforos Tsamalis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gheusi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2014.03.011" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874139v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blond" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.03.068" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1XLK0MP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04249509v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xiang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.10.012" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTZX2457-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613004v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevalier-Rosso" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2011.04.014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NW1WQTC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996050v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Boyouk" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois L&#233;on" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ATMOSRES.2011.05.016" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437923v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;on" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Podvin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deroo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.06.053" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCWFJHT3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482351v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Talbot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Willart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-007-9185-6" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z5MG4CSF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02162979v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gheusi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chevalier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Campistron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328243v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Talbot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Willart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161535v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Arteta" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD007494" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330093v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lohou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Puygrenier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-24-2809-2006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111637v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Mestayer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-004-9241-4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FAB5EEEB6029437FB2C627B9763A305625C36BE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138880v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sa&#239;d" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;nech" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2004.04.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019575v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Przygodzki" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fertein" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hindle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Bychkov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tassou-Ere" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019579v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fr&#233;ville" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.2169" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019473v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(03)01282-3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RHDR9Q2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019580v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bocquet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019011v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arif Hidayat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Douay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.40.003506" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457927v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boucher" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400050006" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T0MH1M8J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457942v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1026489332723" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J8DJ9BQC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460204v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaix" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Iracane" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(93)90080-2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFB9Z9CH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272065v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Haezebrouck" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Maynard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-3463" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637235v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farhat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Afif" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deguillaume" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusanter" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494186v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03758103v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Brett" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Javier Fochesatto" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Raut" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04294929v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/icepr20.144" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04294837v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202022303013" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04460419v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-7156" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399680v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04294934v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yegor Dmitriev" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kozoderov" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Melnik" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2532965" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193304v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le M&#233;haut&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benoit" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C&#233;zard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goular" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Planchat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2325554" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426771v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04427552v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie L Thomas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wilson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146070v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122290v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638847v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597452v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leonardis" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130202v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306420v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638506v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145614v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crenn" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Wroblewski" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278075v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Y. Alleman" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arndt" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blond" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dewaele" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338469v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aboukais" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aimoz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alleman" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Br&#233;mard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142809v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puygrenier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020446v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020170v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gizard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972414v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Moppert" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Said" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Geffroy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972415v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durand" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Benech" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020160v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benech" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fr&#233;jafon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763221v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141811v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020158v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020153v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020057v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020154v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020056v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170076v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deguine" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andebo Abesha Waza" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulemane Halif Ngagine" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151476v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375479v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingshuo Meng" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoxuan Wang" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dewaele" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122261v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638941v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306428v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crumeyrolle" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rivellini" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Derimian" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119134v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597465v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119127v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638925v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119122v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145817v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119044v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306161v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638558v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130192v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02335009v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638040v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868536v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020049v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Niay" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BGPP.2001.BThC24" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01272473v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Basart" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dulac" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Baldasano" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nabat" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24478-5_13" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>