--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1305,274 +1305,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal and spatial trends in aerosols near the English Channel – An air quality success story?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joelle C.E. Buxmann</w:t>
+                <w:t xml:space="preserve">Automated Classification of Regional Meteorological Events in a Coastal Area Using In Situ Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Sokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egor Dmitriev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gengembre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delbarre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tim Smyth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric environment: X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aeaoa.2020.100074⟩</w:t>
+              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (4), pp.723-739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JTECH-D-19-0120.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04290689v1</w:t>
+                <w:t xml:space="preserve">hal-04290683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Classification of Regional Meteorological Events in a Coastal Area Using In Situ Measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Gengembre</w:t>
+                <w:t xml:space="preserve">Temporal and spatial trends in aerosols near the English Channel – An air quality success story?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingxi Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle C.E. Buxmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delbarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fourmentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Smyth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 37 (4), pp.723-739. </w:t>
+              <w:t xml:space="preserve">Atmospheric environment: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6, pp.100074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/JTECH-D-19-0120.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aeaoa.2020.100074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290683v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting turbulent structures on single Doppler lidar large datasets: an automated classification method for horizontal scans</w:t>
               </w:r>
@@ -2816,51 +2816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fourmentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14, pp.509-523</w:t>
@@ -3472,51 +3472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Léonardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fourmentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3781,51 +3781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fourmentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 101 (4), pp.902-910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6467,291 +6467,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03758103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor Placement Optimization: A Case Study of PM10 Network in Dunkirk.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automated multi-classifier recognition of atmospheric turbulent structures obtained by Doppler lidar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egor Dmitriev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Cheliotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Dieudonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th World Congress on New Technologies (NewTech'20)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Virtual, France. pp.ICEPR 144, </w:t>
+              <w:t xml:space="preserve">Regional Problems of Earth Remote Sensing, RPERS 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Krasnoyarsk, Russia. pp.03013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11159/icepr20.144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202022303013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04294929v1</w:t>
+                <w:t xml:space="preserve">hal-04294837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated multi-classifier recognition of atmospheric turbulent structures obtained by Doppler lidar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensor Placement Optimization: A Case Study of PM10 Network in Dunkirk.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Karroum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ben Maissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Haziti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Problems of Earth Remote Sensing, RPERS 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Krasnoyarsk, Russia. pp.03013, </w:t>
+              <w:t xml:space="preserve">The 6th World Congress on New Technologies (NewTech'20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Virtual, France. pp.ICEPR 144, </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/202022303013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11159/icepr20.144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04294837v1</w:t>
+                <w:t xml:space="preserve">hal-04294929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical study of coherent turbulent structures properties observed by a Doppler lidar over Paris during two months</w:t>
               </w:r>
@@ -8823,234 +8823,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00142809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of gaseous and particulate pollutants in the atmosphere with LIDAR system, 2nd</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complex stratification and layers dynamics above Marseille and suburb on Juin 26th (IOP 2B)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bénech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Campistron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop of the european INTERREG III Interregional centre for studies of environment : characterisation, physico-chemistry, transport and impacts of pollutants in the environment of Transmanche regions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Rigton, United Kingdom</w:t>
+              <w:t xml:space="preserve">3rd Mesoscale Transport and Dilution Escompte workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00020446v1</w:t>
+                <w:t xml:space="preserve">hal-00020170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex stratification and layers dynamics above Marseille and suburb on Juin 26th (IOP 2B)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of gaseous and particulate pollutants in the atmosphere with LIDAR system, 2nd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delbarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Mesoscale Transport and Dilution Escompte workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop of the european INTERREG III Interregional centre for studies of environment : characterisation, physico-chemistry, transport and impacts of pollutants in the environment of Transmanche regions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Rigton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020170v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban atmospheric stratification and its dynamics : ABL development above the city of Marseille and in the surroundings</w:t>
               </w:r>
@@ -10517,51 +10517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fourmentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delbarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10638,51 +10638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shouwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fourmentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delbarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11022,51 +11022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fourmentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Journée scientifique du Labex CaPPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Villeneuve d’Ascq, France</w:t>
@@ -11259,51 +11259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shouwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fourmentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delbarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11393,51 +11393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fourmentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
@@ -11518,51 +11518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fourmentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ème Congrès Français sur les Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
@@ -11643,51 +11643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fourmentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Sino-French Joint Workshop on Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Lyon, France</w:t>
@@ -12826,51 +12826,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F7A4EE60"/>
+    <w:nsid w:val="F7EAA762"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13057,51 +13057,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-delbarre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8596-9467" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078878705" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197863248" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431453213" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04476422v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Simpson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingqiu Mao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Fochesatto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy S. Law" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Decarlo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestair.3c00076" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550559v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Farhat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Afif" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouwen Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172098" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04289773v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Anh Phung Ngoc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delbarre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deboudt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song-Tung Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.119669" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04291006v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Sokolov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ebojie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4480" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975490v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tison" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Beaugard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gengembre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2020.117960" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03386278v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Cheliotis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor Dmitriev" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-21-0014.1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03214373v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dien Nguyen Tran" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2021.101068" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04291116v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Karroum" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijun Lin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Yi Chiang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ben Maissa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Haziti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12647-020-00371-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04290689v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxi Yang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle C.E. Buxmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmentin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Smyth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2020.100074" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04290683v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-19-0120.1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04290936v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-6579-2020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02899069v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ravetta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pazmino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Klein" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202023703022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552750v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Setyan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Flament" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.399" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080486v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-H&#233;l&#232;na Rivellini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cho&#235;l" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.01.041" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01894633v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie L. Thomas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.10.009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383172v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boichu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjiang Zhang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-14253-2019" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864256v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sa&#239;d" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Campistron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Canut" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Doerenbecher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2749" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143877v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Maksimovich" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-016-0174-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552789v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovanna Arndt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marris" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Mbengue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2015.1025636" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958633v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leroy-Cancellieri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Filippi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mari" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868950v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lothon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lohou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pino" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Couvreux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E R Pardyjak" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-10931-2014" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094647v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiguo Wang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sartelet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sicard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-12031-2014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963559v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoforos Tsamalis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gheusi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2014.03.011" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874139v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blond" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.03.068" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1XLK0MP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04249509v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xiang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.10.012" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTZX2457-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613004v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevalier-Rosso" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2011.04.014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NW1WQTC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996050v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Boyouk" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois L&#233;on" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ATMOSRES.2011.05.016" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437923v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;on" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Podvin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deroo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.06.053" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCWFJHT3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482351v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Talbot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Willart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-007-9185-6" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z5MG4CSF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02162979v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gheusi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chevalier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Campistron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328243v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Talbot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Willart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161535v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Arteta" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD007494" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330093v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lohou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Puygrenier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-24-2809-2006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111637v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Mestayer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-004-9241-4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FAB5EEEB6029437FB2C627B9763A305625C36BE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138880v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sa&#239;d" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;nech" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2004.04.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019575v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Przygodzki" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fertein" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hindle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Bychkov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tassou-Ere" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019579v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fr&#233;ville" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.2169" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019473v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(03)01282-3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RHDR9Q2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019580v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bocquet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019011v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arif Hidayat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Douay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.40.003506" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457927v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boucher" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400050006" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T0MH1M8J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457942v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1026489332723" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J8DJ9BQC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460204v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaix" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Iracane" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(93)90080-2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFB9Z9CH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272065v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Haezebrouck" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Maynard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-3463" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637235v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farhat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Afif" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deguillaume" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusanter" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494186v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03758103v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Brett" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Javier Fochesatto" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Raut" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04294929v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/icepr20.144" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04294837v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202022303013" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04460419v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-7156" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399680v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04294934v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yegor Dmitriev" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kozoderov" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Melnik" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2532965" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193304v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le M&#233;haut&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benoit" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C&#233;zard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goular" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Planchat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2325554" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426771v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04427552v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie L Thomas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wilson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146070v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122290v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638847v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597452v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leonardis" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130202v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306420v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638506v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145614v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crenn" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Wroblewski" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278075v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Y. Alleman" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arndt" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blond" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dewaele" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338469v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aboukais" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aimoz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alleman" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Br&#233;mard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142809v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puygrenier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020446v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020170v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gizard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972414v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Moppert" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Said" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Geffroy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972415v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durand" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Benech" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020160v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benech" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fr&#233;jafon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763221v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141811v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020158v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020153v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020057v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020154v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020056v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170076v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deguine" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andebo Abesha Waza" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulemane Halif Ngagine" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151476v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375479v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingshuo Meng" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoxuan Wang" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dewaele" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122261v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638941v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306428v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crumeyrolle" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rivellini" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Derimian" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119134v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597465v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119127v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638925v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119122v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145817v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119044v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306161v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638558v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130192v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02335009v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638040v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868536v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020049v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Niay" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BGPP.2001.BThC24" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01272473v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Basart" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dulac" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Baldasano" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nabat" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24478-5_13" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-delbarre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8596-9467" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078878705" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197863248" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431453213" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04476422v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Simpson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingqiu Mao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Fochesatto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy S. Law" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Decarlo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestair.3c00076" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550559v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Farhat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Afif" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouwen Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172098" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04289773v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Anh Phung Ngoc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delbarre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deboudt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song-Tung Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.119669" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04291006v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Sokolov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ebojie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4480" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975490v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tison" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Beaugard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gengembre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2020.117960" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03386278v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Cheliotis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor Dmitriev" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-21-0014.1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03214373v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dien Nguyen Tran" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2021.101068" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04291116v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Karroum" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijun Lin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Yi Chiang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ben Maissa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Haziti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12647-020-00371-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04290683v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-19-0120.1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04290689v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxi Yang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle C.E. Buxmann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmentin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Smyth" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2020.100074" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04290936v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-6579-2020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02899069v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ravetta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pazmino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Klein" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202023703022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552750v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Setyan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Flament" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.399" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080486v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-H&#233;l&#232;na Rivellini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cho&#235;l" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.01.041" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01894633v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie L. Thomas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.10.009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383172v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boichu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjiang Zhang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-14253-2019" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864256v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sa&#239;d" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Campistron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Canut" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Doerenbecher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2749" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143877v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Maksimovich" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-016-0174-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552789v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovanna Arndt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marris" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Mbengue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2015.1025636" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958633v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leroy-Cancellieri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Filippi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mari" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868950v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lothon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lohou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pino" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Couvreux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E R Pardyjak" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-10931-2014" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094647v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiguo Wang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sartelet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sicard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-12031-2014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963559v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoforos Tsamalis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gheusi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2014.03.011" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874139v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blond" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.03.068" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1XLK0MP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04249509v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xiang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.10.012" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTZX2457-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613004v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevalier-Rosso" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2011.04.014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NW1WQTC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996050v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Boyouk" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois L&#233;on" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ATMOSRES.2011.05.016" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437923v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;on" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Podvin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deroo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.06.053" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCWFJHT3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482351v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Talbot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Willart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-007-9185-6" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z5MG4CSF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02162979v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gheusi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chevalier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Campistron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328243v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Talbot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Willart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161535v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Arteta" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD007494" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330093v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lohou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Puygrenier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-24-2809-2006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111637v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Mestayer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-004-9241-4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FAB5EEEB6029437FB2C627B9763A305625C36BE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138880v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sa&#239;d" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;nech" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2004.04.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019575v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Przygodzki" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fertein" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hindle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Bychkov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tassou-Ere" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019579v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fr&#233;ville" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.2169" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019473v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(03)01282-3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RHDR9Q2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019580v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bocquet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019011v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arif Hidayat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Douay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.40.003506" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457927v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boucher" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400050006" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T0MH1M8J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457942v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1026489332723" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J8DJ9BQC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460204v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaix" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Iracane" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(93)90080-2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFB9Z9CH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272065v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Haezebrouck" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Maynard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-3463" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637235v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farhat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Afif" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deguillaume" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusanter" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494186v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03758103v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Brett" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Javier Fochesatto" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Raut" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04294837v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202022303013" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04294929v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/icepr20.144" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04460419v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-7156" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399680v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04294934v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yegor Dmitriev" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kozoderov" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Melnik" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2532965" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193304v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le M&#233;haut&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benoit" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C&#233;zard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goular" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Planchat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2325554" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426771v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04427552v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie L Thomas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wilson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146070v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122290v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638847v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597452v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leonardis" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130202v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306420v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638506v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145614v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crenn" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Wroblewski" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278075v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Y. Alleman" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arndt" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blond" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dewaele" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338469v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aboukais" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aimoz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alleman" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Br&#233;mard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142809v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puygrenier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020170v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gizard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020446v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972414v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Moppert" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Said" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Geffroy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972415v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durand" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Benech" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020160v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benech" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fr&#233;jafon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763221v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141811v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020158v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020153v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020057v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020154v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020056v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170076v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deguine" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andebo Abesha Waza" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulemane Halif Ngagine" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151476v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375479v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingshuo Meng" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoxuan Wang" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dewaele" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122261v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638941v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306428v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crumeyrolle" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rivellini" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Derimian" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119134v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597465v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119127v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638925v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119122v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145817v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119044v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306161v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638558v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130192v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02335009v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638040v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868536v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020049v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Niay" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BGPP.2001.BThC24" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01272473v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Basart" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dulac" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Baldasano" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nabat" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24478-5_13" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>