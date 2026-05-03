--- v0 (2026-03-09)
+++ v1 (2026-05-03)
@@ -72,2799 +72,2972 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prévention en santé sera-t-elle algorithmique ?</w:t>
+                <w:t xml:space="preserve">Une typologie des stratégies de légitimation d’une innovation. Le cas d’un nouveau SI en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Minvielle</w:t>
+                <w:t xml:space="preserve">Aurore Fierobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dumez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Minvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations et prévention en santé</w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Volume 29 (4), pp.49-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54695/sim.244.0049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05504290v1</w:t>
+                <w:t xml:space="preserve">hal-05540249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préface</w:t>
+                <w:t xml:space="preserve">The Gioia &amp;quot;method&amp;quot;: real coding or mere rhetoric? 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Homo anthropologicus. La gestion à l'épreuve de la condition humaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (2), pp.5-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMS</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04349561v1</w:t>
+                <w:t xml:space="preserve">hal-05512556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il faire de l’épistémologie ? Et si oui, comment ?</w:t>
+                <w:t xml:space="preserve">L'esprit du DBA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’expérience de la thèse en management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (1), pp.33-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04349323v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renault-Nissan as a Project of Projects: A Relational Approach to Strategic Alliances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ayache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M@n@gement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (1), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37725/mgmt.2024.9542⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « méthode » Gioia : codage réel ou simple rhétorique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (2), pp.5-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05512536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">5 principles for taking action in the face of uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Minvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polytechnique Insights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environmentally Differentiated Port Dues: A Case Study for a Transparent Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sèbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Recuero-Virto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akoh Fabien Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 87 (11), pp.2993-3009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10640-024-00921-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le naufrage du libéralisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (1), pp.43-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grandeur et démesure du Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (2), pp.5-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La création de l’Agence de l’innovation de défense : une innovation institutionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (155), pp.24-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05071419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il faire de l'épistémologie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (2), pp.49-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre, c'est pardonner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (2), pp.29-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mission de l’entreprise comme un retour à Aristote et Thomas d’Aquin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (3), pp.49-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From reliability to pragmatism: Hospital management in the context of radical uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Minvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Management Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (3), pp.587-603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/emre.12665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur le design de recherche. À propos du principe d'économie de Peirce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (1), pp.17-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La création de l’Agence de l’innovation de défense : une innovation institutionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 155, pp.24-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/geco1.155.0024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La situation actuelle de la science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (3), pp.33-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montaigne en vérités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (3), pp.61-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (2), pp.25-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'analyse de documents dans une recherche qualitative. À propos de Doing Document Analysis de Kristin Asdal &amp; Hilde Reinertsen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (1), pp.5-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos d’un prétendu « paradigme épistémologique » positiviste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (3), pp.71-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le langage universel des symboles simples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (3), pp.65-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Moyen Âge peut-il nous apprendre quelque chose sur l'anthropocène ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 152, pp.75-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04348801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la simplicité de la philosophie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (3), pp.51-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cercle de Vienne et l’effondrement d’un monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (3), pp.37-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rasoir d’Ockham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (3), pp.57-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur l’étude de cas (explorer, écrire, théoriser)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches Qualitatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Hors-séries "Les Actes" (28), pp.70-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prévention en santé: la révolution algorithmique est en marche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Minvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Figaro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur le bateau de Neurath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (3), pp.59-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décrire la franchise pour mieux la comprendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ayache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What Is a Case, and What Is a Case Study?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 127 (1), pp.43 - 57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106315582200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie de la recherche qualitative. 4e édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vuibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 304 p., 2025, Les Specialites Du Sup, 978-2-311-41349-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Gioia &amp;quot;method&amp;quot;: real coding or mere rhetoric? 1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La prévention en santé sera-t-elle algorithmique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Minvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beinier Anne; Bubien Yann. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05512556v1</w:t>
+              <w:t xml:space="preserve">Innovations et prévention en santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LEH Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.339-346, 2025, 978-2-38612-069-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renault-Nissan as a Project of Projects: A Relational Approach to Strategic Alliances</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chanlat Jean-François. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@n@gement</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04859345v1</w:t>
+              <w:t xml:space="preserve">Homo anthropologicus. La gestion à l'épreuve de la condition humaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EMS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.15-16, 2023, 978-2-37687-742-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « méthode » Gioia : codage réel ou simple rhétorique ?</w:t>
+                <w:t xml:space="preserve">Faut-il faire de l’épistémologie ? Et si oui, comment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hugo Gaillard, Julien Cloarec, Juliette Senn, Albanne Grandazzi. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
-[...1980 lines deleted...]
-                <w:t xml:space="preserve">hal-01502620v1</w:t>
+              <w:t xml:space="preserve">L’expérience de la thèse en management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EMS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.143-153, 2023, 978-2-37687-488-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underwater noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Recuero Virto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Galichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2874,124 +3047,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can an alternative to the state / market opposition become legitimate. The case of water as a common good in Naples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th EGOS Colloquium : Enlightening the Future: The Challenge for Organizations, Sub-theme 03: [SWG] When Civil Society Re-enchants the World: Changing Society by Governing the Common Good</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Edinburgh, United Kingdom. 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3001,213 +3174,213 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires des dynamiques d’action collective volontaire pour la gestion de la pollution de l’eau : Recueil d’études cas approfondies illustrant la diversité des dynamiques - rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agence française pour la biodiversité (AFB). 2019, 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des actions collectives pour la gestion de la pollution de l’eau et facteurs clés de leurs dynamiques - Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agence française pour la biodiversité (AFB). 2019, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3217,127 +3390,127 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé numérique redonne-t-elle vraiment du pouvoir au patient ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Minvielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.dg3dmceer⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId69"/>
+      <w:footerReference w:type="default" r:id="rId74"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3484,51 +3657,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504290v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Minvielle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dumez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leh.fr/edition/p/innovations-prevention-en-sante-9782386120695" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349561v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349323v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/lexperience-de-la-these-en-management/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512512v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512556v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859345v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ayache" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.9542" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512536v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858935v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859340v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859323v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime S&#232;be" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Recuero-Virto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akoh Fabien Yao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-024-00921-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071419v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Colin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858901v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859175v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859151v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859204v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744537v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859365v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Minvielle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12665" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859234v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.155.0024" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859188v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859195v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859161v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858924v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349565v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348801v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349566v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349560v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349557v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349562v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283378v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349564v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349397v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007363v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502620v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106315582200" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847889v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bailly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Recuero Virto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Galichon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Courtois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481343v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247723v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247718v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05240531v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.dg3dmceer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540249v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fierobe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dumez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Minvielle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/sim.244.0049" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512556v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504314v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859345v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ayache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.9542" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512536v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859340v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Minvielle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859323v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime S&#232;be" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Recuero-Virto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akoh Fabien Yao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-024-00921-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858901v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859175v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071419v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Colin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858935v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859151v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859204v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859365v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Minvielle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12665" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744537v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859234v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.155.0024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859188v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859195v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859161v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858924v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349566v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349565v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348801v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349560v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349557v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349562v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283378v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349397v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349564v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007363v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502620v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106315582200" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512512v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504290v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leh.fr/edition/p/innovations-prevention-en-sante-9782386120695" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349561v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349323v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/lexperience-de-la-these-en-management/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847889v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bailly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Recuero Virto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Galichon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Courtois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481343v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247723v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247718v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05240531v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.dg3dmceer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>