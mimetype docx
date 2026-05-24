--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -106,1258 +106,1258 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une typologie des stratégies de légitimation d’une innovation. Le cas d’un nouveau SI en santé</w:t>
+                <w:t xml:space="preserve">La « méthode » Gioia : codage réel ou simple rhétorique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Fierobe</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Dumez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Étienne Minvielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (2), pp.5-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05540249v1</w:t>
+                <w:t xml:space="preserve">hal-05512536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Gioia &amp;quot;method&amp;quot;: real coding or mere rhetoric? 1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Une typologie des stratégies de légitimation d’une innovation. Le cas d’un nouveau SI en santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Fierobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Minvielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Volume 29 (4), pp.49-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54695/sim.244.0049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05512556v1</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'esprit du DBA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The Gioia &amp;quot;method&amp;quot;: real coding or mere rhetoric? 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 21 (1), pp.33-35</w:t>
+              <w:t xml:space="preserve">, 2025, 21 (2), pp.5-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05504314v1</w:t>
+                <w:t xml:space="preserve">hal-05512556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renault-Nissan as a Project of Projects: A Relational Approach to Strategic Alliances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L'esprit du DBA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@n@gement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (1), pp.33-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04859345v1</w:t>
+                <w:t xml:space="preserve">hal-05504314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « méthode » Gioia : codage réel ou simple rhétorique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Renault-Nissan as a Project of Projects: A Relational Approach to Strategic Alliances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ayache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">M@n@gement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (1), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37725/mgmt.2024.9542⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05512536v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5 principles for taking action in the face of uncertainty</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Faut-il faire de l'épistémologie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polytechnique Insights</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (2), pp.49-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04859340v1</w:t>
+                <w:t xml:space="preserve">hal-04858935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmentally Differentiated Port Dues: A Case Study for a Transparent Scheme</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sur le design de recherche. À propos du principe d'économie de Peirce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (1), pp.17-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04859323v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le naufrage du libéralisme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">From reliability to pragmatism: Hospital management in the context of radical uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Minvielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Management Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (3), pp.587-603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/emre.12665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04858901v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grandeur et démesure du Design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Comprendre, c'est pardonner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 20 (2), pp.5-8</w:t>
+              <w:t xml:space="preserve">, 2024, 20 (2), pp.29-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04859175v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La création de l’Agence de l’innovation de défense : une innovation institutionnelle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La mission de l’entreprise comme un retour à Aristote et Thomas d’Aquin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 1 (155), pp.24-34</w:t>
+              <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (3), pp.49-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05071419v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il faire de l'épistémologie ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">5 principles for taking action in the face of uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Minvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (2), pp.49-53</w:t>
+              <w:t xml:space="preserve">Polytechnique Insights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04858935v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre, c'est pardonner</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Environmentally Differentiated Port Dues: A Case Study for a Transparent Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sèbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Recuero-Virto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akoh Fabien Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 87 (11), pp.2993-3009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10640-024-00921-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04859151v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mission de l’entreprise comme un retour à Aristote et Thomas d’Aquin ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La création de l’Agence de l’innovation de défense : une innovation institutionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (3), pp.49-52</w:t>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (155), pp.24-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04859204v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05071419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From reliability to pragmatism: Hospital management in the context of radical uncertainty</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le naufrage du libéralisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dumez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Minvielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Management Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (1), pp.43-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/emre.12665⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04859365v1</w:t>
+                <w:t xml:space="preserve">hal-04858901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur le design de recherche. À propos du principe d'économie de Peirce</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Grandeur et démesure du Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 20 (1), pp.17-20</w:t>
+              <w:t xml:space="preserve">, 2024, 20 (2), pp.5-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04744537v1</w:t>
+                <w:t xml:space="preserve">hal-04859175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La création de l’Agence de l’innovation de défense : une innovation institutionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 155, pp.24-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1391,51 +1391,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La situation actuelle de la science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 20 (3), pp.33-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1460,51 +1460,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montaigne en vérités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 20 (3), pp.61-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1529,51 +1529,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 20 (2), pp.25-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1598,51 +1598,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse de documents dans une recherche qualitative. À propos de Doing Document Analysis de Kristin Asdal &amp; Hilde Reinertsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 20 (1), pp.5-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1661,414 +1661,414 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À propos d’un prétendu « paradigme épistémologique » positiviste</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le langage universel des symboles simples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 19 (3), pp.71-74</w:t>
+              <w:t xml:space="preserve">, 2023, 19 (3), pp.65-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04349566v1</w:t>
+                <w:t xml:space="preserve">hal-04349565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le langage universel des symboles simples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le Moyen Âge peut-il nous apprendre quelque chose sur l'anthropocène ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (3), pp.65-69</w:t>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 152, pp.75-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04349565v1</w:t>
+                <w:t xml:space="preserve">hal-04348801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Moyen Âge peut-il nous apprendre quelque chose sur l'anthropocène ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">De la simplicité de la philosophie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 152, pp.75-76</w:t>
+              <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (3), pp.51-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04348801v1</w:t>
+                <w:t xml:space="preserve">hal-04349560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la simplicité de la philosophie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le Cercle de Vienne et l’effondrement d’un monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 19 (3), pp.51-55</w:t>
+              <w:t xml:space="preserve">, 2023, 19 (3), pp.37-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04349560v1</w:t>
+                <w:t xml:space="preserve">hal-04349557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Cercle de Vienne et l’effondrement d’un monde</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">À propos d’un prétendu « paradigme épistémologique » positiviste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 19 (3), pp.37-49</w:t>
+              <w:t xml:space="preserve">, 2023, 19 (3), pp.71-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04349557v1</w:t>
+                <w:t xml:space="preserve">hal-04349566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rasoir d’Ockham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19 (3), pp.57-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2093,51 +2093,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur l’étude de cas (explorer, écrire, théoriser)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Qualitatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Hors-séries "Les Actes" (28), pp.70-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2156,221 +2156,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévention en santé: la révolution algorithmique est en marche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sur le bateau de Neurath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dumez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Minvielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Figaro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.11</w:t>
+              <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (3), pp.59-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04349397v1</w:t>
+                <w:t xml:space="preserve">hal-04349564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur le bateau de Neurath</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Prévention en santé: la révolution algorithmique est en marche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Minvielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (3), pp.59-63</w:t>
+              <w:t xml:space="preserve">Le Figaro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04349564v1</w:t>
+                <w:t xml:space="preserve">hal-04349397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décrire la franchise pour mieux la comprendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2395,505 +2395,505 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Is a Case, and What Is a Case Study?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 127 (1), pp.43 - 57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0759106315582200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prévention en santé sera-t-elle algorithmique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Minvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beinier Anne; Bubien Yann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations et prévention en santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LEH Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.339-346, 2025, 978-2-38612-069-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chanlat Jean-François. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Homo anthropologicus. La gestion à l'épreuve de la condition humaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EMS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.15-16, 2023, 978-2-37687-742-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il faire de l’épistémologie ? Et si oui, comment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hugo Gaillard, Julien Cloarec, Juliette Senn, Albanne Grandazzi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’expérience de la thèse en management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EMS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.143-153, 2023, 978-2-37687-488-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie de la recherche qualitative. 4e édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vuibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 304 p., 2025, Les Specialites Du Sup, 978-2-311-41349-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512512v1</w:t>
-              </w:r>
-[...301 lines deleted...]
-                <w:t xml:space="preserve">hal-04349323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2937,51 +2937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Recuero Virto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Galichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3061,51 +3061,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can an alternative to the state / market opposition become legitimate. The case of water as a common good in Naples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3214,51 +3214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agence française pour la biodiversité (AFB). 2019, 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3306,51 +3306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agence française pour la biodiversité (AFB). 2019, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3404,64 +3404,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé numérique redonne-t-elle vraiment du pouvoir au patient ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Minvielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.dg3dmceer⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3657,51 +3657,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540249v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fierobe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dumez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Minvielle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/sim.244.0049" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512556v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504314v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859345v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ayache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.9542" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512536v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859340v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Minvielle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859323v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime S&#232;be" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Recuero-Virto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akoh Fabien Yao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-024-00921-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858901v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859175v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071419v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Colin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858935v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859151v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859204v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859365v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Minvielle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12665" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744537v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859234v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.155.0024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859188v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859195v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859161v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858924v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349566v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349565v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348801v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349560v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349557v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349562v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283378v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349397v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349564v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007363v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502620v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106315582200" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512512v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504290v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leh.fr/edition/p/innovations-prevention-en-sante-9782386120695" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349561v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349323v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/lexperience-de-la-these-en-management/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847889v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bailly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Recuero Virto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Galichon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Courtois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481343v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247723v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247718v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05240531v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.dg3dmceer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512536v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dumez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540249v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fierobe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Minvielle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/sim.244.0049" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512556v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504314v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859345v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ayache" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.9542" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858935v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744537v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859365v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Minvielle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12665" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859151v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859204v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859340v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Minvielle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859323v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime S&#232;be" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Recuero-Virto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akoh Fabien Yao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-024-00921-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071419v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Colin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858901v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859175v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859234v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.155.0024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859188v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859195v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859161v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858924v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349565v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348801v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349560v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349557v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349566v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349562v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283378v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349564v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349397v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007363v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502620v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106315582200" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504290v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leh.fr/edition/p/innovations-prevention-en-sante-9782386120695" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349561v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349323v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/lexperience-de-la-these-en-management/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512512v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847889v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bailly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Recuero Virto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Galichon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Courtois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481343v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247723v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247718v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05240531v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.dg3dmceer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>