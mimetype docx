--- v1 (2026-03-27)
+++ v2 (2026-05-05)
@@ -66,6775 +66,6775 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connection between contact angle and triple contact line shape for sessile droplets on patterned surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laurence Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39th European Colloids and Interface Society (ECIS) conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Bristol, ENGLAND, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contact angles and triple contact line shape of sessile droplets on patterned surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laurence Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38th Conference of the European Colloid &amp; Interface Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Colloid &amp; Interface Society, Sep 2024, Copenhagen, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A digital twin to determine the pericellular biochemical microenvironment seen by the spheroids cultured in a perfusion bioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Bankoué Ntaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Amédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Letourneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th TERMIS World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Seattle, Washington, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">a digital twin to determine the pericellular biochemical microenvironment of spheroids in a perfusion bioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Bankoué Ntaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Amédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Letourneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Edinburgh, Ecosse, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of culture conditions on spatial behavior and viability of MSCs/HUVECs spheroids for bone tissue engineering applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Bankoué Ntaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Aid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Siadous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">49e congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Compiegne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation d'un bioréacteur pour caractériser l'environnement péricellulaire de sphéroïdes en vue d'applications d'ingénierie tissulaire osseuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Bankoué Ntaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Amédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Letourneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19ème Congrès Français de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Génie des Procédés (SFGP), Oct 2024, Deauville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visualization of Recirculation Zones Over a Perforated Plate: An Optical Flow Technique for Characterization of Fluid Dynamics in Structured Packing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manasa Iyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Pachón-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Casalinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Seiwert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Wattiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Distillation and Absorption 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lattice Boltzmann simulations of contact angle hysteresis on chemically square patterned surfaces of large wettability contrast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Koltsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laurence Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Particles 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Hamburg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanisms controlling the porous structure of freeze-dried hydrogel scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pin Lv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd BIOMAT Congress Materials for Health 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, La Grande Motte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confined liquid distribution in structured packings: Study of liquid films around a perforated topography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manasa Iyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Casalinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Seiwert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Wattiau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th European Congress of Chemical Engineering - ECCE'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écoulement d’un film liquide autour d’une perforation de garnissage structuré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manasa Iyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Casalinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Seiwert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Wattiau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés SFGP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pore formation in hydrogel scaffolds textured by freeze-drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Letourneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MATERIAUX 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A wall-function model for non-Brownian hydrosol particles deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arunvady Xayasenh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Waz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICMF 2016 International Conference on Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Firenze, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drop in drop diameter from a vibrating capillary tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bertrandias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laurence Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICMF 2016 International Conference on Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Firenze, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rarefied gas flows in softwood tracheid network: identification of morphological parameters from gas permeability measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ai Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floran Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd European Conference on Non-equilibrium Gas Flows – NEGF15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Eindhoven, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanisms of droplet breakup during high-amplitude forced oscillations: understanding membrane emulsification coupled with transversal vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bertrandias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laurence Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th Conference of the International Association of Colloid and Interface Scientists (IACIS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Mayence, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droplet generation assisted by axial vibrations: a sensitivity study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bertrandias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laurence Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th European Congress of Chemical Engineering 2015 - ECCE'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis Of Particle Deposition From Turbulent Liquid-Flow Onto Smooth Channel Walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arunvady Xayasenh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Waz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Conference on CFD in Oil &amp; Gas, Metallurgical and Process Industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Trondheim, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical simulation of liquid metal infiltration and solidification inside a capillary tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Goyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HEFAT2014 10th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Orlando, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direct numerical simulation of oxide inclusion turbulent deposition at liquid steel/slag interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arunvady Xayasenh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Conference on Multiphase Flow (ICMF 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Jeju, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification de paramètres structuraux du bois à partir de mesures de perméabilité apparente en phase gazeuse raréfiée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Ai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floran Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2èmes Journées du GDR 3544 Sciences du Bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Champs sur Marne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In vitro and in silico study of cell growth in porous scaffold under dynamic flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chabanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Français</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vennat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd TERMIS World Congress 2012 - Vienna, Austria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Vienna, Austria. pp.340-341</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comments on the capture mechanisms and surface forces acting during liquid aluminum depth filtration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ghetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Laé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rucassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wheling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">138th TMS Annual Meeting &amp; Exhibition (TMS2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, San Francisco, United States. pp.761-766</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00409929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SHEDs and BMSCs exhibit distinct lineage preferences in HUVECs dynamic spheroid co‐cultures: vascular versus osteogenic commitment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukaina El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Bankoué Ntaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioengineering &amp; Translational Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/btm2.70091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone Spheroid Development Under Flow Conditions with Mesenchymal Stem Cells and Human Umbilical Vein Endothelial Cells in a 3D Porous Hydrogel Supplemented with Hydroxyapatite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukaina El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Bankoué Ntaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Siadous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Aid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10 (10), pp.666. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/gels10100666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of recirculation zones over a perforated plate: An optical flow technique for characterization of fluid dynamics in structured packing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mikael Wattiau</w:t>
+                <w:t xml:space="preserve">Perfusion of MC3T3E1 Preosteoblast Spheroids within Polysaccharide-Based Hydrogel Scaffolds: An Experimental and Numerical Study at the Bioreactor Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Journé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwona Cicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Letourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2023.04.069⟩</w:t>
+              <w:t xml:space="preserve">Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (7), pp.849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bioengineering10070849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04334910v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfusion of MC3T3E1 Preosteoblast Spheroids within Polysaccharide-Based Hydrogel Scaffolds: An Experimental and Numerical Study at the Bioreactor Scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Grenier</w:t>
+                <w:t xml:space="preserve">Visualization of recirculation zones over a perforated plate: An optical flow technique for characterization of fluid dynamics in structured packing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manasa Iyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Casalinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Pachón-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand David</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Didier Letourneur</w:t>
+                <w:t xml:space="preserve">Mikael Wattiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/bioengineering10070849⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 194, pp.542-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2023.04.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04266386v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between crosslinking and ice nucleation controls the porous structure of freeze-dried hydrogel scaffolds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comprehensive study of the liquid transfer from the front to the back of a vertical perforated sheet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manasa Iyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Casalinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Pachón-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Grenier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Camille Le Guilcher</w:t>
+                <w:t xml:space="preserve">Jacopo Seiwert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Wattiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioadv.2022.212973⟩</w:t>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 68 (7), pp.e17655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aic.17655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778713v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03816309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive study of the liquid transfer from the front to the back of a vertical perforated sheet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mikael Wattiau</w:t>
+                <w:t xml:space="preserve">Interplay between crosslinking and ice nucleation controls the porous structure of freeze-dried hydrogel scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pin Lv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Le Guilcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aic.17655⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 139, pp.212973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioadv.2022.212973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03816309v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The proper orthogonal decomposition: A powerful tool for studying drop oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-L. Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhael Balabane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 92 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0056004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of a liquid film flowing over a perforation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manasa Iyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Seiwert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Wattiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIChE Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 67 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/aic.17363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the interplay between scaffold geometry, induced shear stresses and cell proliferation within a packed bed perfusion bioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Thibeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Smaniotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology Progress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 35 (6), pp.e2880. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/btpr.2880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02175758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of pore formation in hydrogel scaffolds textured by freeze-drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Duval</w:t>
+                <w:t xml:space="preserve">Fabrice Barou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Biomaterialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 94, pp.195-203. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actbio.2019.05.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histological Method to Study the Effect of Shear Stress on Cell Proliferation and Tissue Morphology in a Bioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Chabanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beauchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Tissue Engineering and Regenerative Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13770-019-00181-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of wettability of steel by liquid Zn-Al alloy by forced wetting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laurence Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Diawara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rivollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kolstov A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISIJ international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2355/isijinternational.isijint-2018-147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01810171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic model for solidification in porous media</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Gobin</w:t>
+                <w:t xml:space="preserve">Infiltration of a porous matrix by a solidifying liquid metal: A local model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Goyeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2017.04.006⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 120, pp.481 - 490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2017.04.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583861v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infiltration of a porous matrix by a solidifying liquid metal: A local model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">A novel device to measure gaseous permeability over a wide range of pressures: characterisation of slip flow for Norway spruce, European beech, and wood-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Ai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Goyeau</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floran Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2017.04.025⟩</w:t>
+              <w:t xml:space="preserve">Holzforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71 (2), pp.147-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/hf-2015-0264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583865v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dripping to jetting transition for cross-flowing liquids</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laurence Giorgi</w:t>
+                <w:t xml:space="preserve">Characterization of wood micromorphology from gas permeability measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Ai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floran Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4979266⟩</w:t>
+              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (6), pp.101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10404-017-1936-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510151v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel device to measure gaseous permeability over a wide range of pressures: characterisation of slip flow for Norway spruce, European beech, and wood-based materials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Perre</w:t>
+                <w:t xml:space="preserve">Dripping to jetting transition for cross-flowing liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bertrandias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Casalinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laurence Giorgi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holzforschung</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/hf-2015-0264⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (4), pp.044102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4979266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01523306v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of wood micromorphology from gas permeability measurements</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Perre</w:t>
+                <w:t xml:space="preserve">Macroscopic model for solidification in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Goyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10404-017-1936-1⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 113, pp.704 - 715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2017.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01525987v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of non-Brownian particle deposition from turbulent liquid-flow</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Waz</w:t>
+                <w:t xml:space="preserve">Erratum: Good vibrations —Transition in drop generation from an immersed capillary tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bertrandias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Casalinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L. Giorgi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aic.15068⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 114 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/114/59901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01240866v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drop generation from a vibrating nozzle in an immiscible liquid-liquid system</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. L. Giorgi</w:t>
+                <w:t xml:space="preserve">Analysis of non-Brownian particle deposition from turbulent liquid-flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arunvady Xayasenh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Waz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4964378⟩</w:t>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 62 (3), pp.891-904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aic.15068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01380565v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: Good vibrations —Transition in drop generation from an immersed capillary tube</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Drop generation from a vibrating nozzle in an immiscible liquid-liquid system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bertrandias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. L. Giorgi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/114/59901⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (10), pp.102103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4964378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01378426v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Good vibrations —Transition in drop generation from an immersed capillary tube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bertrandias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. L. Giorgi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 111 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1209/0295-5075/111/44004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using X-ray computed tomography for quantification of cell proliferation within a perfusion bioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Thibeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Smaniotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 18 (sup1), pp. 2072-2073. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2015.1069568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dewetting of Low-Viscosity Films at Solid/Liquid Interfaces</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Discrete model combined with mimetic microfluidic chips to study cell growth in porous scaffold under flow conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chabanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Français</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la303374m⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (1), pp.25-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2012.713699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240883v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00751801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete model combined with mimetic microfluidic chips to study cell growth in porous scaffold under flow conditions.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dewetting of Low-Viscosity Films at Solid/Liquid Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Brochard-Wyart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Duval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2012.713699⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (45), pp.15844-15852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la303374m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00751801v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Modeling of Inclusion Approach to the Steel-Slag Interface with Focus on Hydrodynamic Interactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Suction of hydrosoluble polymers into nanopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Béguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Grassl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Brochard-Wyart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Rakib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adem.201000357⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (1), pp.96-103 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0sm00443j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01002494v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suction of hydrosoluble polymers into nanopores</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Physical Modeling of Inclusion Approach to the Steel-Slag Interface with Focus on Hydrodynamic Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Ferchichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0sm00443j⟩</w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp. 550-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.201000357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240973v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilot-Scale Investigation of Liquid Aluminum Filtration through Ceramic Foam Filters: Comparison between Coulter Counter Measurements and Metallographic Analysis of Spent Filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Laé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallurgical and Materials Transactions B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 40 (2), pp.233-246. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11663-008-9222-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional lattice-Boltzmann model of hydrosol depth filtration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. d'Humieres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIChE Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 52, pp.39-48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/aic.10606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00133328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modelling of the plasma arc behaviour in the vacuum arc remelting process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Métallurgie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 100 (7-8), pp.683-695. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/metal:2003151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01252541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of plasma generation and expansion in a vacuum arc: application to the vacuum arc remelting process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J P Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Jardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 35 (2), pp.137-150. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0022-3727/35/2/306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaporation of Fe and Cr from Induction-stirred Austenitic Stainless Steel. Influence of the Inert Gas Pressure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ritchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISIJ international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 41 (7), pp.696-705. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2355/isijinternational.41.696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinétique de volatilisation en métallurgie d'élaboration sous vide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grandemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Métallurgie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, pp.1555-1564. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/metal/199996121555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254750v1</w:t>
-              </w:r>
-[...2641 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00409929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6852,103 +6852,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects Of Co-culture Conditions On Spatial Behavior And Viability Of Mscs/huvecs Spheroids For Bone Tissue Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukaina El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Bankoué Ntaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Aid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Siadous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th TERMIS World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Seattle (USA), Washington, United States</w:t>
@@ -6977,103 +6977,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfused porous hydrogel scaffold: modeling hydrodynamics and species transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Bankoué Ntaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soukaina El Hajj</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Magali Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Jumeaux numériques CentraleSupélec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Gif-sur-Yvette, France</w:t>
@@ -7102,103 +7102,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dynamic cell culture conditions on 3D spatial reogarnization of MSCS/HUVECS spheroids in the context of bone tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukaina El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Bankoué Ntaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Aid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Siadous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Journée Scientifique HEALTHI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Orsay, France</w:t>
@@ -7227,103 +7227,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How hydrodynamics and species transport influence the 3D microenvironment of cells seeded in hydrogel scaffolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Bankoué Ntaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soukaina El Hajj</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Magali Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESB 2022 32nd Annual Conference of the European Society for Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bordeaux, France. </w:t>
@@ -7352,103 +7352,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-culture of HUVECs and hMSCs in a Perfusion Bioreactor Ensures the Development of Viable Spheroids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukaina El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Bankoué Ntaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Aid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Siadous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESB 2022. 32nd Annual Conference of the European Society for Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t>
@@ -7477,90 +7477,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro cellularized porous hydrogel scaffolds with flow perfusion for bonedefect reconstruction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Letourneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Annual Meeting of the European Society for Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7617,51 +7617,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'utilisation de méthodes particulaires en métallurgie d'élaboration sous vide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Institut National Polytechnique de Lorraine, 1998. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1998INPL040N⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7857,51 +7857,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370683v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina El Hajj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gorin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bankou&#233; Ntat&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Lesieur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Casas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btm2.70091" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753704v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Breton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Siadous" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Aid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels10100666" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334910v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manasa Iyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vincent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Casalinho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pach&#243;n-Morales" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Wattiau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2023.04.069" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266386v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grenier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Journ&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Cicha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Letourneur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10070849" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778713v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duval" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lv" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Guilcher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioadv.2022.212973" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816309v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Seiwert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.17655" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440759v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Giorgi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Balabane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0056004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436550v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.17363" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175758v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Thibeaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Duval" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smaniotto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vennat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.2880" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144830v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2019.05.070" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075867v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Chabanon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beauchesne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goyeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13770-019-00181-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01810171v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Giorgi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Diawara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivollier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolstov A" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.isijint-2018-147" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583861v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moussa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goyeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gobin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.04.006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583865v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Moussa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gobin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Goyeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.04.025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510151v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bertrandias" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979266" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523306v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ai" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Pierre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2015-0264" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525987v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-017-1936-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240866v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dupuy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunvady Xayasenh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Waz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15068" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CTVS82MN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380565v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertrandias" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Giorgi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4964378" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378426v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/114/59901" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239101v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/111/44004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01285779v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thibeaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smaniotto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vennat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069568" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240883v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;ron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brochard-Wyart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la303374m" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00751801v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabanon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ais" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Pioufle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713699" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002494v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ferchichi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201000357" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8X3CX5XW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240973v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie B&#233;guin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grassl" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rakib" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0sm00443j" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240897v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rivi&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie La&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Brun" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Guillot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-008-9222-y" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE657C320111D06E7DAA7EA07F2E2496B66007FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133328v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Masson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Guillot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. d'Humieres" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.10606" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2M3RJFR8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252541v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chapelle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bellot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jardy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ablitzer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2003151" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-2V16QVKD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240909v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Bellot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jardy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ablitzer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/35/2/306" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/692D9DA28AD934FDCEB003D20D371E10C32C708D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240906v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Bellot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ritchie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mitchell" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.41.696" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254750v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grandemange" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/199996121555" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-3HP92HFW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322560v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758390v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Am&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758369v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05285800v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758421v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695560v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866903v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431936v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Koltsov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474688v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190086v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488662v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143447v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809896v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652615v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809858v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Wei" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809883v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809886v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809827v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652607v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652598v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joly" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824584v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00741428v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00409929v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ghetta" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. La&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rucassier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wheling" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758351v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266687v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266521v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845219v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845197v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143459v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750775v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998INPL040N" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322560v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dupuy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Giorgi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duval" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695560v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758369v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bankou&#233; Ntat&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina El Hajj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Am&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Letourneur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758390v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758421v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Aid" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Breton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Siadous" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05285800v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866903v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manasa Iyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pach&#243;n-Morales" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Casalinho" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Seiwert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Wattiau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431936v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Koltsov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190086v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grenier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lv" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474688v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488662v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143447v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652615v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunvady Xayasenh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Waz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809896v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertrandias" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809858v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Wei" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Pierre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809883v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809886v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652607v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Brun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809827v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Moussa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gobin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Goyeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652598v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824584v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ai" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00741428v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabanon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Pioufle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vennat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00409929v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ghetta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. La&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rucassier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wheling" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370683v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gorin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Lesieur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Casas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btm2.70091" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753704v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels10100666" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266386v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Journ&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Cicha" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10070849" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334910v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vincent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2023.04.069" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816309v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.17655" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778713v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Guilcher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioadv.2022.212973" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440759v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Giorgi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Balabane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0056004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436550v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.17363" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175758v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Thibeaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Duval" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smaniotto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vennat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.2880" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144830v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2019.05.070" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075867v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Chabanon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beauchesne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goyeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13770-019-00181-3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01810171v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Diawara" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivollier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolstov A" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.isijint-2018-147" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583865v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.04.025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523306v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2015-0264" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525987v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-017-1936-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510151v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bertrandias" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979266" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583861v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moussa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goyeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gobin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.04.006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378426v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Giorgi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/114/59901" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240866v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15068" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CTVS82MN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380565v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4964378" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239101v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/111/44004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01285779v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thibeaux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smaniotto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069568" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00751801v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713699" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240883v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;ron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brochard-Wyart" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la303374m" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240973v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie B&#233;guin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grassl" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rakib" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0sm00443j" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002494v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ferchichi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201000357" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8X3CX5XW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240897v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rivi&#232;re" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie La&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Guillot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-008-9222-y" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE657C320111D06E7DAA7EA07F2E2496B66007FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133328v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Masson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Guillot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. d'Humieres" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.10606" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2M3RJFR8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252541v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chapelle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bellot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jardy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ablitzer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2003151" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-2V16QVKD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240909v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Bellot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jardy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ablitzer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/35/2/306" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/692D9DA28AD934FDCEB003D20D371E10C32C708D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240906v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Bellot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ritchie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mitchell" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.41.696" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254750v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grandemange" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/199996121555" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-3HP92HFW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758351v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266687v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266521v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845219v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845197v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143459v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750775v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998INPL040N" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>