--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -66,7534 +66,7668 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How the Hydrogel Scaffold’s Porous Structure and Composition Control the Formation of Spheroids for Bone Tissue Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Bankoué Ntaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fanesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsbiomaterials.6c00441⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SHEDs and BMSCs exhibit distinct lineage preferences in HUVECs dynamic spheroid co‐cultures: vascular versus osteogenic commitment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Bankoué Ntaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Lesieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioengineering &amp; Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/btm2.70091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bone Spheroid Development Under Flow Conditions with Mesenchymal Stem Cells and Human Umbilical Vein Endothelial Cells in a 3D Porous Hydrogel Supplemented with Hydroxyapatite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Bankoué Ntaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Siadous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Aid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (10), pp.666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/gels10100666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visualization of recirculation zones over a perforated plate: An optical flow technique for characterization of fluid dynamics in structured packing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manasa Iyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Casalinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Pachón-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Wattiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 194, pp.542-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2023.04.069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perfusion of MC3T3E1 Preosteoblast Spheroids within Polysaccharide-Based Hydrogel Scaffolds: An Experimental and Numerical Study at the Bioreactor Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Journé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwona Cicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Letourneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (7), pp.849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bioengineering10070849⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interplay between crosslinking and ice nucleation controls the porous structure of freeze-dried hydrogel scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pin Lv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Le Guilcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biomaterials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 139, pp.212973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioadv.2022.212973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A comprehensive study of the liquid transfer from the front to the back of a vertical perforated sheet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manasa Iyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Casalinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Pachón-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Seiwert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Wattiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 68 (7), pp.e17655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aic.17655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03816309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The proper orthogonal decomposition: A powerful tool for studying drop oscillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L. Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhael Balabane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0056004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental study of a liquid film flowing over a perforation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manasa Iyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Casalinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Seiwert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Wattiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aic.17363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of the interplay between scaffold geometry, induced shear stresses and cell proliferation within a packed bed perfusion bioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Thibeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Smaniotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vennat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biotechnology Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (6), pp.e2880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/btpr.2880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanisms of pore formation in hydrogel scaffolds textured by freeze-drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 94, pp.195-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2019.05.070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histological Method to Study the Effect of Shear Stress on Cell Proliferation and Tissue Morphology in a Bioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Chabanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Beauchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Goyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Tissue Engineering and Regenerative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13770-019-00181-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improvement of wettability of steel by liquid Zn-Al alloy by forced wetting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laurence Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Diawara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rivollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kolstov A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISIJ international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2355/isijinternational.isijint-2018-147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macroscopic model for solidification in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Goyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 113, pp.704 - 715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2017.04.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dripping to jetting transition for cross-flowing liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bertrandias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Casalinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laurence Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (4), pp.044102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4979266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A novel device to measure gaseous permeability over a wide range of pressures: characterisation of slip flow for Norway spruce, European beech, and wood-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Ai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floran Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Holzforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71 (2), pp.147-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/hf-2015-0264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of wood micromorphology from gas permeability measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Ai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floran Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (6), pp.101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10404-017-1936-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infiltration of a porous matrix by a solidifying liquid metal: A local model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Goyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 120, pp.481 - 490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2017.04.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erratum: Good vibrations —Transition in drop generation from an immersed capillary tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bertrandias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Casalinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L. Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 114 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/114/59901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drop generation from a vibrating nozzle in an immiscible liquid-liquid system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bertrandias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Casalinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L. Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (10), pp.102103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4964378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of non-Brownian particle deposition from turbulent liquid-flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arunvady Xayasenh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Waz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 62 (3), pp.891-904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aic.15068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Good vibrations —Transition in drop generation from an immersed capillary tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bertrandias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Casalinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L. Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 111 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/111/44004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using X-ray computed tomography for quantification of cell proliferation within a perfusion bioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Thibeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Smaniotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vennat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (sup1), pp. 2072-2073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2015.1069568⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discrete model combined with mimetic microfluidic chips to study cell growth in porous scaffold under flow conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chabanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Français</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (1), pp.25-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2012.713699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00751801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dewetting of Low-Viscosity Films at Solid/Liquid Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Brochard-Wyart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (45), pp.15844-15852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la303374m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physical Modeling of Inclusion Approach to the Steel-Slag Interface with Focus on Hydrodynamic Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Ferchichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp. 550-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.201000357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suction of hydrosoluble polymers into nanopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Béguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Grassl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Brochard-Wyart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Rakib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (1), pp.96-103 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0sm00443j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilot-Scale Investigation of Liquid Aluminum Filtration through Ceramic Foam Filters: Comparison between Coulter Counter Measurements and Metallographic Analysis of Spent Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Laé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 40 (2), pp.233-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11663-008-9222-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two-dimensional lattice-Boltzmann model of hydrosol depth filtration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. d'Humieres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 52, pp.39-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aic.10606⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00133328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematical modelling of the plasma arc behaviour in the vacuum arc remelting process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ablitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Métallurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 100 (7-8), pp.683-695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/metal:2003151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling of plasma generation and expansion in a vacuum arc: application to the vacuum arc remelting process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J P Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Jardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Ablitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 35 (2), pp.137-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/35/2/306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaporation of Fe and Cr from Induction-stirred Austenitic Stainless Steel. Influence of the Inert Gas Pressure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ritchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ablitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISIJ international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 41 (7), pp.696-705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2355/isijinternational.41.696⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinétique de volatilisation en métallurgie d'élaboration sous vide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grandemange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ablitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Métallurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, pp.1555-1564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/metal/199996121555⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connection between contact angle and triple contact line shape for sessile droplets on patterned surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laurence Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th European Colloids and Interface Society (ECIS) conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Bristol, ENGLAND, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact angles and triple contact line shape of sessile droplets on patterned surfaces</w:t>
+                <w:t xml:space="preserve">A digital twin to determine the pericellular biochemical microenvironment seen by the spheroids cultured in a perfusion bioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Martial Bankoué Ntaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Magali Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Amédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Letourneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Conference of the European Colloid &amp; Interface Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Colloid &amp; Interface Society, Sep 2024, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">7th TERMIS World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Seattle, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695560v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A digital twin to determine the pericellular biochemical microenvironment seen by the spheroids cultured in a perfusion bioreactor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">a digital twin to determine the pericellular biochemical microenvironment of spheroids in a perfusion bioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Bankoué Ntaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukaina El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Amédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Letourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th TERMIS World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Seattle, Washington, United States</w:t>
+              <w:t xml:space="preserve">29th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Edinburgh, Ecosse, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04758369v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">a digital twin to determine the pericellular biochemical microenvironment of spheroids in a perfusion bioreactor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effects of culture conditions on spatial behavior and viability of MSCs/HUVECs spheroids for bone tissue engineering applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Bankoué Ntaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Didier Letourneur</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Aid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Siadous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Edinburgh, Ecosse, United Kingdom</w:t>
+              <w:t xml:space="preserve">49e congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Compiegne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04758390v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of culture conditions on spatial behavior and viability of MSCs/HUVECs spheroids for bone tissue engineering applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modélisation d'un bioréacteur pour caractériser l'environnement péricellulaire de sphéroïdes en vue d'applications d'ingénierie tissulaire osseuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Bankoué Ntaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukaina El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Robin Siadous</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Amédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Letourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49e congrès de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Compiegne, France</w:t>
+              <w:t xml:space="preserve">19ème Congrès Français de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Génie des Procédés (SFGP), Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04758421v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'un bioréacteur pour caractériser l'environnement péricellulaire de sphéroïdes en vue d'applications d'ingénierie tissulaire osseuse</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Contact angles and triple contact line shape of sessile droplets on patterned surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laurence Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Duval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès Français de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Génie des Procédés (SFGP), Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">38th Conference of the European Colloid &amp; Interface Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Colloid &amp; Interface Society, Sep 2024, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05285800v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization of Recirculation Zones Over a Perforated Plate: An Optical Flow Technique for Characterization of Fluid Dynamics in Structured Packing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manasa Iyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Pachón-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Seiwert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Wattiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distillation and Absorption 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03866903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice Boltzmann simulations of contact angle hysteresis on chemically square patterned surfaces of large wettability contrast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Koltsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laurence Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Particles 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms controlling the porous structure of freeze-dried hydrogel scaffolds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Confined liquid distribution in structured packings: Study of liquid films around a perforated topography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manasa Iyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Casalinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Seiwert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Wattiau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd BIOMAT Congress Materials for Health 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">12th European Congress of Chemical Engineering - ECCE'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190086v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confined liquid distribution in structured packings: Study of liquid films around a perforated topography</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mechanisms controlling the porous structure of freeze-dried hydrogel scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pin Lv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Congress of Chemical Engineering - ECCE'12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t>
+              <w:t xml:space="preserve">3rd BIOMAT Congress Materials for Health 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474688v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écoulement d’un film liquide autour d’une perforation de garnissage structuré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manasa Iyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Seiwert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Wattiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés SFGP 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04488662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pore formation in hydrogel scaffolds textured by freeze-drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Barou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Letourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATERIAUX 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wall-function model for non-Brownian hydrosol particles deposition</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Drop in drop diameter from a vibrating capillary tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bertrandias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laurence Giorgi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMF 2016 International Conference on Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652615v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drop in drop diameter from a vibrating capillary tube</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">A wall-function model for non-Brownian hydrosol particles deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arunvady Xayasenh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Waz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Duval</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laurence Giorgi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMF 2016 International Conference on Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01809896v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rarefied gas flows in softwood tracheid network: identification of morphological parameters from gas permeability measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ai Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floran Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Conference on Non-equilibrium Gas Flows – NEGF15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of droplet breakup during high-amplitude forced oscillations: understanding membrane emulsification coupled with transversal vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bertrandias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laurence Giorgi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Conference of the International Association of Colloid and Interface Scientists (IACIS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Mayence, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droplet generation assisted by axial vibrations: a sensitivity study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bertrandias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laurence Giorgi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Congress of Chemical Engineering 2015 - ECCE'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis Of Particle Deposition From Turbulent Liquid-Flow Onto Smooth Channel Walls</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of liquid metal infiltration and solidification inside a capillary tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Goyeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on CFD in Oil &amp; Gas, Metallurgical and Process Industries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">HEFAT2014 10th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652607v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of liquid metal infiltration and solidification inside a capillary tube</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis Of Particle Deposition From Turbulent Liquid-Flow Onto Smooth Channel Walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Magali Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arunvady Xayasenh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Waz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hervé Duval</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Goyeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HEFAT2014 10th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Orlando, United States</w:t>
+              <w:t xml:space="preserve">10th International Conference on CFD in Oil &amp; Gas, Metallurgical and Process Industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01809827v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct numerical simulation of oxide inclusion turbulent deposition at liquid steel/slag interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arunvady Xayasenh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Multiphase Flow (ICMF 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de paramètres structuraux du bois à partir de mesures de perméabilité apparente en phase gazeuse raréfiée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Ai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floran Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes Journées du GDR 3544 Sciences du Bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro and in silico study of cell growth in porous scaffold under dynamic flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chabanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd TERMIS World Congress 2012 - Vienna, Austria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Vienna, Austria. pp.340-341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00741428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comments on the capture mechanisms and surface forces acting during liquid aluminum depth filtration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ghetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Laé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rucassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Wheling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">138th TMS Annual Meeting &amp; Exhibition (TMS2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, San Francisco, United States. pp.761-766</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00409929v1</w:t>
-              </w:r>
-[...4101 lines deleted...]
-                <w:t xml:space="preserve">hal-01254750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects Of Co-culture Conditions On Spatial Behavior And Viability Of Mscs/huvecs Spheroids For Bone Tissue Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukaina El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Bankoué Ntaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Aid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Siadous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th TERMIS World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Seattle (USA), Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfused porous hydrogel scaffold: modeling hydrodynamics and species transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Bankoué Ntaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukaina El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Jumeaux numériques CentraleSupélec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dynamic cell culture conditions on 3D spatial reogarnization of MSCS/HUVECS spheroids in the context of bone tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukaina El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Bankoué Ntaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Aid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Siadous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Journée Scientifique HEALTHI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How hydrodynamics and species transport influence the 3D microenvironment of cells seeded in hydrogel scaffolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Bankoué Ntaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukaina El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESB 2022 32nd Annual Conference of the European Society for Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bordeaux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03845219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-culture of HUVECs and hMSCs in a Perfusion Bioreactor Ensures the Development of Viable Spheroids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukaina El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Bankoué Ntaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Aid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Siadous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESB 2022. 32nd Annual Conference of the European Society for Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03845197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro cellularized porous hydrogel scaffolds with flow perfusion for bonedefect reconstruction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Grenier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Letourneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Annual Meeting of the European Society for Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7603,114 +7737,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'utilisation de méthodes particulaires en métallurgie d'élaboration sous vide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Institut National Polytechnique de Lorraine, 1998. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1998INPL040N⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01750775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId204"/>
+      <w:footerReference w:type="default" r:id="rId207"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7857,51 +7991,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322560v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dupuy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Giorgi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duval" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695560v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758369v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bankou&#233; Ntat&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina El Hajj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Am&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Letourneur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758390v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758421v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Aid" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Breton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Siadous" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05285800v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866903v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manasa Iyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pach&#243;n-Morales" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Casalinho" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Seiwert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Wattiau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431936v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Koltsov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190086v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grenier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lv" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474688v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488662v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143447v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652615v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunvady Xayasenh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Waz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809896v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertrandias" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809858v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Wei" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Pierre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809883v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809886v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652607v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Brun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809827v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Moussa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gobin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Goyeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652598v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824584v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ai" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00741428v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabanon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Pioufle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vennat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00409929v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ghetta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. La&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rucassier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wheling" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370683v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gorin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Lesieur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Casas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btm2.70091" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753704v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels10100666" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266386v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Journ&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Cicha" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10070849" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334910v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vincent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2023.04.069" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816309v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.17655" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778713v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Guilcher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioadv.2022.212973" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440759v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Giorgi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Balabane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0056004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436550v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.17363" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175758v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Thibeaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Duval" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smaniotto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vennat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.2880" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144830v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2019.05.070" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075867v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Chabanon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beauchesne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goyeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13770-019-00181-3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01810171v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Diawara" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivollier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolstov A" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.isijint-2018-147" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583865v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.04.025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523306v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2015-0264" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525987v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-017-1936-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510151v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bertrandias" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979266" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583861v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moussa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goyeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gobin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.04.006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378426v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Giorgi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/114/59901" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240866v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15068" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CTVS82MN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380565v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4964378" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239101v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/111/44004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01285779v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thibeaux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smaniotto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069568" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00751801v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713699" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240883v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;ron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brochard-Wyart" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la303374m" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240973v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie B&#233;guin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grassl" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rakib" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0sm00443j" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002494v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ferchichi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201000357" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8X3CX5XW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240897v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rivi&#232;re" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie La&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Guillot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-008-9222-y" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE657C320111D06E7DAA7EA07F2E2496B66007FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133328v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Masson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Guillot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. d'Humieres" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.10606" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2M3RJFR8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252541v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chapelle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bellot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jardy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ablitzer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2003151" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-2V16QVKD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240909v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Bellot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jardy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ablitzer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/35/2/306" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/692D9DA28AD934FDCEB003D20D371E10C32C708D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240906v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Bellot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ritchie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mitchell" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.41.696" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254750v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grandemange" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/199996121555" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-3HP92HFW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758351v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266687v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266521v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845219v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845197v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143459v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750775v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998INPL040N" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612255v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bankou&#233; Ntat&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina El Hajj" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dupuy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fanesi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Breton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.6c00441" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370683v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gorin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Lesieur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Casas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btm2.70091" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753704v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Siadous" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Aid" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels10100666" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334910v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manasa Iyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vincent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Casalinho" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pach&#243;n-Morales" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Wattiau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2023.04.069" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266386v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grenier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Journ&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Cicha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Letourneur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10070849" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778713v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duval" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lv" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Guilcher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioadv.2022.212973" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816309v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Seiwert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.17655" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440759v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Giorgi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Balabane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0056004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436550v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.17363" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175758v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Thibeaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Duval" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smaniotto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vennat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.2880" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144830v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2019.05.070" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075867v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Chabanon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beauchesne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goyeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13770-019-00181-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01810171v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Giorgi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Diawara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivollier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duval" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolstov A" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.isijint-2018-147" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583861v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moussa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goyeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gobin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.04.006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510151v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bertrandias" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979266" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523306v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ai" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Pierre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2015-0264" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525987v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-017-1936-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583865v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Moussa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gobin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Goyeau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.04.025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378426v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertrandias" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Giorgi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/114/59901" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380565v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4964378" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240866v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunvady Xayasenh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Waz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15068" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CTVS82MN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239101v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/111/44004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01285779v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thibeaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smaniotto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vennat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069568" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00751801v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabanon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ais" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Pioufle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713699" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240883v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;ron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brochard-Wyart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la303374m" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002494v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ferchichi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201000357" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8X3CX5XW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240973v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie B&#233;guin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grassl" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rakib" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0sm00443j" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240897v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rivi&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie La&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Brun" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Guillot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-008-9222-y" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE657C320111D06E7DAA7EA07F2E2496B66007FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133328v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Masson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Guillot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. d'Humieres" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.10606" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2M3RJFR8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252541v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chapelle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bellot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jardy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ablitzer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2003151" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-2V16QVKD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240909v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Bellot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jardy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ablitzer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/35/2/306" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/692D9DA28AD934FDCEB003D20D371E10C32C708D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240906v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Bellot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ritchie" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mitchell" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.41.696" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254750v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grandemange" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/199996121555" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-3HP92HFW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322560v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758369v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Am&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758390v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758421v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05285800v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695560v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866903v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431936v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Koltsov" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474688v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190086v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488662v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143447v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809896v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652615v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809858v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Wei" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809883v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809886v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809827v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652607v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652598v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joly" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824584v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00741428v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00409929v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ghetta" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. La&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rucassier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wheling" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758351v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266687v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266521v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845219v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845197v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143459v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750775v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998INPL040N" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>