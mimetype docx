--- v0 (2026-03-09)
+++ v1 (2026-05-14)
@@ -194,187 +194,187 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet Plin-édit : étapes et réflexions</w:t>
+                <w:t xml:space="preserve">La méthodologie : n’en faire qu’un discours ou bien reconnaître sa nécessité ? Hommage intranquille à Michael Stolleis (et à Rabelais)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Ferrière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mountassir Bay Tamsamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de la Société Géologique du Nord</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11sgi⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877937v1</w:t>
+                <w:t xml:space="preserve">hal-04878008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthodologie : n’en faire qu’un discours ou bien reconnaître sa nécessité ? Hommage intranquille à Michael Stolleis (et à Rabelais)</w:t>
+                <w:t xml:space="preserve">Le projet Plin-édit : étapes et réflexions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Ferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mountassir Bay Tamsamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de la Société Géologique du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (2nde série)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04878008v1</w:t>
+                <w:t xml:space="preserve">hal-04877937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pollutions pétrolières durant l’entre-deux guerres. Lanceurs d’alerte et tentatives du règlement international (1919-1935)</w:t>
               </w:r>
@@ -423,235 +423,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commentaire de la Déclaration finale de la Conférence Mondiale des Peuples sur le Changement Climatique et les Droits de la Terre-Mère</w:t>
+                <w:t xml:space="preserve">Introduction. Quelles natures pour quelles normes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hervé Ferriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nader Hakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Mathis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Ferriere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 20, </w:t>
+              <w:t xml:space="preserve">, 2021, pp.23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35562/cliothemis.1268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.35562/cliothemis.1234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674282v1</w:t>
+                <w:t xml:space="preserve">hal-03359772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Quelles natures pour quelles normes ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Commentaire de la Déclaration finale de la Conférence Mondiale des Peuples sur le Changement Climatique et les Droits de la Terre-Mère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Hakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Charles-François Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hervé Ferriere</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles-François Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.23. </w:t>
+              <w:t xml:space="preserve">, 2021, 20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35562/cliothemis.1234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.35562/cliothemis.1268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359772v1</w:t>
+                <w:t xml:space="preserve">hal-04674282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux animaux marins en quête d'identité: rota (Pline, Histoire naturelle 9 et 32) et τροχός (Élien, Personnalité des animaux 13.20)</w:t>
               </w:r>
@@ -735,187 +735,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04663056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">51 ans depuis l’échouage du Torrey Canyon et 40 ans après la catastrophe de l’Amoco Cadiz : l’occasion d’un bilan historique</w:t>
+                <w:t xml:space="preserve">La culture du wakame en France : diffusion des savoirs et multiplicité des acteurs dans une controverse scientifique autour d'une ressource marine végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Ferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Prima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penn ar Bed</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'histoire maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24, pp.113-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/HTQZ3405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877077v1</w:t>
+                <w:t xml:space="preserve">hal-04878064v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La culture du wakame en France : diffusion des savoirs et multiplicité des acteurs dans une controverse scientifique autour d'une ressource marine végétale</w:t>
+                <w:t xml:space="preserve">51 ans depuis l’échouage du Torrey Canyon et 40 ans après la catastrophe de l’Amoco Cadiz : l’occasion d’un bilan historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Ferrière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Prima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire maritime</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Penn ar Bed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 230</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.70551/HTQZ3405⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04878064v2</w:t>
+                <w:t xml:space="preserve">hal-04877077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les anthropolithes de Guadeloupe : un exemple de la culture matérielle locale pour l’enseignement des sciences, de la philosophie et de l’histoire</w:t>
               </w:r>
@@ -1065,51 +1065,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports et limites des concepts d’acteurs et de réseau dans l’étude d’une revue coloniale : les Annales d’hygiène et de médecine coloniales (1898-1940)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Ferriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thiebau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1446,77 +1446,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature comme norme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-François Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Ferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Hakim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, 287 p., 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1709,51 +1709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Ferriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Jeannot-Fourcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1842,51 +1842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bueno-Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Ferriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2107,51 +2107,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499571v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ferri&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877937v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mountassir Bay Tamsamani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878008v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sgi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877121v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674282v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Hakim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ferriere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/cliothemis.1268" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359772v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/cliothemis.1234" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663056v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Go&#239;c" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Cam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2020v55a2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877077v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878064v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Prima" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/HTQZ3405" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877968v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salah Thomas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.1145" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877040v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509374v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thiebau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878031v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878053v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ferri&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.1381" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04878687v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995135v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/cliothemis.812" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193045v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529540v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delcroix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cariou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jeannot-Fourcaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151156v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bueno-Ravel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forest" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kuster" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499571v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ferri&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878008v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sgi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877937v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mountassir Bay Tamsamani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877121v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359772v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ferriere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Hakim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/cliothemis.1234" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674282v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/cliothemis.1268" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663056v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Go&#239;c" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Cam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2020v55a2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878064v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Prima" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/HTQZ3405" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877077v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877968v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salah Thomas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.1145" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877040v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509374v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thiebau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878031v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878053v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ferri&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.1381" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04878687v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995135v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/cliothemis.812" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193045v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529540v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delcroix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cariou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jeannot-Fourcaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151156v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bueno-Ravel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forest" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kuster" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>